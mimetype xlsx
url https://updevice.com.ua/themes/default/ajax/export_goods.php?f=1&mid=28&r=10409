--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1ee1ba7fe9a50adbd40d05ee3ebbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4df88bafdca2f5a2484c41384f66a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234101eb8e4a560791e4533dab556fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4661a885276d249007995001e77724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f5f2846909c6ba988af5440a43e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453567522deceda74aa74e97f17b7476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180757ed5b4721c35eb44ce19ada6607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1b8c041b9900305a1da82c3a8ff3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3991bc64fa22fb2335865bc3811b9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfa2f3da163ec4a49e6debb131050510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef5e10122592ca004a4dde7f37ac8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af905279e10714e67c802687f762f4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53fa448b7248d75e01d15c7f31c45213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab64f4ced3f8a74f9e50dc8c8555d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890655b7c99bd36842565788bc83cfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae20fe06898c938677eb99d9eb49e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a78db19e341b6ba34a9f5d205078a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04a292c1c2aa56ed1cb2115666bc4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe4ebea9eebc2245bf6250a9a784c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c67c9dac12c507e3a9bdc9f8d02d7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7053366a25d4f611704c911bde5b8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4403963c05544ae7f24500abd780c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290938155b96ac7df414c0e31216cf9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba6e1e07ae7068478397fb19ea747424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af021b18b05323ab0e70e79b2b217f7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b82acc793512183e00573733a3e30626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c275a6b7038c8286c041c2c12375f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee01ec0951835b17d9c5a1f27db05828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99902fd1058c3dde6f5002f44aaa19ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc167b2718c180c2e194de32c7b35db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd50d4ae70ab1d0b1bf20790bda637d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f729abc7c1bf029e3e253bc3d17bb8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44a3892e518a05b25a715f23e1c0ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22785e960784120844d5c93f5f61e70634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e10d160de4d7a5d46ea6454447254d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ebd527fba8485c7c5b05e806eb06736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826673f817037c9740007ab377966f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8b18219c091afd536d7c853b72cc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfb5898c5868963772a38d0fe24f7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fd0c33ff09c425a484d1c914beb5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8bc39c15cff17d58b58f21e07a9c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f88b9217741f571110eacb75f7e14242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e779f4f7b49ddc5e41ee6b5837d75ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e05150d4c6267c034bca2ff3c44e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c6bc64e3c00a44d29a907a88c917045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672366829b14dbcd574119b117080d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76df495492360502b18884a47c95a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576e61605a00e283f987bce1c1e102b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dd5da8473683ccefa20ef1ef36b6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d58acfe218a617474db3b63d56ea250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ed60b32587e7450b22879176c4a6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180915f31f7466f81d3853043c24d3af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f80340ddd7abf81fc8ed39d10eba4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb035c48550baa64d12a36af86e440d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09060440f5d979ab5dd3ad71143e3d9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5844b946e2304daead9b8b34c7b2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdeb3e87c1e4c0312d97294a3391b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575dcfbe8df6a1a1db004d0ec4f88c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aeb893b23d06565eb5c5fadc0a817159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919809a7d66c35c0e4573b8aef7cb0f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1148ebfb045783423ad355fa918b58561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb498c993e6b393e22e7a20efc913c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179af00d921724ee1fb06f00ff055a9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf10ca96b2c69e139f939014d50491d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f98b47ecde0e4a5f17f7f4e5a8b68765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4517698d6e028fa751b6173480299866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71e03b45feaa29400a63330260b05267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480654bc19c18675e09c59bb6946bd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5779f154e5c638295a5143c73e8b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf8ae53185b7fa86a851414d4ed92070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749da75ff858f1a5f42246fe8c0f449871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f634d753175b367d7de84430223bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db750f69813c9c1473d4e2fd8660c09073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ee4d80fbb6f515e28a699ea27d8c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a9f8ff2d01cdeaf0bd18f34a1009b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d852c89b6c0f8f830b0996bdd947b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9edc09e0784b876074149fd13816577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9280c0372d711a4016888db085296578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac165000d64b6ad254a950e0d2324a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afdff03502799b8be7e4b23a20e22a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccba2736002cab689d08b24a46fd7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9a4fbeead790446f7cb0515e0ce8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b262c32ddabfa8e8691a8dca079cfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6aa8a345740f377906fa9511e3d8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caa46c35c317d9a169dced989d709b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52840e3c5a7d4afe4da52904c3409b0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c166c0c6ba58f4ecf4cea8ce8613887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f902fcdaf15e9f6288886f5903679588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd2bc77932864338193b23755ed0c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712d75f3d039d51543c3513d9df468990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809330d218745cfd82fcd49d4a42f48891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae972d4e85e324ca0c962df7ccde088f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205714ad4d1c563619c11024c56d43793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c791c13e139b907f84184f955ec1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1538b76e5356c08b7e811405015d1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f38b6d47ce96d0b6f244cc87bd0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa23c6efecf0744d10a76e1f7dc9fc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac506b29c49938d1087438dbc71cfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d286ecac6c812db61c1e6e84201d1d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5a25db46aba72e13c7246133a0987100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199c45c0d1581852241f09cbc503e03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4f8a41fc9145371d5501bcd999866102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82b4b3226f85bee8307fad8298cdd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da422055d7fc10d66a50b11bf6c911104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769d672c94a30b600436541170962cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f9125cd2063b17b3db7382b0a8e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaed1d299071a9102ba0fa5c46a71b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26724374f4aeb4e587a4c5345d2ff98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21812679a79583ca8148741e331dd114109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54796641cbf3c73fac3493e80bf7fc8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e607af9895a84eb551f1ac535fe15ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7543f7d661e4ef2c7951d309625eb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c09e9e726fe31ea5a73e1698a7992113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce75a79ce9ab5855aacadde7f0a8e70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb43d245fc37a3aed9893188e3609ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14962602cdacf624c5e1f3d414b1138d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061409e5586d85f32a58b31c1e28bb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b4759cd16e86b9f46f5f6b518baa7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f8ee4038a98947bbe4d5482cad13d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617efe9023b8cfd618d971371ad7eb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c68023064597b4f8d6d2bf49a4566121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76418a44d70dbd5f383b4b8f8b95121122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb8ae8dbfa9d9cc909ee3bc9efa6b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfe5caf3e4fef0b3d917b60da1369b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151ed1a2e47a90b03fc60fb23578b67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aee8ea1a32ddf0b001efd1e03d363126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66c846bc692ca34a6f9dbe541ea67b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b56e8525544e0e72580b358eb95e80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa13fe0f499ec4a422e06fe7b240beb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb397b0b4af53fa7384a64381178896130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6faa1430d4428a2840b543156cdfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da7d3c2d3caa0246c07dce20fb385f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f150bc92e29fbf9b741c2e9821000133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1735451f284f1a7b9893a0397ea0ece134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f6e020f385ebd77ed2765144661d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844de60e8157e7a2d424d87db8b971a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed246e6785cc48a3a0894e0f65d746137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f759b65167348e34ff1ef3c26e912138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57326394ee8fc0effc6527dca76c41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe15ef95de377f41d06d5237b3bab3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3bbbac7a4c00b39aec988ec42a60a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293a17bc7ca3c32a29eb7704a6bfd65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a3034beb83373fa6c4fd2eaf27667143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b0cf1dd1ca8d852672fe0e3e92679144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658134add6d5893e662dd8ea9da1130145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd83fdc18cfc0232bdc1304c8002d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3c371ff58986d5b303fd345470af9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ce87ea1b3ba46cb97b7751d746963148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829155296a7673db4f60a16b4ca3855149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d92ae45c6be01d1f6be1a6c0ef5e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b34dc778beb5b76d8317d6460ff60b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ef7c9148441e1728bd5b85b146721152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb75e372f3140ef6a6a7b4dd8cc8f55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c57fea37be0a60a9b15e510c669c3154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf84eb04ecb39eea7954216dcff3b151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa591b79569f1472dd541d78a079912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5065cbc15ff4bc3965e3d4ecdf821a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffe5453fe03787ce25ab749ad64ed34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aef305dbaf36f0ee57656dcea731e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424b53790758fecddfb13be2b209b826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa114afcf6e52d635d74d4c368266b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84081796bdfa66b4a17d109a8e33298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ffc311986a82bc9949544a4eb58d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36549983815ad267f681fbeddcf40f7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd679495ad8c96a4b535d465ba642ec111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c637f4329ee40c576739d1d881f8af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950be8bf6489947890ad96176b5aa2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10a0c2142dff85fd871d3577d1d80514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575cab83cb5b78f362d4a90c257359815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843a2c112564eb643727319765c12bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927c4c8a85feb4e6a8182f1ffb9694417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61b78b4394fdcd0e4d571cd36d69fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e1185a7ec1769c9b4f327483001b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea8394428d05006db1032820e12c3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49073ad6f495fa99e3f3ce5a4a85d50f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1be1a8da605375d4e792cd467d86822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6db1eaecd5ec0ff07c442313c5af6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4cd6bd22c7ccfffe79a6ff2a4f39324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf82eb1b687090c6d6896f4b88b311a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488de228de03ca0fe9c8f480bb4bf2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c245899000917e2d90c1bc79be94c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88244b631d69a7030b1659754d638a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fd67cd273e9a05b01e88120c60dfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426e921f5a82eb1eb8d18237e680d2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cd6b53c14108c03232f177c8eea4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cee1e5b0aa77ccccc714535f990d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c66b349dd10d66710d206b70fe165d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b81bc93dc841244e2defcb5685fda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d5703220cafc5ea3cc83ac395bca135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7da563192b31618fbb124ee08d14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42af1c90d4c6addfe868aac56be48d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ca9e0bdddcce0674db01fe5c96c0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c146b408c2ec2a27ff07975c5e0e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbc0f661cd7120db0a3d48cc849c7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413bb32589154677c0b3f80a30d96b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65bede72bd09de1d8f7ab991fa132742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a1aed6d27b1c0fb442b0d75c0fa8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511ba7813186d9621e9effc729ba9ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7412024b9e049e333d0a8651ac3ed345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365f0ca016afcea71fd9eaaaad6f23646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb196ebf3c05680e1d9755ba13490047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef6b2f2ce0fd95cee85205cfc1d4f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d083be087caba8c14192e28253129249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da1111baf881b77765839841fc10bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c109eb780cda9460c7a942c93529251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66124704d452bb1c011a3efd6f535d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809107e73940f8bac3927af52c2280853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8877c7032d7027c9319c3a9569842954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb328fdae942863a6a130adc2a207da755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fd3bbaaa43923ebf06c28d25c6c3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87243777b800b85ec2fa25916d30e0b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b5ec46d6e13883169befe685f305758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a8b144a247ed8c9df906eb537c3e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db58677f706e140bc13c3c9c2ef09f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30a4436d7a96baaf12a08d5d5ec2ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b251f30556343b793d5b817a450f8a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d375df4fe879e73b7cd02e62ac4a53063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdc861c6e9b388acc7fa6d6fcb385564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed9991637a5b2386eda8ab439747f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435524e08267fdbac865ee6d400988c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e3391ce7f7015000160466380d32067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f15a08e2925667de3e488d95027e6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a43e9bcf605d0a4c00b0596e2532969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefa4db5e706eaf9f18cafc2be1655870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa987cd6ef180fa54677368a708c5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a81860298985a7aeebff318c44970472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd52a689525f68ca1eb76eedca23ceb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b7a01c13822d6f652a7583ebbd43974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836722bb8c9010ed71ef4b91b49dce4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f598772d0c10eb8d103b9a39f30976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fdc8f72727be58f66ae128a84e3e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ec6b4794a05647c84eb2539aab17078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de16d321a1e63b71eb379d2093352379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e771c045a791ef39276cebaee58cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd90cd8f4339dca542d746a1cd3ab881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311164d4ee8ab70bef6139a353bf4e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76a51b14bee9842b5c39ee2bbeadcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303866f4298ab09a38cf551699ec2c4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d556f2727be3b332c1a763ee8448885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bb831644bcc1a9d1e7d341a7e767486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801efd03ccf87d8e39bacabe82eda3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1a60e027acb2f2a2041fadc2c217788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb71e6d77e2d3826f79d91504f6874589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74d7a547e7069411a659ec7166767c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2084cb6fd49e8ce841742a38b24accf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b65cd9d878b089782d6637cc9de9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40355d711060f9b1c43e2778a2dd38ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be942f7fe99e26acf2b66758cff93694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8827e7a2b3f984c6186fc3e27d67a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4934aa58d69ef5dc55c71f1a3f497196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6327531bc513766c73604b7b98893fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910e5876c6b405250d3a0b4b80c35b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf3bb5433d5a2a748318219de9d5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75d3cbd5d036452b55c0aa1f441d69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac12e66a393d473071d6a21ff72b7e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0905b4dc86313925e02195be6eaa0c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b478f42f1f817a85348fa1cf1b7e7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13910365df087195cfe8380e3618cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c379308b7bc74aed38d19afe5f7ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3a654bdded3818bfc85171b32447c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6ced74dd058e7333dad0ef8d94dd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da69da8e8b4150b2c21dc618f48913108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea32517a94ea831e265b0e4734946e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe21ad0056251d4b604e4267dbab56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd5a095189c4b384518d3572e6e948111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dac94d7ff4a14c698a2fd250111de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c154bd06cc94d0bc214260b3ee1366113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c1fa749aedcbbf067d4fe8d52e8ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf179d54ab5a82d8a6da4da8ece3136115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0be92999a97a702f8912e63dbb7f1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24574fa2942277f0c0071d99d1c5b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db24e473bcafa2abd6b67c77c87503f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46e0659fd254a8d6c405a2d4971852119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9a8947f3486e95dd074056ba9e127120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6ecc1e5728f0e62d68262fd9ab913121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75affe3fcf00c70d19c73755748211bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb39114faac9a8fd5ab5a142bb599a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252099d5dbc7aed8aeadb67067ae898124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a055f5f1ad5750fb6730313a3cf952125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920b7b1a4a124649b528da41f7c3130126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41d05b06147ed4422608cd9d2d1f43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599734f1a547cbc71e9c0c907510d27c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f316f54484c16ef3ad15c39ef2f02f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6f9bb28d1d4bb370fb97b2444dc53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f96f8fa73adc94f8c28bde3a2861d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6b419df4ece86290a238078c2489d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffc5e7731fdd050816a16f8bc9d760133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09056492dcdfe25ddc6eb2a390ea18d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fd701c730a5bc2d39cc6386fee355135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaecf3cf3b9427513adaab3c002c84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d03599da88f2401934a6b00a98f84d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4c1fd13e1991042e30075d793152e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffe14d3126dd4d7537b2923d6e6bb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fce206fd7e86e041c1abec051ae33d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9d79e1ad8d9b79782e67e0ac5d30d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eeeabf27a2bf91a58f9a5e3d60125142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe435294665fb3d33b535f723d856039143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb78bde829d6ae90210dbd2883ff68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5344b9e35ee31d6c6df2267ca343a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415f657d35494c678753feb900f05ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071ff466f16fb569f8c06a18436e0a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e896be777715d804bc6f8e36d625d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce0ff1e66c03901e38a88dc9b47117149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55037547f102292bfb70e50a97d73e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc99ee5799179384ed339bb1878249151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfab5a1283320b04eac4d6df5a5fba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffabd1c0fb1f293fe858c61a42e5cb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fdd057053892597463e9d0cc2a7d1154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>