--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d25c751be9ff7976404c25f526d7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f944a1c8c496f274521eca5b1071442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e9b77978bd163360bee56fb0af5383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879492dc027a1385ff7e12e2445f19424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a4c8beae3716599064580570ce1485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4905f7f405dda78e85d7aeeb439fbb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137185369559b7fba7f183c7b4800847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ef45f40a1103466e2abb25e6c7a668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa019d749af87c5bed4c8c5de79b9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bd03f6fab59ae6e9e573ffd89d68810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06552cf88612ff4e092ef7d600f0512611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3db5503512081c7c3daed6c5efddf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5e881467c885bd3ce8e8ea3d3f95c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606421579697fe789e101b7e50c93a5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d2f35466c5ddf64110b02ed98591d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb562b9001e219979df189d13fb9ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec397c9cf73babf5c968fa5adec8278c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e7b291ddb16795c6485f5c2a8229b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7ebf7799ece8a6ef64289480a30c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f180454b81044590f28b19db69aae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecad9eb21b194c6e66a456a30c60f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537af4e03a1807bf2ba1b0cf4eaef8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c064fa3b7a8599ba1ee3cca425a9f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fe59170fbb4d714d381ff3f2cb00c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87248202ac4eee726a337721bf64cc7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aec95a5661aaff5b72f2935866d35626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55007bb4136efd696a1ed0607c5c5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20caca2f23f4afaefd6bd81a06172328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cea320a9265f0a12c5cb9a770f5c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4320d2b58272a78e4397f7d002ba1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0030198d5a692f8bf58857ad5c0183931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05b9ee4fb049b670de53892f28804132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21ee2ed5a4c49042a1552d4c02d17b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169ac2674b632f22884c5aefa6bd6b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9423a82ba7188b4da7ea48c9d2678c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442ade7d80fd42e6bcd5c0c996933436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a21332d017b4cee1f9096fa0ee027b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f92307abec9f30b6c1290a0d0aa5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da78a7cd87e9e32a7a3f6eb7c0a5f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da40f39de579834dc87db27788bf5fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4731fe428af08f53f3cc214448602dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f2ef4d18a620ecd5f41417e4aa55842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fddaa3bb1eb0375bd81290aa02e1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a121f78cfbd1f3416dbb47d6d38ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d0c2e5a0f93e63b5bbfb62085c31345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740ce41b408095ccdba5c15aeb2992d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b579f3d45053cb1e350be6dcdc4bb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae1343f946760cfbf01adfe28a310e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e278117aefb9483b7241765b99fd7db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1184992e949f68705a681041838550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044be3cf160d7c71386e9785c0bbc2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868918694053c35b58d250fa6d6304e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7bf8408948e3c9fce3e2ef2bac7f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857d32dd142ce9a5e2bcb86a9f62c2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08086d0a84a4c7253c56b2c89e07efc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a8d20ca7b158b9cfc013aa2a9a99e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3940ca118ad904397ef4bd078396157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3466066df2ac89bd74e84e90712c5a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9489e94120002a89367bb34b1b454f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b494345b8949ef0c809a9c9a170a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef73f0b6a0bcff190fa9effc251d38b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f83146f8273d278552d958d866bc4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bff7206852bfe297161848449b28463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928b0a43d692bbd3349bf2b1f5a48ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500d3112b73b93164346e3dd55cc0b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2248211fe74e5d281b690b9a79308f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2758a98d25316ec0d14fa69777c42e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae9a1edc351a03138fe75b2fabe4d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151694c96a66d6122ff6ec3b40a3fb4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077f938e80a35354ceac05753c07c3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea0242268674fc0ed537ffedc5dc1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8d49da5999feecc582d6119486f6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae597c491fdf93b358c49d007c4d2f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2e60a97bcfd4eba45aa750e6581dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9936bd6d33a6822a15c011fd8f36b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64de73e4cd5abfbf8471dd9138a26e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a465e44cb57257ec128ad03a844ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94496289eb8f4a29b15e5b1c50f378478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee9b28561417d16e8436f87ee8cc7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be86668cc67f44033bb35ffd2c4fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220a217365e0131a5ceba8f08058ef381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1515554dfc0f9e7d10d1b9a5d97e0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff00688fb71b567224121169ec83db483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05341d573e3bd0320c09a3b9f3519c3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b72794590773ee343fcbc2656e14985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d3825ab7ba6cb5ab5e86c648fe3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e867c91df14684dd1bc11b5f24b038187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dff342f962ac5fd08168f5e81f8d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1153f753ff580220c3b5a70553a6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4164060b87a2881b1bd053da4f1df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e2df87b0a28367116e275b38c086691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e585abf3e979381ed0142591ab972d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21a20aa5ecaf0ec5d586be1af6301293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f12b82bf4c99a0f0be29df7aea19994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484a6c4a80feb0066b02f6fedd818f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da578452354c5059af0f8ff032aa31d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aba1147291e50a163be40ae4e9588b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658c8ee5e45a714b2cf209f27dc91a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb758d18a75986e36266ef7e9eede6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247a7c9e3a690d5a9e6503d1c90145c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9078a9d0a0d22edaf91fb07c38970f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572906b7b3cb1c03c4dad4ef0018e1ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d37a63fd6adba351ebbe78ea148f6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7692d12a8c9eb271bb92626bf0033104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8544ac0bada11b3eb14fdf06fc9e92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b92a5ec5b4a7e8b2ed0e263b68167106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12ee884da785a7b5dababe614b29fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325f1e96e2b6147d0c3e1010ebe3364108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4ec77053d77ed8a73bd4dd8badbec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf4e3c63463a9f897243cba061a580110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32587784abc4a4c13d3217e9abcb1123111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8d36416512d67dbd1e60d39b964f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e5e09cf1589f4712acb01a58ee2d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774555554ae6a7a37ff734311ce618f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e082cee4168f7663696c4613528c7f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8cb93c8ba66d06c886d7df2b00375116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ab87c71f8357b4681a30d2c6f7729117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b854ec4f91d0da6344826ca2dae438118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38294dd588ea2eae6d95aedefc8a6267119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fe8464144c7318df523a48282990a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940912ed2c5489d1fd245f4d0821f15b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2655c7d8e208046053910c79406c887122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e70d8791b54121886b00186428c96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543f870eb826198bc3eb079e199bba4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a91cc9f633457fd7f086136a68a9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2573de37624b180ebb0540dc14097b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03783fd0d4c1c52f5209c0264f697127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d70987b15671eb91253959edcbc9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e72426716d00e90186ef3126250a56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fe75b71a3da6c7234b9962cdc787d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523439fe167aad78515a0e8dcb7de4dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56b740fdf1f462bdc8b839a807cd33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c32a704bd35fe7d143e096b74eec6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab587bd0fe7409408b54ee113be0453134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785d7f5d013c55eff0d06b6398388b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1538b5d0cca3300bf8eaa20888bb286136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dae6fa510a36b75b5f2b013a1e497e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cce17d25ed38ff73588d059c7a314138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e737098ba79f6e311b63e1aed9fcc37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d47dd1ad0ad4990d449138be1fc74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1749595fc6cc3e672a6e9747304eb59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833f7d2688fe67c4f4df4f033dee844142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a05e96a32e8100ab00323a5000d3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c95701ecf2dc266c13f098c6f578d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a747ec9a2b5cd76338c4c48ebce35bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f7334b7e2138f642fee824e1c32b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a604a681c44e8cc00ca40365f1a8158147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd63f0884cbe771775f1da9339f051148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a1c8789e0c2c254d0c9c5bb44ee95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b468b0b87ce8efd7de03e6623dfdfe2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f5fc018d8e43e2205cc0f7c9fe4aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a41b7a4f2dd59cf6a4702d2cdaa2ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d67248a678b9b042e4ef5b726922e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fbae9b27602ca76fc81d57c794203154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986a00edff724df081ed71eebb6c5e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72f0616a51086ae16d5ed5ed581a2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a613c386a892203936dc983bcf37143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd9786990d441d9d79e040149d22874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a891ba380178c0526fa9d9764fae45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff39f92caf63f5857523af128e87fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea71cf604400b4d09e8ba1ceb95f9577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222822a7b94a5e209e178bcb1b1668d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0dcae1c356fe9b68a773e215467d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396179e258c8d7141a5d3b41e82f92d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9443e0c028d498927a54e0030f04311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb31aca391a3ba7621a3e72fc0e0e0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92094deec9d4fc9c540189ac262408c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d8d6c31cbe7e8e278da834acaf37814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf6a0cba164e902c45fb9d4f54d0d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ec592d9575a44b005b0f935f4b89516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f4fdf4d2660624dd83ed126899a4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c20e3b6ed21370bfdeddf94052076018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40f303649e91b4abeacf2e31e0bba619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa50cff9734adbb65cfb1aabfddbde320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59126d94a53b22ebd67465ce19caba3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c00bc6a85a5a74376246688808e89722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995df165e4f20755a4bceeef99eda69723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc0532cf3db8713766b68ba6cad0db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6508125a166d069d1d530313324e6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953d1ec83c68a0a164280de6a56375926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434c3edfa8d687851cfdfcaedef201527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62ebac10318204c05323b681bbda2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb6e222f1fb4f641830deaf561eb0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb96a5740b56625fc273d8d34e51c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292df74d3098ab7d21d498ec0492dbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adb4886a87c12d3b035beea2d5ab8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad165c2540b1fb74a3c147f2e04825c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ee219012ccee72ef4c2b3a58dc22c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1396186eb7b1484915e5bcfea974a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f846b71d0d335af7c07127dfae4cc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0513354ee838f3d948944adc66ea18837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290456a502ed218a0b248927761908c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8589e6a4035a286d931d3f3d09d0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9e1e3479cd2cba6a39caa207ad78640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b651a64a09659550b2a1b8eb95c227b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0a7b9cba2600ce340e7eed8a4441b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33345b3feb2ba3d6e1eeff0ec84cf943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0a984e211dbbe949110a06bd077ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec231397aba740c419b5d2ba864dd5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79653f73cee27d6e4f0e31e3c070e67846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316771729b86862eb203e628094fccf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121c7216564601c1231db10f44aaeef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140282a7ea2826734d034bb5a185abc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9cc3fa0d7f4bfb2d18eb91e25268750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca92b82afe8a368bd9c00a8788e9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248374312f97c0c81396e58ea69e3e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001e9eb10d1f7665e7aebd79da6afb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ab6a1aa63d5ce0fbeedeee4eabd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b73a8b371dcf7786e9229bd958dca955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9cfe5135b9acadf4a9f7073698e1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246ff82bad9c199b0d43fca08236ccc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4541e63a4cd4e7318953367cb0774058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b70b95448d52550d4c425420c083d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438bbdeab125e9faa66a305ee37779460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a646c0753f5f2f0780779760d66e9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc686b2d882d9208e356303130620a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c2f384be70940c12ff364ca1a925d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d49a3a84e8a1c6c442e572a25b7eba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c60571522aaee54014dc8df4bef6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a60aeca251fec4973715358073a2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e658b83ccb560c60b6c03b7b2d2a0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbb11b8c32488cbb7a00ce2a1aa5ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85677b261da9d5ed21b1a0e25320512869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95770e7ac652b020ad2f2f9e5139d34270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ac10701cc481339a73b87e42cd6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bbd1e77c509a01bf0099dd96c404972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0c8dbd9a68330585edaa39fbb121873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39233f26d655314c996bef48b5d64374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1b9c347bcefb7ac6228ee1aa34eb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f2cc92363f654cb5633e55e75371076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490577e3579924ad57a566ef20e7d0ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba4309da4c101b668b5f48279d862078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d317ac5bc9277ede41ad334b68f20d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b75540cca9238f7a5b63a087ed227580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efddabb6dbeed0a14b0fe9783a581781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f367d2c5aa9d80009014d28ba388282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e17b63b525641c4ab8247a30d6671f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e49e3f8c3c1a3e899fe7d590064f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4476d0c61708ec3cb8856a8d022a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a6015927d7bd47f3b01082ecb6c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d62cc85307ba2daa7e9b7d71fc4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db00f09e6524b56bafd21af4b3472888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89224f736a4cbabc02255f2d4dbea689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae2498a488d73f2ae13b473e96093d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b1da86ef144d093d102b2aa32b8a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99eb56fc7e554c5ccdf095d25e4b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaffc79234bd4e8cdf117107ad9c7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7496ebdd3efcdc0f6c1ab5bda3ace794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e6bfa0581337d0e735d1c82db450d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670b8e6b837a0a047e9672f5020872d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e9ed290e9f6a0eaf064cee9bff9d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eecc9af7cfbd3ada76c2bf99dfdcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d74b11b9ea4f4b2f0c788724703dbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03974c49806f0631f8c3b1ea954fd537100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44d6d3aed6c64689e546fb8a221882101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af73f883ff0b8ccf70d5514298154102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6beb94c89986f0132e2cce49d60f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688e9b37bc57260400b4d58faf4e52f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c094e255fd2f5579ddf1e987710a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6226b70d9bea895e60ca9bab82cba7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf163faec0f0e422fd0019f524de468107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22960c9fd87a92d7a16638b6b25e13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a03390ffc73ea1cca83198e0a00011109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba106b82bef79b0294482df30a2d5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ea443b868d3c06a442c9f52f50ed6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574304875c5e193df8c3fa145d9ef33d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5147102adf0212fdd43ff114ff210113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f168aab25b61d78f58b14b30ca44b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d10f8b0b4331e4a47fb770afc738a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1550cf27175af67eb2ac169975e7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fd1f84c4099ed5a51b6fe7cd5440e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b46fce238f1c2298c366437634428c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc1c94b1395c61cac1f5752babcfdf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e082a3694f7b0c8f694d6b9cb8322120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de9da96553e806fefb263cca3ce381121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1684a629e22f872c65255266dc07c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2771b60a01b2a063a6ead03dd74ee6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a8dd125fe8da4fa11a54ec6a4dc5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec7b74f9f699da870c35190f56ac5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cde70230c9e4a17a96c4154096792126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a710ae8378d1f40b06ee8053a8cd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8588a3a9b0873cecf2b80668df0a3b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557b98a4a6544b6714b356e82f07ee8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0816a818f2264b3d86195c5a8ee7805130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dedd18383511f515e58d33ca0720c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40a158ca27f38e584c018af6dea2b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67820f1e74482062930df61120637f19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a30012911f612db2069a435f2e30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25133be20b69ca4241bc82b6a2afd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7796ec61fefcfb3c056435326a2467c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234786b056927f3b247d827cc31930e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51150343af873a79b12e05d8c1a01408138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c2619533ce3126f56281f9d3dcea0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea05871e178f474cd67068a9abd928f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b97830ca5408bece3b0f726f2d379e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f951b595623b0838383e4186b2fbf77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5ba8096a8ce64eeded76acab3c9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788c87ac23f439778fe011f183a4804144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9821442d991feb3a33847399e0039145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f26cf51f3436328c2bd4ac92a0f2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9ea2c41cc2657d61722d0f7e9b6d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761de813ed13eeb5b878080f55c8995148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21564640cf680acfcc08f1be817a71dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864d0ba77867cfba5b1ed8d14e85cd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35f1a48f7cb223b07010b1b32ec010151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e6086c071749ad95f46f52a35e232152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e72a97eb7b149f9f802d40b37956cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195f0689e1b41c67f7385f7f079eb01154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>