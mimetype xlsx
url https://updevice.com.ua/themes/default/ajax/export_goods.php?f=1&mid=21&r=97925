--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -541,51 +541,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa0a945a44a15783b1ffbe3d14ec591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009715aef88281db731c55726a928502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10376004277937c6bf6003a6f5572b903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e3240823e1e6fe3871fbf703308cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760a2e0b76c7be1adb5cc7aa2b474e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68a2912c157e8eab297b868469fb926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6206295adb249f6db3a2d7b47c52f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e49373cf15113d24283a404365e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eb327ab383bbf7d7dfd7e993847429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79dad4dbfc47e4e887f50ba9e4979f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66bee784bf4246e90056e74301173311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb57e233374077659ef037d24ab83012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72fe8dfd6147c584d9594e1bd9216213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcbbecf4a2d15a640fe59eb008b47314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107d22d746a3f7318b3a92527114de515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd8f7461f8b0ec8cea786bccb771b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f58ac1d2d748b972bb34460957a2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d63755ed16a572c1d7e67f13a787e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641b74932d53707acd7c6939c16d35019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72673b3a4d5877235a45818f194e312920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4803335314adea5729035edfaa4ab021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf17202d1825b48686404bb558ac3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292efb57784845a339ae5fa3f997505f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3fd561420227280a6e1fe506f972024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df285cde0593ad7697c11d36d579a2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6265d8862dcf4d1cbb9bd118ccaeb9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ad5ea931b686af5179a374eba5de327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec06e4715a3c08322692742e641ca7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa6ee4fc831745d7b69c49a4051bcf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20c9e104a25c3fa908a8aacb0c1aeb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317361be118f9db85056c749b449ec231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe10abbfc9125a59e7ff204ade037a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917b76c62326d07c84f601728d961d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477b6dc14b798cf880d37231d55fa6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ebad1877b0880bb02e7f0ef8083ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb18e69a82701afad8684cc6627e6e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee174a0c38857004fb98165a87d420c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e49e6edb620b124967eb15bdbd8c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17472ed2c860931fb2734835d3f59fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f016ec6e8662623d11315fb1fc2c7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be96c1f8e52c9b2eb873278c949db441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6a1984914e36c8157f56d1931a4a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ec08e52a642c7b183fff7c2429cab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8396604985e8ab18517be57957ccfc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b235561efef247493595937b91bdb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df1ceec7d01304b388245a918813e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baac138674526cdb0b8f2b99e9f247e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200e18eddd25b821e2c39c2a0915c4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad55a7e999af3c055ac8c7e63beb8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553b78155a58de6c4261f3e6baa0c4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5da5805bd6e49239aaf8a5445b43351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b21f932a4aa373f10f7a7731bf42352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39b6066ba3fe94631dcbcf70a4497453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcdbbe67dd646b22c434ea7a1f17bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc632eba885313970809b732cddfa06955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35737afe9a463ccc3a1eec868245cd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177dc74206e5f1529042ebbaa18d7b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f4690cbe42c2736df12c5a9efb53e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7c15d16c12f2bca996a4c9edb3ac059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04ad5a27ef888d3a937576452fc7d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5b33097fb53308d03d864c540208461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516db9545a37d0c293e35d890b0bbf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b3cf03b6e7029acd6eea92261ab1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9e34614875e9b642db183754be9bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc274c04e2e1e10b92323a4929d927c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38444375052cfa6f8097bf7cf7464cbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a488970d7f6bfbeaa121bd8ce2dfc1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf874381efaad2f20aef452b2f64518b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a1fd033a830c7028366ae2bc3fe5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025c8d19b3b8e11982ebf49cd7bf3db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcea19c0ce9185ee2cc0c3f278222171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ded886d4e4f8781fc118bedba17aa572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c2ffedb11f360d29c51dc4782bbc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1cde566359edbb7974310a10552d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae23f3321d3452dfde954e06d43ef875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284c51f3f72414e1a53675c703fc75076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cc22c6561fb60b31725149e4a1d1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd763783f7ab51df3e3ae3ecae038ff978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dff058ce0f57aad8dbfb2a1246b3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9145d0700ab14e2a6effab7accf4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e764e8b81ba546e8a62d91705234381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4e3e23e9ddcbbf843fbf6c85a0fb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbc13b343598628f4f81d693c5c9b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877710fc5b06ab8ae0465a8e115af2db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd446565494fdcf6f04d4b0b870369c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6adb6e1fd5c93044bd394516b886986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30631d8c93defd0c8f35f14fc52410087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45014a852312d504ae527f193d7829e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa691407722a788e675c4508f5f53eec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191d2688677868defde8644510e237590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a0ff411bdbbd202677101b379bb6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18245abd201423ba73e04d7d5493e13892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea874da295a65436116f7db1d0d5ab393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fca0b9f42028d4acb30202ba078ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3af067c1a6c4705f7846e6d095f45195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f07fb7806e775d9f1fb8f848a5d7f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00757822135b59f4de75935f0f678c0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb5a24fdad76511c4ec04d51ed152398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec019a6cba9d152e0198525e561e4b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75d7ae2ca49f62f8fd34e539167abe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfd7ea9d8b5942d3d7dceeb2350578101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e01f5a63853f55f1efdd3f9e3433e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec22910b65d4aaf5545131703e1c8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9889b8b85c31f921e4f09bd98f1cb25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766bfb3190ec230d8bc070561917b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a943bc8af9298f31a08554c5003a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed23c328e1d811c20740770b49a3d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00186a5782bb3808d28d5ccda21f23d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a49f94b967678530cc26bc3493728109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92570debc73ce2ff36234228abaf29f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd922af8a7683784dcb8ab4776bd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b7e120119abeccc1a703341c6f1d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29294312e5e3295726273da74532916b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ac16f95da5ea565ef975b58427594114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79ec851832ad0dc94868fa0c431579115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aaf947622f77584a73c4b9c0a26bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223abdde69c07184131663d0358e9fb117.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4899c2b4382b80f31daa58a18a43c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850edc8a3d0d0575dfa3ff0765c169c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e6a3aef90dd80475f871eb89a6f723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3e8cae303f3607f78eb4f432afc114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769d43f8094714c96f612561231eeec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba022a481ce82c768d32d217bd359366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea45c4de566463d9dfdb4c589300377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0058a11f405ef40b2d1e81f450454da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21fa915006267476471c766d66ebfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c78cc34e19936c8219fb2f6b95c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b95a5aa0f9e4dc33ad3f13a3097aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c1664caf1f71cd00bb6d85e8fc75312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18a659f1451ffc914c67e9cd4f353e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b5d3157fa35e645729ce45ac8faa814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cf2ed4b20c55a54e61b2e114c369a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18f4d3a43eb03e26056ae112fa543616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be0e7f64818748ffd491704fedcffd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffe5caad57dd7e357832cf0bd80d9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8798655c45ac3723c357a68e47484c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2e62b4ed5763b9862138af6d758dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affb439ed554b8045da8f2212f2ef1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98250936d2d3258e72824a20f6bdf65522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b23e10923b4591b52a01122ac09a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad10d4a2d9d04c8b5b3ecc86c84f47324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc717c408b271cbe63248e2f9f11b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9d3950f5f7936bfe52972499c577f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ddd085a6f2b4093ab2a6540acf05e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fa424fe017dc85f0523f3fcf695b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a6bed792d37206d2fdae6a2280bf029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe8a23bd6ed49812865f2c534c887330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cb5a5c5007ed7df1165660c9d795231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6048107ddac869caf52c2f1f315620732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434810f037ef4b1a4e248bea69a9d4c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3a81faa9d69e91487a0457081e1ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3050ea6db11f3954c2d6fbeeb6a6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d402903b091d26d9623b9c94d6e82ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54f342c40a4ddca8f4e948be8c9fd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8acde4831d665c5082094ae870e7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62787bca936114e1fc9e512a4427423139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01831c96d699fee980d7b62253a642e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a4753e6edbc9d04b0f83005aca8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2c8e22fbaae3ee6ebf09757058dde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b118d64ed7b0acdd95998b5686f5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e0125bfe46e4b185749ce1cf83ebc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329b5b83090328296566d82e95b4e9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6455118777be7279d4bf46fe87c156346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc994e225f4c0ad80a2f9cd33ed51947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039973eadbf2a6730a4fa0c7454c0bce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd00b66ca4d569b2a269bbbe567c91e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4378266389c1cb5828a35482b2fcf4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1195f99617808fc4869af156f3b77c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eee74b5d2c38e940b82ca0a28f86452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24be31af17266858181fdb87500201e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719613721a024a66d8276d59b4f345c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed4479be3402e06b97879ab6c4f08155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ad73728bcafb66d852f8e300e9a5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce532ed3dd5a306ff96e3271d89355657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b681fe80617ae9d8bb6fc6e092ec1e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e918da7d3d0b8b01e40395d81ad8a3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbe0f3e3aa408bf2a4ae3cbac172b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba5e9ddcc243b412b109bed9bf6cc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83c099174b65345ba7998e9eb692d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ea14c0acd82b5c3025aadcc1dd0cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fd8e455710003f5d46792a191716464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69bd8e6b8932300188d4f23991847565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f4830b678f84a59a16b33db7aef5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d74cf507ae95cc2dda8113eac3ccbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856e619de296560214c8391fecddf4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db1d27b09bab1cc1d4b084e647783469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70640cebf3c6155fbd613ef9019a24c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaa3952aa56e592a5e185e8271f34571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8553b69321a7f7eaac1ab247de8221672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e630c4f8db92e5b09b5f7064bdcb4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94052859a0001a3831a6cd248431f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc72968c29d42b3026bac974279cc2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b64b22d15ed6d5b07cb3f1ab17fcfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a1bfa499586869fe8db22801b87ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe637e2f8534ed60404457f7de1f961378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655939e1cb5bcecc42cee7fe03ae299679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73818483c1183186dcf413c04f4e6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ac2e3c541f3c8dbc42070022b17e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfee0251df4f211b1a48d376905fea282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30442b8ac4a3477e007f342b57044b4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc1301c0db13014d5bb7c60993cde684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dd19f0e2b4be3d35906060b1353fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ed87edb7c6cb1881c0eb6f9263f1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b867d6ee1719f13de98dfe92abd8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475c163c53b231195cf16fcbf59dce088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766406a600c0bd4a56eda0cc0ff86f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbe8f6d6fbd46ff521bfc562486cfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d5db9a616b82d1a9cd328abe0651b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e1393322547804743a274cac7d44892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087ae9edecba5033d802ce51c3e9cd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0f59358b08bed64a32fb9c67543e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb0255a78b71466761d6b4563ef7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9be4d0b55924f44eec1b2267bd0b0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2617d1e39753ef10299af6143f6f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb189a7cae7ec3d126a3df77c81658498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca13b65f5d20a63c878c8d6263813a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62537270d4deaff488d28d429bc29a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54b3d1799dc14d3ab3247608773d2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a099c0668a2caba8aef6b11047aa87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dad1d0d68cc893f27b3499fac0f15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953f3c0dc1423c8a20b5fa75dc02f44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3710e43f3ae2b1fc4ea5f4c2cbda15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769f2b425832ec8101d26b81182aa44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdd5489dfcd780ee0c32a96fbb9552107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277736238a67496225d4e96b74582fa2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87318d841e9d153f31d92b8897515022109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f8560a1a80ba6499b49a64305f2dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8390b067f2ab64d25ac6ef7829972f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b13e947935aea54b6f9a723247256e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e456490d0e1bfe2490cb2282e42248f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5adb01b46175dac46bc52feed5e31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67c2cbd74cdd4a6ccf89c72cb00941115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ae3783d04dfde1b5aafbf163cdabe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d6c9f1c70c876ae3a9d6bba0899f117.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>