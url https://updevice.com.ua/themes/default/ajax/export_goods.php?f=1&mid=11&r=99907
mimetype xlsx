--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caac7f4fcdcb62a093b96ce2244341a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5a43b920b55fafd68dc23e63d8e772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028284f2318accf06e0186c84d339f593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4faafc1fa1e8a7770f23229e2c67234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b31ba54d918cd16e59aece5b94538b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30767896a80a236ce167368ce1aa7216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54fb03f67693990fa95bf7776398647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ae88b16b00778f1c5ed891efd2ea78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8f94357dc86ae7fa85f6f98a40bfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb141923e728dcee4d413c0a3954615b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79663c5b63d21b06a2cffed4fd5a19e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e1d4c661e71e354146c347c537d7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8297bc1de71dfb543b729226f7e73113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf1f546b6c6a6914589894f42c0b9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6220385437e9344354885fb34e52bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b4e27bb6af84268dc8ad7e6e4787016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf45b5fa79f0721bbea2c1a1dd7837917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e13ee6fb7bb9c743776b34b2e25318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959a4be891f07629e3c1018c5a9fe8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8117275a894bf46b808af9c33e2a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def75bca7d42a9346a14d2d879a21b4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d01c690551a126c64c00159057a80922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb849c820d74b749e8edc1e65386e39f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8019de8295a69d160fffe2cac9cdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccd813b20ecb307dc2110bdb306f3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896139078029498be5fb7c62114a4b4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44eae5972a476e4e3cb041e13aaec027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57703d1dfca1b26aa7dd1058ffc8468628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224168f1ef2f8632c81602326ad087029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70a5960d0d05d7aa2f898a2f35b0a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dcb81d1d9ed664823a036f4f952ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f5d3085dd29328810ba56a054813232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5ce16aebc311946c517224e5c9a5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e81d6c2c303827f3c938bee33332734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41b661093f72f59ad103c0dd4bf4a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e6aaff1a41e58a143393b4b519f3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b478efc6c497a718dd129b4597bff1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6104eeebfd64bb96a467672d09cf1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f0067a7a09ba9bca72dc94d8b77939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323d779c01a53b061aa53d3ff57b8c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7d84e805b608afbd516af514e77d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6ae13f846a237c5614fa3757b722842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72426bfc52bf2639e04a46293416701e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cafacd157eecd8ce32ef6f43a7c72444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5b1e7e13ac214830ef9622c01c74045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f10df804811f6f74f3e122412bfa046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebe301ca1041797948183c4aca68b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abaef4e28611260b70f166709091db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575d1ccd8bc0ffffad4cb0a041c2a0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033541b79867b50759aeac60465cd1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea34400e2611cdb139c3ff5b02c2a6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020b235410cbd900a8e2e4c474fa0d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bb581124c8d67494d14e1e59b94d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cede56fef0c005b73e21773ecedb6fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32a9b7c9aaab44c1b6da34b2dafe4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dc62876666e2b017ea08121fd1bcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb33c142b83243cd6bfce92ca0b7c8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6dc69dd2988b7be57f597af85c50858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d1df7c8221efca40cacc237dc8ad959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778b3a70c74fc34f2c73df488712aa160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49e79650c7684243729868ac3203c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd567ce139bc8607311f3c0f955eb59462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3cfa0d05658d02cf956c06a89f20d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1e0b931712625c6661a3443544bc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ac343fec3cf8bf2b97eaab03c47465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0c1d68e3f7215d9eb8397f372dff266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8746d6ad57c2ec6b9df4a2abd51f9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c072eb3068c8cf5fa205b6c965f6d2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c58856530014ad8a25fb229f1e91969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e059195b1f75df18e2f259fcc70d48f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dcddf472e47886e866baa03f87f4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffdfe854d30eb99c631174ef3404d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60c00c72f0fe9543b978f4a1923d2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622c4a7bcad176b794aedb5fc6dc73674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43766bc743c83ab34cf0d4786b6a56af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff126210fb741dd0c1874ec480a4c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c6d4ebc47aecc0eb5fb48907ce4e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad2c392af1b5f4d5c8ae1f82c61ee778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27380982fa36d4133053e2e60ca8b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f35f531fc75fdb31599bd88a8e707a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61170c0e502e9d02e618d1b3b88ec41281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d12099e35dc8581d299c47a81251f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea8a435dd08a1cf5faa9a24abd53e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc790fbe00c6725c45c9d5407bcb13484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2bd11fbf6b1dae4e0e9bdded9277985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe8e0f63db0cb5daf22cc08479e46b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810adb46a1d3d65caa59153209bca8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1445faddc91af0f1ecf8b78a9b88b3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c7c4c6e50eb8c9e64e5cbc615aca689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66ed7b78773a3006c886209bf5739490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0798aae3abfc0e11be9d6d12fa75c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728077e805bf515beb86a9b1d53ae8ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791fb7636c6a7082718a3e98ba993e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131727c6992a3613586ad410f17551894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5b7d1ed04331283e6d240e0d840fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9353640207845fe0ef00befee1e5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1de6af6aa10c8558897a76530236297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed28fda2a03ed7b7b74f397aef2dd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f27f56d5d56920bed5ddb4f2026a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae63af908e2ac51efeb24e7d67b446100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5182933cd7839d25481e85bcc6cd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a56ed35e67578ec715d2e501dff13e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7f781374b58b4c193c43a9d6efd0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c637225866f757e58e6c05f1f5cbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebdf9a37dfd923f0887ffa2f87f1f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076aef2b9d38702292d10409a7e972e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29505f31bdc0a7df467f83fe7d8993af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e15ec729318db35cfa6228257c7a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8950a38e65f60a85190fe4766b8202109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb33a9ced6b0f3b47af2452ec10e7cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896378557c78078f2d9ee54757dfe85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52409c54f454d66fff262d0fba1737112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f82765d42b7ebc791b28d0088a2be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769c7746ced352282bef79381c8bf8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928769803975097a7436030db3d3ca8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7e774de09cfd436907a94dc218586116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cd398d54a4d032a70174d32db99ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeb26f1c31ebbf939a1cc9d60d895f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590180d0ed97f1b186474a82d2896da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9575f83f56479a3f5f05d16c25f17e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc3e0c71476d334972601ee0cfc00f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329466b52e23dfb9a3744dce80542b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3c822e146ee4dd1fe5010565ed104123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ef3ff0cbd4af0c563fa497f7b281e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf982a7cf460e6c6b8efc2cec88269125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc331aa86d66ff0e6f8c0872c617def126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccb06d42b8d61bd2cda198edf2e0fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdf1f9c26553413e623df03a30273c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261ad9ae8039822119f8c68588a4d71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f7fe29c7e14840eee9d46fdc1e10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68af15c600cf4e9659c13e9580b222131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ca3e09fcfa72271666997327c0b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bc439cc9b7941c6dba18d0cd4930e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8468e8cebec79a51b8634fa2ada0176134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a9310b97e622e064683a77f7d52cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f35f552d8f8919a50b75905cfec24e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc618f22c3bfb7afc973f192e00045f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55206da809c9a999b36b06cc716c226a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83477cbd408991155e35a4d54f3755f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919f0f28e9dff40223b4eed33c774c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed98568ca521e845a89ef814263538141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928166e9976e4f390ddcfbd22e7f603142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf69632ddeb649a1561cf8897c187c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb30e6949331ab8b498a3192421ff5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951c74594492e5b3671b31d3f8104c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ecc8d5eea18363bdfab42f617c398146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70a0f05e8e48657ce2c9eb7ab8272d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e987b302cdebbe0c5a11105ca2b61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b8b2454b9439f738962292c56e657149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f3365c2c5fee7e975d6df7552ead4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d70d5ac4857c08020ad8cd6fde20e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0637ac125dbe93e218a0a556bfb0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba0def063aade41767ff2104884d85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dcc356a024076ce6ca7a00f9f0dc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92556b825004c6f0ef942751a100516b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36342c21680f12eba265c5b73fb244156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f6075c454792a4408449e1c0106cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c710efefe6851c2580dfdd44e574b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c5dea17eb8d4216d6d4dec15b78a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441484fd4a0ba482ceedcca2737ca8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e57fe1ec98157cc9d13fd9110481a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a2da33535f67139307e66b6e4fcb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ec542aee94f15b49676520e8ea0aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59c355269785eb104da38125a29cc9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0a0cc564daa0436871c675015e345165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b9fed360a1259298f0d1163908f81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97597d858d9ce1d0a7ec3d1306e199167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f8f62db963a054610501b4e854a22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d91dfd67d5e6f0c4ce3aabfa7da0a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5de5bb0f3268bd435b6c495ad3199170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b213ec4303b35a34fbc709b4cd2d9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c024fd9deca495ed4529e974019e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9709fe2f76b62c80bd31211b954ac5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20fca0b2c35a806ec0421853c2ce38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14999f89f0dd9dfe7c49eebed2e4333e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d723148cae80bad1f23b5d7849966176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d037fba067b546acf412d8e19d42c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d75119d4e99b2bc3f697efab7982b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5de2ebf9887bdbcbd7a6cc7aa987f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febce2f2ee9db4163def570ed5ae29ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597096aff237b30d128fd45a51a20ddb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61553555f8112507369f49e9f417c18f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540d7509192f43a479b0152d4cfe89b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232b93790414de100c4da10c738cea0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050827aa5145638580f05449a7ead08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2980572ebe9521930e9ad40586bb84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585bbb286c9beb7a637b68f34524673187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106b2b161c60463f89dc2842e577585188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bc5ad7e1206e3cd0e03feac0a4e3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58911d26a0de2e2a626573a18f7840dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205bfbc32368a5d36570ff489e707f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22d3860acf975e4fbcd48dfb0cf34a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69333e411062ab467c73940695dc1b15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c913543801a77c39650f81ccbccb7d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fa36a189b19ed1c2dd599331679e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a659b393792f33d7a271c6d09938f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13e09bfb695546a59be8960b2a1c3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211e148c07d22eab162d72453f4c759198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e662a5732579b5f2c99975d5860739f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0d9130619cdcbebd270903b5adaf2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806423aacb0de9a3e218cccfdf04cc17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5e10ecb50cca97414c28c4620465e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d918b907973a1cf25ae5210fe3da4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f7a64a808f86207edcf383f0b36dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d67c665cea1a26db0fe5059d6bd1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887a5a9c5a2c495c01ef16936e0c1a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470227d68fb4f130adef0b6e5c54ed0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e69d742afec397b52e67adc0b6e18d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25489b28737d577c544526ef30c49e0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf8dc46d728cb4ab9e83a1c7ba00a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fc9850ab80bab903437156206f142211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ae5c637becdfe3b5d8e325ea5393e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adebe77dc237b5ca5bc2c5131506c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90586675621b5162013dd49341810c5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b3da3261feef9c4a67fa7ece77da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d5383af18b013b6a87fe88e818d82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84e0dd80e7100ce8996e3fed5d737d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a1324587213406b67bfcf41f8468a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8f33ee5a53f40e7c6d9daeeaa5543219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896602255c8ed7eab049593204715f461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3a90a1f1a2dbb7c6e036ddf07d2842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038399397aa1bc77e29a9e0851d40f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9365bc96a48595876086642076d055a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e882c6fbd7f5fe58d212e335058982e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9543c56a86a17ce283e50d43a65b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863de57a710d795678258523cf92fda27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25221d1f95e7617b300e050daaa96fb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cfd2571eed6700a1e92f941010ca09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848a3073de1e897479585ad63d1589710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea1586c09b5807e929a52a3eb01ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7c2c19a8ccf21d7ebfde5f354945c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2715897486f74d90decfc855f8e233a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d45bf37eb80296c603b05f6c7bf8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c9767feb09e53fbcbc579c3d4602c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff3dba0c69608f80f42e85696eb1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120f4e069241312bfc982fb0759c1f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d066c827a630fe72cebff54f1da3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18befc0be4a6eae1f17575836db2e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80de108bfc139c066e0d9f367dc07520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab9ad39db863c4e48a93f7291b752e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf42477b8e891ec045a65a68d0bcf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868494faa3539cf7aef5d0be59a3e3f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acb0f585e810b92ac12a83fd0053b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58af219f5125c0b6a28416f64d467c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989bf6363b435d3af635ec3ff12555326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5839b29f40b761192eb8cd2f12b15327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a77e170056f9f003cee0e60ecb96828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b7c71da5d2428667ee231285b745c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22e1a48d221b7810c7ff343a4c2a6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8017f39616e18a321027db011a807c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c929a5914c14d8d97f008f94f020a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a7a5ae3c4b3371a8810ef86d681e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662ef0e1af13dd832cce7ec0dc01d1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dea71a26e085faeea9e1e943b5509b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaaed4b13c73831ef25df0d906f08836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c36f3e44374d10999a6c1ba8ef70137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789472fbe19ffa09d9f20b4c316cb29f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae169f3743d4b9596dfba7297dc32439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ae3214752c868691ab94b7198ab0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3d1649788fc45e36de2d60e96953741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8d012f065d98028204fbead07be4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d53edd7c00daca35f77823f14d93ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a542d1e4bed8c15c5219ed27bfb82044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa068d4f0dacf8b827a58569626d2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc2aaa536f30663bf90e4eb6a6992046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837f28709bef675ff490f2eb14b3b5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31824d6761433ebe32fc3ada613cb0f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961f152134f44574fff865975aef37f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7afe3a151b16e3ce831717c2e410f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129e79d99d4c1f22379897d7acf44d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621749b698e27b1548ef5263c5d28b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d301219e9e04e6d5290e06810c960c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df944cb99b3f175bec458475d7ab542c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce402e68625d2a0c721039df9c9404055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ead6c0727b55ac3f2e709acf2f4b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9efbc1fc217fe1351f0883b24fa5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d55700ac108c5c9dc8a0f4558b11158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6e746fb9e9cc4f31b1e680971627d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23890934bd3cb9b4bee33628897cd3b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b958aeb54ec2370f2452410a92b6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88f4b52083326da093488fc4cf9a7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94d1b705c4c1a1144ef04a9377153163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a133d5b455f91d7a9da5a248cb8bcb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3410f18a98d2a9bc291a40bf06dca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc3c746cf37a2f9de98d2044b9004566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba380dfb82937036c3ed5b8ff2e53c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55787aefd7118ce4a1bcd26b20134068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6bec215a04c2cf71fca7ad2b7002269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b72d277e36d6e744d463cbb4d5f5ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa630a2dddb73ceee23d37ea4ec3d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ad449154b678aecef25204dc5d57172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a220b0c0f0a98059a88cef525352cb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0521feaeb7451b818a4bbdcdf9b810474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec91582d384c76f10d4a1ce47645ac675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7469cc3190ef88ec06c89877ba7d52476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afd91810e57ec126288599d7fd663677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d23824d9e117554864c6fa51e8a2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de108cbc1e2ee6422b620784a43ac4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cff35c31ce8a8d9dae553ebe14ddd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f01d01bf1102095de2dc400dbad4fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeae66f4c31393c2a24de9a9707f1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a8fb2b1fff5e0c99f82aeb4c5da1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c1c0a59deccf3344c3e65de30022284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6139fa86e0780fdc6689719737c7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1425a7b7b2d3120f0251bf893b58a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dac66d417b5cab7b0bf2bcfa6076f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313a7310c1590495ac1a7c1da2c11e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e585e30783dcfe905939b87ad88666789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ec770e99e127e200aaf6b282c255490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9835e70f583253913e72853a33fee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448aaa3f9ba40b413a0d3f75f15954d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37452fdb1907ae637564eec9981774ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e865920e43efd215d971f147367875a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc711bc197329c9847c3909f9fa5db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02da626127d3eb1642c089d611678396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166034114b8c12f959aea196a8201c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dbe72491efb0127d4f599e39970ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eae76705e42534ee654aac6abb2cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76db45cf2da000d9e46d59d28bd6c1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cd5615f52d33f716ad455c11b293b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09159a9befa9dbe1e3968649c1d2f275102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ff0a529ff94c61cacb16a19efdc42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d080682b89239f780c925c12ee32173104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc229da1ce54a52116a0c71de594c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2d6462dd63ddbe2ef95363e53b377106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71aa7410a197dd804d819a683a7add107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc7c81ad8b708f5bd1c31adeac1256108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e535421d457ca7763b10aad47ae25df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfff5e52dc7375b86cbfb02db81362110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e5789d53fd5020e5bb38502ff1b26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fbc96b3437f14fa9db31f0e7e42aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab62c07bb7a1eeef0a75115e38973d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511d989610258ba4f82ac453612c7eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb523ab07f43201f6e36b5509742a82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a6aead0624659db391aa63410444a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411561bd3b087869bb2e95ed67b2a30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35e7db5862169dca4ffb9ef25e3b29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deba6e6ea1c28bc4bb094d401241e65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f7de3b18e86015beb891fba23cb5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d07b7f83876074c4a9958b2070ea2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc5702c1e884d191ee838b590f1792122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58d182f1ab3def0bde11e1186058fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94385df6c8dfe140eb89da702fab955b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98750c04d2a17cd2324c6b27780c295d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423d2ed3cd8767a84c17af7d974d5bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b388aaaf1379cc71ef4acdf476d19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deff22a438f53524ece1b59c0616f62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94b800fb4a58ce5391a1fc42cb0b31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a636c5248e4f1bfd97ac6e836ebfc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c344c2a1c8a9b39a5ec7b26dbff97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33e81fdb3cb75657444cb66313ae32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153bc5f9664629e42ca1e1de702874b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34baca3854b09b3a83ac7cf06cb6fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4cf0b61f3eaf1a984c676275e8d59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173ce9a49b2c9e93b3d5fae338bcc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e41a2d5a0b3d318a022907bade725137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47b06befd9581943d62b1d8f05df3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65115e3297764e54e165cde3ff16518a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff162d482e0522cb3badbac78315d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203fc6d3b7c4e7b939c2d9600865470141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbe89c7aa705aad00ef24229e88b5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242b37df21222a195e0e0b9767f5a9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a81b27b6a9faab817015ed8b954968144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af820bc423883fb9401db33ecbcf16c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32e7d5772dc33d6c9b78acb2c92a00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e181d92641e20399851bf26ff127be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3ed2d7a17a17a29016bcbdd95c8d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca108a3ad8f819c9f5e64b80161c09a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b114af7d98c822bd5aa8483fd3c854150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d566515126551dd1867165e42cdac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec519978afd0cb3ad00619ad4ce22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cf7c788e44e746c950727f160b5d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803261dadb69bbe05a59a271e1d25be9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c8d341b9e7c2fc2461cad58c89b5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd5d173477ba8c6d5f9819b490bdf8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aefd062a2b93690383c5cd8872330a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7d7da8da8f76797876a8f5958f814158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb6d92b72fc2e3599df24735d7eda3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53bfd157a2c91d93111931ede467ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89467b87e2f0bcff304c661f54438df4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1443e31ed65d872266fe97019b02df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a9622542096425dac041c341a5ea4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a5bcd866d65d7c9e050d6840e77bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6dc9414dbda435fdce8ef29b2a8bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e1de1890d48578891a7fa74207abd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545200fd3092733b845fca4fad41c8bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0174268375e2d2a273dd7880da386bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8afb38c8b142c04368f0a4439bdfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2f4a0f675f65eee214325a7a9885a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96ded0215aba09d5f13ab1bf64a20b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32736bd51a83b34e3ee94599b14302e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2014b9514d4c7b63a7c514f86d1bab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a12f855dae5ce3516bd7bc6ecc62c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053fdaee92a9599be848cedbc27ef55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d63fbf7bad2433c85dd06fb623f85e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa1e616c068c727cb24db15a6c27ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff02082b92722f9bb1463217eadf59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0b172562888015d8723401e0d9e37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3464d481f34f3c8b310b18c1604d67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d656c8a27571a092693015fd6cc9df4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921439998d66b4a364e955fe6b4a914182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cbb84d7ca659cfe9f618e6d1ae7a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee32c135f5e061ca7aaf34dd0a5ec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b5523cd85f721740b4434f80d5276185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fb1cc54a85c82c73850d76e36e413186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b72629dd03f1ff81604cad62a55ae7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15561cf1e8534858f8a3a29c8fc95fd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafa284db051e2de27b50a2fc2d583b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1afd7791c46ab0d2a9b5283497cd2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6a9b8444c1c55b0f75028ffb0130b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c31838b97bf698b870bb7e7a14c16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae5250f42d6826e5d425c8978afdc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d41edf45098d524fca830aab66961194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bde728b4910e6f55d97ea34ec5aa6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a3202ac2705029fc3094dee074379196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da96a76efabe8fa879427893dc177ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce868f1e88a7515f808b8541571cd54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6e4d75740f2a1509eec40aba04ea0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9bfa382dbc1fed924f93f6786d705200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54e1763ffb036de81dc0f26c890d48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040185750a2a64a859d16ca204db6d01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4afdcaf13918881bac260d07f4921203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be1e19fc774c9238f27de43ce80cc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c4bde5bd28bd4809bc6111d383dd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bc302313b253a4f46da5171d166b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6808147758b911b5ca8d52ea34ddbbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893c84651e6a1fddb7e405bb4b6368f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c2d0f862fedd5122ea9d5701543a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81732ba112e372ee7b4e8f9b3f7fad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e94b5a26ba2c0ffe3105601b4661d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf89e34b9a0131b19ba557bb0ab6f7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b9d898ab021f447163f7d07b1720e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c088d25033de12ff9f92514513c85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70cda9570a08797720903576c8452f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2803ac40a532ad6d99174ecc164ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c202299d39b038e435c3d4c657d346217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d95711efde93a7d6bc91a3a019ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37d17cdc43964faec636688f84c64e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>