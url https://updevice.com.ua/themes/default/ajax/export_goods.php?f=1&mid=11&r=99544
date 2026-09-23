--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0da541367677261140c95a119d156d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d041f2138e78646c4104f0ba57542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ffc6ccaf0116b1d26c23ce093fed63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184c8ce1d4d420c54f9ddff0c4bb3344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a4dea1e4daf7e900409010ae619ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae2913475fbb0c510d6e88dec0d4e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abb629c6342baefbce62d96ebefc197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61a0ba27b6e5282f334a28187f25938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814601f71bbbb7bababe2d58b8946f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f95da5525a2a98ec5ffda0f808e2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c8c6c684b7de938bac514baec142c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2146f6cec845e3d83411ef085741bf412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eae2dce0ad3d2d4d8d34c827e68e8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c7d911f8f0940c5e66fd8f7f5ec0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73a370da02db0e366d1b3790cd71c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa62e769d7d5c6f253d3d92e1ba60016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e56d3e9e42c81117ffbbe4aca1c55e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b6b243506431183def14eb96bbd6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e1fe653187d3100eb8fb000f4e13f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cd42ca2b978960d6ab4610cbfe55920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f9457a5e186f8fd54cbc3bd302a8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8711c9c42c2498d68d130d687eac02322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f0232e056d7aa21f6082c14717eef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98310109daf67d3daa4cd60ee4af9e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89798d7126925fa19d276efcb9b2da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e99588d857a7423bf30f3bf0b89ba526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19396c197a81cb65b88ff0de3623038127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3fb17c7d76c6f3e5a2efc31bbc1a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00daa0408e6cfaff604b35329f2b8c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94595c2d444011f1b9af58806d13209c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f3ed5a017029ee389ff3202f2315631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a92e5ce5ecacbddfe5ba3966b1af232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1ac38ca7a1e5232af12cd7b7728c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f80e1b566c75e4a22b09171f37ae434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f736c46de21f41d164b0aad0936757635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934b6ccaff6331cd906d7ea558c90ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fead975aa7d7bcfbaf4cc7f1556066837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500966b9dd2024bc01e88bad9bbfbcd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf433109948c8b357aa4076208f8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0b672fd5db161ed3fc3eae3b3894240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b581de75f25e892c9f630bde13b5f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d8610fb030c4fe6e67907ccd4962742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f46fd8fbd2bc745d0f493c39b187f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984af1759ffe264582ffd442c862d5b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052e6a36288a63f74da2302fde0537e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f49741ab4c00732ba28bc9b11f23b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f566b1e1e5010d3ea1e9728ad5f0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e9dcc227817d15cd93de7d3b42d5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210f9555caf2d7ad9dfb365dcfd60bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3287aa05db30a405a9a6311ffe4c9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a24e23b4f651fb4cc4f58201dc65351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01826645c99fb3bbb70a7b4aecb594af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a593ebacdbfc62df86587ba640b35253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba532f9794696d059d73b73622e6ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529795c4997c9ac5609c25e626de048955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7ab0a3c360401c973f8f11304eeb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac87efc793da44ed97f800b599009eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d86c95c3ad2dc6415826858b0cf16858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943ab425cc9fe96c71ab87a93ce414f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cdcf13bb49de43104f2f22684981760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a96007189c114490547b5cafbb4b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f43122b91a9a7c0a675e7408fd48be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b76005360144c65bf3e640344675063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d996db60468c6c6bf19bbef241b1d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a34013a29e8525ff33109902e179b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ada1cc62613d2d8572bca38fd9e90166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eae6b777076bef6b0f86f76e6f7a5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94953e4591c80083dfab8e08e81837168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3ecce37c4887c314212f1a49c0a2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37502d25031e1f0e4b683757e135038970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5760fe38cafa9d59e5bf688726b78871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336590891cba5cbb877d101658d098472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaffd834948c942dadbeca06e9b825f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb34e9003d16e2ce6ebc46850e9977974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8035569f2747601e5af56567a94383075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416897a8d82e91255dad16b288fafb8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e1618b05741efc46ced33321cd2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18642854ee11e0cfb43f52fd63c28fa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc9e2a9588c872a444167c0b4e72cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a73d7c54fa379333aef6e766f65fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637089263222c6594adc5c41f8c303581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeed0c5b0556b16cced7a78d2ee1dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffa43462734ebf8796881ed5202f3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50aa20e05e881516016448715d017d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570034ace4f0d240d9ac66607184dd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2af2297e9345ce5f70b6865bced1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dafca48653801115ad128306187f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca5fdb668d386785adbfffbdeed3e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769b15216d03f403f633fda53d0f2d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed681d7dc940505b10ce2aa5a03d4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c34108590181d004064340a7b48fff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a83cec87cafdd75b5cc0b2b199952992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b298796eaf1abf42d2422046e7d63a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e63139e29f6991bc70e649d95e2c8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232376b51b5684b49ea6c551a0800ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f14e7374bd89105cb45c9c06a2635896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad976b40920bfd15f8955080e6e5fc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada060b8e9284e0eb9aa12f6b14e4e3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4060d61231d6bc0a8da38506326da1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb8311807a0d6852f8df3c5dfb1e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc27929272098bca844733c78357be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7352987640babdd40c186165145017102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b9e7c9597c9876f0665987c423f45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f08146a37ddfe58558aaadd7545a6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f81dde3d6af8d8744531174abbb18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45ea1a5116a5033fd6a0b160ddd32a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46b50c28ee61f3c3048e10882c4dd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1980765641a059dc04781a0b680f01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a6c53b646c9769814e88ca3ecdc02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b2c9505a2b9c387560b8bbb0da0b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f5232b43dff340092f48a8b2ea8e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680047ebea73177df1c37f465be8bd7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d601cb5af868e19bcda3eca3536748e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afe567411f9f27341b31b6ca4afaf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97be32a2d870e5e79bb299b4999343e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ca83f448c5259b1618491026227f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e2a76967725fe74ef3b239e339626117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efd6681aee4ad225dfc746851fd5b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369203dd2c5342dc40da439e391162a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992f3cbe9552e60234a257666aaa937120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb85795b2261cb51388808c0c80677121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4d4cf26ca1826b76c2756de1058c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd9e0b1862eab94b0f7e3002f7b467123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045fd38bc354b9858018f72aa071baf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade06d47ec78b9c116991164d3298cf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e85bc62f5d3e4d5b1ef67023bc2e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da6988c1afaeaa4a7404a25ecf1504127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9eaa150ac187c969eaf08383244d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d6b11f8c92f20e14fbafbc0677a58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73238e18767920cec27040751d5c30e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba4f266e54b81f6c5ea38109b4a265131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2909cf9f2956d5fb96a0cd812e05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230a52082b7f433eb1cdd635e44fec4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4fe126c6a4b7748acb2e2f3695d06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7ae0dfb71810b33506f5d4f399f4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c4dda1bd6532c3545c6ca2da323d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8cc42a57e3dfbb7dd4db9e7e87253137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8555f01bdf109532f5faf277fc18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84304df88c30a5d549b3bc01725111f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b68582d07a10ca2c573e76a8ce98d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd536fe3e13288cccc0494beb89217141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe448380bb69590e659a9bf5277f93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff5f9c18cd649615b5838888f63893143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d000384b9aee20245b8d51b65f9a5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3ca5b5f8849e94b80f553ffa3dbc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd5031e5249cadfe25dd254de73bb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c69f429401d9b73394276b6ea68f90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c230d0b7d9544514befd91991445148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a0486d1f81cc3f54f6446e3f59b71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5be87e242c9b1859bc220731f6df7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aaa5cf8433450d1ae82f94bc52e1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d76c33c9901ecd4879909dd3f1a692152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c623383431ee106eb3d1ae2cf2dc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a4257afb19ac54d0703a0dc3da158154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d1a704243b6ad448cb21f6a341f2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f9c4cddd5a720804b0bb6ed8143b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd2005b5a571474fcd86658b26653e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827fd75118e2ff073762dea3438a265158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ecd14713989488b594acd9acb8b8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59854b6e3bf2df4baa3ed1aa9153002a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689df2ccbc486900f704c86c7b31edf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa773cf20d33d67813f9646e4ae91cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a044a70ec1b47cb054f6ea3dc8c95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bf5b00121a5bc862baae52ba412d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba36f07448276bf0d216845b449f2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36353333a380122f974f2c6ee725da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806afd14fa943772a2cdabb5316e9c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52de78f23f6c9a021412fd92916657168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70187330dc50c9b98c9b5b85def8173e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16e673a8994862ffbb077c9f61381d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f01f0743e55ac5d057d08e46c1f62b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312decf05ee6fa2dfef0eb2cdb78c18f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157314748187a29da558a28fb34b490173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc67572c2155279e61997aedd9b984174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c34eba4f147186f86ddf792d60dfbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ede783e21f6cd34f7289b228a905b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90c3690aeedb50ab179ae3b3455cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b119194a4637d73e0c1190146beb25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f5211bddb7d0dc530e87107f8dfea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b63c89c378390174741ab73a4d6713180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55c220b8aaf4bb205293425a461dc4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62afaac90f5234e67ab1a0f7563afb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7144bdf853d1bf551104307a5329c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a118290e9652fc4bca3ca531c35e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13d51469bdb205c440cb43df6f4652185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ac6610b486b875b93fa7b9f6b6890186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944450964d456c40ec9b5a21428221d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e7d11e346658433675b3df1fd1f49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56db92f487f7d82d217b4002cef5cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c75fbc5f671445360f79689cedb93c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04bc790c86ae023a125a1700a43e87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c76fb52b384843d3b2dc4207260fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01bd9dbd654a45f9278c6462021abd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e46780a01ce2cb1a69f970f099a01d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e61a115d0352f0b91fec29911935f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2163689baaaafe83e1913cbfc59f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365646325991008ed8b21c3140dd3866197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00a43ffb20a1ca31ceb3c1f46c8d38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2a282fc3898fe12faad482251d4df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc83de2b2526f8a2fb718f1a11090b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a67ee744c9ce2849baf0302e02f4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a91d8e33c028688e7558418a75b86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cf669a34fa84d2ecfe27048ca2133203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd146c8e0ab68e1ea0341c0a15f45ac3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1687f192c2d51e93c36b3f9581683205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b45699cec170525b83d73c2a1b08c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f848677570ff534b593222459171f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5d0c33a7c5e741d9fe4c866ccfc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2af95fe47db9284211a7c9769c34e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24d74726eb2f62dc66b631138b256f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb10f71a32eb5510713ab14805b06b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2012300219ec250800994178b9af642212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437891380db9a0848a15b15fe131332213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff8dbfd6e820df738986a6eddde18b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1bd28595031b9e74ff7c5cd3e49ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94188ab448e0945c1835bc13a14565c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b45046a8f3f47eb7790ba3e716dbda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4b67737294e801fe2927f4e2e3346218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7917fdb2a7f770472b105f23aa43749219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f252f4026c06dde8b1846a66e685da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9877fe40845eaa8f1168375b51f722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90ad046e75ae667652b44e64dd3d133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3680dc8e0385f5260e158e13c69354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fe05afccc586129ea18477387ba5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a456dd0d27187c8e9eb9df2c5339f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68e8b583d519435186418db51620db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f980821d7e96779c8b081234eea90a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c198f48bf1d91939b0a5eec24f200a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a8f65994cea7b7ac6910d63a6de9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ba56a32451bbcac6f0aa382a0f1fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee202aaf506ea1c33dfb788864238412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b46477711418f504314f6fcbc1d1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665777f3a17d79964a270598c78356b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90510121c6c9a8d4a7095d7d5ee04f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c11ae6a34943e012b05c49ee1e0fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74108b0cff3aa999d8302830cd34db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938638dc65eef2f52c440d9f624acf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21494e38224f96ff37e428982a9891619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15e7c22948227bd412e7aed3a817e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52d259fe1b5be16a943871d0041f4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797fdf1277c688bfb6eb4b230838a2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512f68ee05641df56d60dd1918f24d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8461dd260607e932c1e94476e3b5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7316ea090bf004cdef05cbf8fd10c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9013f52ac3fdb24fc01323451197b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b4b91d98afde91d027e3eba02103727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d82e6f4995a8bfbb7a2930ecb176528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024cdc4009d212280c6a584330f072429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270973ff98de3ca4d975be8a38e780e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e761ef527363602a9993ccb9a4b1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d170c12f48582ff05ded855cdaf361732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ced19e055aeddd15545cfb7117bdc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74405409c8ffcd47221a71ab416451a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c24d63c97567a399fef062cb3042f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9665d48361a610a747410ef2a2f5a4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a499ee724c16e3c40beea8b30bb2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b57fddec1dc23e11244852c4cf18a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6fa4f59b24e58799b6c3f8bff4dd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9539eaa9373443aec0840bb2926d56440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effccca8f9e09a5d174441e570bd1ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee8c2fa6f96542e429510f24c02cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd2178169180c4e7fa0a4e0e88091b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6994f6b2b686b2d144d90154b4a72a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd26266693890491c89373813993a3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9826b74756a6f571ebd1e943bacb8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a95810d10e053c65676f6f5de7a49947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdd65bb5f822782ee7088808bf7f6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d60f2f287cd8a7d3df591adb78f1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eec15798720aa6acaa62beaa3de4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753b360714dbcec50cc00c7625282e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94728c7391a69a43a7b6a7a6c0b36fdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce2811b709294914c01c26d093f14853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127021685b081d307889deb89d75e82754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b1f3fa952e53ff8212b4e127d214c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bcb31c00d452bf3fe0757b62e9df956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354babc4d3ec1f1bc3791232dc602bed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e00ec56e4fea75689049340c783f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093b5db3c90f8e8f768424f6a0801ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c4ef158090606183e53b8a1b7f36860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc7fe46728a5103707bcca5af2978f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ad82dfc9f322ceb8ebfe7f2e9c1fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77820dec8303f3c800b31eee70160bb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a48b8d12066b6f52d7c21ad12329964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1d59acb908eb94234f748c4fd7bbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7b6a424a81539a9590eece3b1f69566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ebe17dfe8bc57098084fe1e0bc34a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb42b9648c59d3e449a39c90a05bb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dc2b309d8ffd7106064a07c3f437469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657f7550e7fa4ead4621bffad74c1c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdb1a4b3ffac94599da6382a167a6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6c5da7cc4800474ec136ec494ef7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651cb445095c2d5a15141442fd426f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a0afb373b5c51625359fbcfc1482274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4b5401c3660768e7fb0645de471a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971132ee3079da31730ff63e50cdddfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85ed0f331d27b82c7d484f508878dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24aa5a81cf6a3802e44740dea8f63978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eb668f9b17af315c1f4363dd526f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a361df2dbc3cca283d49ba188b4a46d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eba952b81d0a0a4f523c393455b5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc814b0787bafd290835fe77d55be582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88d5e1588ac8c701316b29b73f72cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab151a96b653e912be77097fec260a7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8d26e5776fc5942d2caa5f1cf8a1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d2eabffcbdbaf0ba7e37fa4e1cba586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4655ee540a30f57f4ea6f221066198d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3423f17649d86e9e5bb24d8a77aa33288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fa634b1e7715901d225b2194c38f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a154301e8a645c795d53e46757a145290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0727812cb544604d03d9c12e1f16c3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fcc750521568c146955fd8b7ad08192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c162804663976c2cd1edaecef4ded6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a1968e0da159e79f8ae4ba17345b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86815a781b1e6c4147155c4067159bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5893d3f9cf7a36ff2ac4d3db6d6aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141741209b2dfd5ea2453eac61ecec597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882659a68808a66e42a33c80bb4e98498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff89493269b2fb57676aadde0a362799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355f2e4e7fc257cbc5b34d44557b503100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6860d316dba9923cb8bffa636f096bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b1df9d82237f85f6cccfce20a2de1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672491bbd29cfc12c8a02008cdc63e13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42a14db6cdb7140643eee9958a7d80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480e525c30e4f074a99fcb8a309a824105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4c1c99ae57f4e0bbad9553492b74c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12976a3484bddb41e88ffdc915d7ef7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb873de951edfda8d0860756b51351f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc81d98230a9851d2b371c0b031bea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f68d7da5ccf26fffec19bcc60526fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5459cad832262a98fe6cb01d92c06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523b59fd8195064f55536f22ab77b2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a5081a27b7558ec94d6c44985e0de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b31af61e06e984ddc590c76a12a9b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0586d6457d12709a0b2e9a0d8ee922115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596e6c2546973a54a918b4f708569f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fbb2722e2c284d7645e8994a4be62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaf37600f39b7d0534b7b5e4be78bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a257fdcc00347308991d5a7e67a150119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a875bbf885bb5d843f7a5d347b8817120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf8d1fe43502151e0d4fe05ec8b083121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab809a785f752ebe5bcfcc063aab77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb203e048d602f5e36a8080b15915a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e33c4e53f6fd00b545d29088d6316124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56207e8ebbd09678fc8a5879843bdb76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8321375fc10bd3350a37de737e9c07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafe78a470bd5bfb60877bbb78b7d50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ca962364a10905c23971b6c3b42e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d2aa4e39e516f6f319173342dd4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b13aca8ef4648fcf30ce95089a0b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59306d28053b7bea745d669884f85c7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911daf7f227d419d1c5ca1476d41e959132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac20c7350073aa4135783154fb9c31f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994a4e9e7593a4fa318f53d097d9bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a59d5896520968218f93e24c3462f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10111646fd941468462c8339ffc8359d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6545e3227e30ed9feeae41f0d47237137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd923e6269aae1a1bf8e4e7f61ea9113138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd330b128270f9af9b010dd6abfe27d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fff0eaaf657075fd8cd93eefde84f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71611c66baa9c7d80da129cf9cf9fac6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab5e8cd299e03e959e1f78813b9b57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9788bc7d726d0c6fa24dfa34b90d5e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36963c7158e7fffd82a4de163eb0b6aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1280929c4f7c4d21416ca86546ea244145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d8dc443c4935216c336c76b4d6668146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fedbf60a00195c8203980a1a1e9e6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411cecc36fa847a2c265de03967afbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383feb3d62fab562f1b8d422a99715dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b7c729b580c7ce38cc7ed935aec84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df290be0e0422f9c6d73970abfa71f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c67557e7530afa8c5c42fe02c6133152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471bfd1709859a0e74b9932a64f0560153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf51b9ad7e991880c4da5bcdbefaba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b6cddaf7fdc3951bd5917fb991578155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae8440ccd2e5c63c7c09b82db956af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744cf790d6613505e91d4d0936380ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62607809428e8c9c53717f176cc8ce0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a19db53ff32aa5ac81fb5c9875d6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08122afd1291372b6dbefa653c087b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606e64cd4369ada4517b63ae9e7e9d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf44c3bed87d658daa79178485c9210162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591845c261db3a1c9aba10722d5da92d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b72d9e237f7844d1de31f0b3dc14f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3569a0b70d42dc796036c19172ac2a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144e4f5b20b39532ba8884b9197a2f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b326543d2e4b4ae5a6998e3956f51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec9ee4f409abfbcb433b3105cf1ec5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101ad38f7e81147cb330971feea35ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c877c12e168720a796bbfebd2ad975170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006da86d94a8d5caf62762083443b86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8d5702eff58267ff4ea1696e29167172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba059ee3c8174ca7185b6e26118ed54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb3f2e993f000f9f65212d0c55e0eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f37bbc9427f5b7df6c0b167554585175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef59043af1554d1091170a2c79e4cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb8391bace0877078fbb74669ac14a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7435c460ab28d4584f0e58eef6694a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe45dc6c9b5ff69e2d5bf849f4ab2cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f95466dda9d2d99c9f7e1d6793818180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a7d651a2167acab33a1e923bd0eb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712738d78e3275d6d7d48b6c90cae53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87020ccd5da845f610da21c556a25cf1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a83a19adf6ea1da8530894a1f3965d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d57e3009978708c823fd6b1d90ff66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bd45d78da3b0e13b1f25128517b14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c876843795677e92f8d86aa117207cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621af52acbc7f4b2dc1b4f1aaab7558188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480aaf46ab914802c1f96a3f1ec5a20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b1a31376454d5702fc640d5907b73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90ccb0b8baa1b752e4426a4e25088f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df332cf3cfd70cb3e0c37880a3b2228192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec532cd9ec9b6d26c9434b0dc85b7ceb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b5548a38cd7d3a7efceb2512bff74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25cedfd79372a5a026b9e94cace7af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c297f5ce37ebc2d0d1a62ad36910f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ad275cddf75fe008689f377271433197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddc2dc00d63bad0ce848ea0b1bed4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7da3db6957babe150bd7054d7d78dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d176c21ae031a3ca9846f0f655b00a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aad947e839a442a637cbe7568513b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208f48ac4e51cb66ac888ca0187c9e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9802a8523cabb0e0620cb46535d08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e13d5cdac8078ced71a23e2def4f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b743087b9e39a8981918f37ccb766205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11359d0078dab1d696988f1ff07add5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e10a88747408aa3d0672dc80249db2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cabc26608c436952c2bdc98f7230d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f40e61fc43d03b6976dcc679b51cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1b6b5b77ba3a69933af420ad6fb92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fbbf3bcc3b3a8ede622e1ad2cd608211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5f8f1e20f6a0efecb0f6900d05104212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100fb18d3b53ee94e86e82d170d7a17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a89ece1cfe0aa48cab447007d877214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c784993e3dd0440cb596740eeaea8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b119a2f18c16ba601b05ee0f222d78d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05f17da3e54d8cc7805317fbb66196217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcedf0e86c1850d129e4e38c91832c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7b74a0bea13c6f90dff930df0dac0219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>