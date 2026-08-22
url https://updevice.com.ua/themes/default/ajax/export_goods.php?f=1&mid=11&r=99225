--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1db5eed3991a390251d892ef5f8101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabe0f9f7a59fdfff4e4f95ddcfa9ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4ee95d712f5d5e2d7e50969ee3c6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec756b064889c30662e5aee505cacaeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8523ea27509b406389ca448a0615d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c881d7dbfda14acf7fef677fbbe2f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8be5804dd47106072796f0c2c1e3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc77d497c98c95801797551b7684058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98e5f72136d4a94f89477bddd3379d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168bb2c68f0c36ddca199c1c918031310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a84f64b8cada3bfefd0cd389018b2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a9535c27f4e77b8ddaebfb2be829d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86c48fa5e94b2a0b1ec29658a16ab513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f9dd25a745abff8af3573b5f4b45d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842da139d246038118d4989b0b250d4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb29bc49fb569640a216f7983d1698616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308873baea1d7efaa235bbf1439dcda317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaf3cd9eaad72edbd88859dad15b9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962aad020af824f53b06e7434f0c4ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219503ae8b30a6fb0f43c7225553e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58621cd985a2f84b4082207f034e8e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857c39a3894427142c7913157fd59e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77220ac14554c9c6e735544de1a4061e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cf9511e21801d6e1230112ca367e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c1640375c78661c7293254f7466ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118b8e13a523b57ba7476b7c7caf9fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87010e6c723c79e7be765163ebc768e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede53bd33befc4f3b4a350c634c569b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4abb33687928e7bb213694685f64729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a75f7a8032e21081ebf6a6cc6c73d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97121896a59c71ba1a12f67c679bcc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1213fcba0215520bc5dc6437b2a4c3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9b899e011301b93fa5145ef65429833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe708f05e686c41fb0eff4b688885e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393afbcba196799b0664e21bbc67a1f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b03e0fa416a9781b82d7163a41d0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138a928b88cf1261aae7d0cd283061f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449b702363c7a404eb37b22ad392bbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ace7fb1c1794062f3e374a00cc3d6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d5556635732140eaa654dfdb0363540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d87249e328f704e5a88a37ba127c4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f937b0c973d7440c7251fc287f0dca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed95c5e81c6e5326a6b30458de767143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068376d68652f373e01aa4f6452619a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14205320fd5c65b5f5f3e98c2078a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c618a14ccb22e6258ed121bbfbef846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f4ca276f7aec2524043aea58c41a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eed0fcc5a2d6385124d2140c755d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302037a31440cebceaa19526704bc01e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d8e711a72b4dff4173b3d10582d6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529343ed249ba52ba01a475e5eb7656951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9223bc2738c16c971b69964526b099752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c8d33f18ffcd51b621aae16a4571653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492bd74311dfbb2111867c1335f138a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd5b5b47647e3c82432ed0ba6a7b5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93031848d37ebf7184917b08678f8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddd313c0cb8102642d7886dacf3d8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414efeccd400581e05faa73e5d8f7f7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff941f19268a54e6789c2b802b10371059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b877511607775fc58c770ed57807a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e109ec8be77d15e4c116bb03a47f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcca01211fdfe40eb513c24e72d2a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41e61ab42e543ae4b99deb36f5437163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4853a0b9bfe144630e8a5d7ffd1726d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a99f76a040d6710025d76f60e8946a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2b1c4025c8f675857608a87c3e3a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d59121d2829ec3fbff8ebf6c3c3a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a53695cdefd6392e0b908fa4f98c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc3f9eeb93eb5a9310dda62fb16eab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af256a898dd86487e3882c2cc1a882ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75f0167a9108300ade7c7e38c5789571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616bbcbb1e50c178d6cabdbe922e2eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebcfef1a9d7c0c07801e8bc4ee935673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb53556b524508bc1a8f4b58665b8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e964acdad427858b9a2841598709e9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0114d6717d3a61c03f0038a8a0761476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83753d23b729d2b5147747ef26bae9e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d925b373b0f4a66be2832a941d3759278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd84bf4e26ad3ab0eb51098453e40b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62addce999a58baf183234c2df23a4e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76afdae2c83ae83bbc57410cbfca4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f712754cd7eaa6b67e4045d9c8b2b2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bd03cfdd9919b539a76aff9cd532583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d742b9ec106f04e8a8491e41acbd5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dd3c55f8a09acf288e2718097cb4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ecea47e5d967298f0d96e73b77aed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d4092dc529633737c1f3d076c981487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046b36c180ebd804c6714f8366dfaeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52f8cc76f3cb596cb99d1432bcb9e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465302e5fa3f75f97c6d92e16122339f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2aabb937e4c3fb0250d70095fae2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ed513f19492c4f407133bb13ab7be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b33202db5409b82f586924f31c0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387116a52c9bc58e5de9c29dd1dd34094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8363203555fdb7afe3bc45c35c3894795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1be6c46dfd7e976c4b05dbe1f9ab2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33511f210e8de76a8005398cbf56154e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c870f336032e39907a5862bf86a8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6530fc246d053c132f3aa07749cba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c6f7879265f7eaeadb825e2224f73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54912ce3770c09b965e72f0283298e2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cf1d32d178c9e646e40dc4c0caa0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff53bae723bd5eea4ccf7292f5cd12d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240c96702719813bbfd366e76db2064104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2af8e31d1ef7a8df57add286f86d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b6da221e64b0c7230c88983202e71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca7f67b870b59222c10531e41d2b73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec37ca0f90108993cea4e69f3b4995f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97543203369adce139bd6018fc9d871d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a23b664b3785c3c9612a1bfd902c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26354b6ae9989130e930615c5d46fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0bf66711e8f95c74c8b2631b0d214112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb0aae2633db1fba8f21b1ad443dd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e155a2e1a381d21bbbd4272cae091114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfa831d76e5944edbba0894a86d28c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363da1e8a55f81bdf211c66606e7e209116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56167914accdc75d2e9dab2da64007b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a709fb612bf27b3da1af30897314a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10b0ccd2c96b23f7d25288ed6400ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca0a0c5297bc1635fc4a482e560c04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8a351426444c99b2ff7f28c9b0cde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b536da33162642b13a5ccd1c6afc9ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c545c930fc9a82247a3b6cf02d1c4f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca8f45b40557f0dd9b7ad4baa4ea5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf1d99122fa1567a42a25a2dc622f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a0da12901c4194e7cecd46170781126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e384267e662bb28046fb85e189cb59e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a2abf9a3204e11a96d153076ba09b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5ba837c8033960a8087eb163799c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9e058fd0ec4672d55a83351489e53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01a4b9221887ae08a3b59e35a736d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26883eb90eb4a02ce79fc0d622571f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f61e58b691af99c8c804f03160c490133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c52fd1c3e3abe02802d455df43540e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bb11a05edcea14c4b4c3f967cbba0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb480586c27bec9c97aca2d6ec2597136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a445ed92c92e39c1cc6c4b6e03cff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f4551af5f26efbf1503d91108dba9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66076cc28f7c360ca6973d72b2a9dd5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffad4fe34c6f94b085689635bf71b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5c3fd6a1b56570e2407eb3e097847141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba642b91da39690d1946a8af369fc2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8f5224f3a01b12148e13ff53929f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e51169448fd3132f58f78bb16ba29b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9461b0588d0d8f4317e54399907b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8408218a3b8f484ec24f03b580bfdcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74471b2fba20c2e5d5ccfd79d1345d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc95861244bf32f4bdb5b850992b7f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a787b7d90b0eccc36172e85b46004149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5dd08da06643c5492a1ffb853a2ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c41f4f96adf3da33b39b99f227189151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99a0e2946968b1eae0744eabbf7b3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9384dd4eb6944cadb4ac8d49e3023153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e21d0d2170f5c9b23c6872df725566154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a8f0fd7e36efd01e51aa9158b69f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9cae3c369d1e7bb7386ea3e297ae9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a7774ff07025c79747537f92b8474157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361147f78db5726c715c7ad9b4fb2070158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd8b80cb8c487f366e593534e2eee3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d014665447b51f5c8490ca6be76cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396ac59124c1305012d83a23e9d4dff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e1b63207727eb7a7cbfda92c8f888162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a3f47256a4860e64baaea131df47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb5bc57db8f25063923e91de280bc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90575bc58cea3ca7b9779932bb82f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aa3f52a3f643bfaa1bc1fb24b061a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee7ad467657087397ee04b41154ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd786c93eb2238f341df0fbad3d6aa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544af4d6a308bdcfce7ff666dd310ec2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ec854a5ef7f5d7204a0aa8da6c141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf1d87a666aa57c0456b73c48c95f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092554ce130e75b5e7b5b07d6dc2a57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f48daaea83d5d727ed9dd25cc05421173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33b11ceacd97092a9c747b699e4f9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90347e30c3ade6d8e02cdc76b08096e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772681808a7ea1bed4c7e5934fbafb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70b07fa28c276baf907f212e63a8a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be608563604ba7d2c432b83d981ac9d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4681b236fae708b9211c1c01d080d56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8661b024777499b528404a71c8b07d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad23231f2709e128fcffde685b1d920181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4820a1a03e00d5e3783fa7b76be66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47199ee8330aec44c130cf3cd3f9e6d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929c3c3254a2918f22fba2675f59aaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e85073482d79a2f03472fb92fdda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208403f23bda959b731354bf400b8eae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e01f40060c27a010dfcd481695830187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ef79e2eb28ea485c8caf7cc328401188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f69495d0ce93a3f034f7720ba1ddd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a177b6d710338b9a7446f134b92e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bd1df1b651ca065b2f659f6932080191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6f383f714255a00ea486e9eca22b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df8a35d3dbf9f4257bbc484742bd91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3b118a105410e80991e7525a7041c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81b957c765abc2908f5f93901da743195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b9ec35c5d4b134f16238165dec28a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3036552ab0a982e6fb72184af74a3ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d79b32d77f4b0b2b7eee29fcfaf01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808aee62c81df2f139799241296058c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da739acfff117ff113b9386d70c82275200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fac3e1012d15d99989588f2ccf42b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3b3fb728d33aac256ce9defca994a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6379a7c75fec94a64405d6a6f7e16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb81ba34e350efe9c6a2f4c158d6c0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd212c0d70ced73733d01db148dbcc46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acba08b119e7af044734c2ea0a5aa4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc7ab9d6c2119cdd0f64ff6372bd9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd291f4ea6346ef25b1cee490c1f0925208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a38db980a94bcd73226859641d7fa0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cab2236fd391cb6d7dabc28f201ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b621ef7bcea15fbd25a46eacb5d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072b8c83ff6667850f37a1ff9925094212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50824872f4cd6f3b982cd54f41be4d9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a084b23c215a814219988956fff646214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61623b682523995d2c84bf6940b7acb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b3eaba4f480eba51afbbf629de5e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04c4ccf7e59d7b717ed58a336955b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cacac8bb13e6cc75eb876fb238aab7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858845bd61f728fb09a7495d56ff279219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b36928ce780dcd139bc6cf966936ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda3d11f0acdbe5a9ca1c62b0fc3ee42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd695cd5dd57da2adf22712bedebb6a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7ced063fac505c0f1d8ae00a0c6cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5095215e24fa547e4a858cc45dbdf15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83960f449a4857b6889b7bc08c4812c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461fa46162389fa91361e2e5fcfcdcb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d916db2c063f98d267a5327efebaf808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad05d338be09d7be97037ef9ec96049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b48481d2fe5c95f8e0128faa81bd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0592cc0af09e357d91f9bd7720c79911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923e1d87fb53c8dc941728a73f32c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f0c55f2cef2d22440a73d11b77eb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64add6d67da89b04e4a47ff4bcc4c7b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54dc3a3dda4907e7504d78656550a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f2930606edc9f12a96e149082c15316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84aa8f2b8a7003038932903dd1a07917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532b1063aa0f720229c62f7f8cf80bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99670ea3ddcde7cbe408e5648c99458019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081083f2e46bee000f6eec58e984fe920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c646b9d252e12169f3cfa55a9c9e3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d2f600c7a828a88b6abd75e05b30722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0f14e88bed7bfa4d35b8eade66aed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ef31751c9fa5ed407decf7eb505324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc747440047e220f3634742bb7ba5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203d29b352b692338aa545897a4593426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c19ceb2bedb702b3520481365c9e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9fca9d82da8ee4c1f7ed42cc609ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431449a255a3eb993ac8f3236605f54a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3159738f6ba6c9b3539cd568024e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cb2f6539309f25244288f523d6f3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9dd67b5490ef231252e133fcfc74332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0d04d89a21281a25b116c032a54c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112323b48f33c3895d5e9b0e96dec2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e0b5f25eb61696706e9889746fe1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89a877afe9f6660d2fa4dba2fa746536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7a1117e2b4133d7ae3edd33f1ef1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e3e4b289494050e80f64902e97a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833fad191fdb46d005f030e45a93b2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7722f7464db16ff954d1d5ef590d3cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92902a4f188ca2554af34f005bc259f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e86d3f97dc21da167c36747ec045342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ddae0d2fd8de2fdb0544da9ac8a5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5103038f082bf43528a09ed4ac4ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead86415e31fdcb7cba2e778d61f98b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c225a52db4b8dfd6ea207de01dc3fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a04344d0db20014f0a3c20e1ca57347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc146141f388ae8bdb46ffcb1b6ca148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b94010d329210d2c1125db4bcb5a5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f639a59caa660f64eb7329eb0a3f15c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5533bb929ae7bd30dbc2864cef38851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb800d091ba976b67e0ea86e24466c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed79b0563138acd6e20e8bc026bd64353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13ae5d9d0e817da88e010847416b3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a030ec64eec7440474174309fe61d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bd14d8745ca8e6d30c2371109faf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8667ee41a492e7852fc35237423605a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604ff9287bec854cfff43cf8a1f904758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2403e44f5b7f45c67e09ca6ae7ab86d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd6a1c9cc47f57d5a98b2deb00f99e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209f081b4161a9e94ff2e961fc7f4ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627a07820410be31822402069fcc8db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb012d4091bed8f7311877c076e436063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2236e7845ee86dfdd6bd909a8884e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f18262a6ff3e2a6df925366f73cbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e92d4320280c0b90be1508598f7ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bc412be7308c80d5220c3cf8ef66467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd45f6f8599b17c954b05cc5da92df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5f757a6a92bd1d19990024c1fe80469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac22f54a14e7f3d5644baad0841a1b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14accdae5c20e35c35ae0de2034989f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b84123cf2155675fda046b856bc7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a694e700370615c683436001edfe0c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38a59e622572ab8b0e0b20b93fba7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1de40635857fbf73a05291f77dc3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d19b03ce2d3570ec5abed28e8567576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44826ac88863f916fad3760e7aa8ff5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1ef70a31c86dd9e72645a2b72dbd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dee2e248c8f58ea86aa7e82417b9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fb7b304d351bee41c7b6a539def9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98367e6c91169575475a0d96c61ec61d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d33d92a5e2df6bc78b079a26824d9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1015f08aae096daacc063c57837dab683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482483c53fa91ced87f8452d088d845e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953c949bd0dd5ce10c003f7a12c0a9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbad955d6a5f64821373eb4fc6e2c4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facec26345d1180f14cdeaeb41dd5b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a459cdf105e7b022329a344b0540cb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fef28549bcd306e0dd4a13cb22e08289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396238a99b3a753382573b519a13dcb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41f2709aca7dc6d4570c69a23fd2b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554a473b52630d6a1adeb1ef62cfa7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dd5fc860e90547ad3829545f3724d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1634e030c8c15ef3496d7e58a57b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf735bb65f6013116de7f9ffae91331a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606828d868cd5695fd48cd2b953c0ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebea5dc4d123e3b346c52d512aa01f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbd666df896ee7935828c9066573d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f770a4af9e9d7bd922e6240809d5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede1855899611dfea94a349d97c3bd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2d3154aff4d10b0fa950d0309ce5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7906a0f83e7faf130aa9ab3cbd861f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7aa0a997eddedf1984d82a7ec71fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dca393b4e9d2e8f391355dc9818099104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837d04e2168cd3b6550105c7069f70b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5c286a0f90d6e784813639ad2051e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6d3eed93b4c1776456b9a9ae3449e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df256a1a424f3b07ec1ce560c22b8a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104bbf32329376efa622922e6d96e23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a08ff1eabe6381eb42cc93dac156e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d3b62547edf9a0cab6bfe88329b01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2339890817c8cb5bd8adca13dfc4a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a041c86b5ebfc5be64a2dd480048e00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc222e8d5b1f7df5e165af9aaa6222e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde5cb2d826a74895113bb2cd2fffb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a289556d3ce76fda333b86e02d8614116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8eeffe81e3c0c59abb0ad26dd92f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0e7610c15478b7940e068fe61b8a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d570906984e4b5ef01b694fecdb213c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ea8d6d9cb3f300f36c465d79f1ebd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1c2d9e3bd669bda823e5b44af517f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb717fcf2c71da77be2b7843cad243122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3aede0a2017c17bba9d30b7231e71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cfe84fc83bfb6f2cb7a7447cbcedc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11341b024d4dcb0952fedd52a5e34c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4a72e585ca3f13d5cb0bc20b0429c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a7c1a931a03cfaab626031d82443f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073acb89a237953bd1fc904c9331d81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aadfdf37d511eb472eb1fb58f1fa3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76898831603a65f20b236c0d622c28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52675b92f2754a747390f490b6275feb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e7d26ecf50fda7a16223408f06f4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88407fda949bc86ffd020212c2f53b28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cadb2d797ac7ef5da525c316a1afc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d9ab2a05eaf111dd7b42fa386c5a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8baabfe27a2ae32e78349234806b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de267235859e2a39a1eddf8eee1405137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871b0b045cddd055b87e00829bcb5cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714fa90525420254173956c6e37d83e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb6d393d15872d00c7c92e625901b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db218ffd8557a85a3b673de6473edac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc650d7bdc9933abb8ad95b1e435c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e105778a5594c1f714f38a26d358b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66721ea68cebb35ffa0a9ac0c7fc1166144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83a0d0adf523582f64e3cfc4b4a88f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a66a10c12862627a941b9f4bb869c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121ff916116320a7eedbdc8f791d494147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e35cae0568dc4f2e8d9d98ad47ca7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c320076488e57df2f0ac3f0322536149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef362a6f6a0854714e197ad4193d556150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646b5eb5fbae39668c0018aaf7e3e18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c7634d86c1b5ffea43632ee54e249152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89df3cfe877cb6257d38e1ff532967153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43736a9829baa70e4e451379072ea29a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb44cee00da68558ab26f035b9e419155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd98703a613589959ee0466413ee35c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee083e121152447892b4175526b5ba2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed15095f22cf8eb512a19a984093717158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e4a8cc0d427c615b477f4abc55f32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d6873a81f109b7058b3937de061e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37651eb5e8c00f3a70e4559425c9c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657e47a770f629138c21921c70522d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b4242f8f3ae3d98349ac64e600256163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7af8847fe308a1dd6c4202c591a83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e8629e0ddd7a9d6c1013f3b9a92bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2ec4441d84ce39611a9ba652eac40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e1c21426b3aa4d14d2c76cb00e941167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79897fbe73a13818bdd7ec8725857e31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b7c0cdb09734a1d9d9cc32c0de84e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f79f4c8bfe10e82bafa14d00454db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632a8c8d557cbdc5cffb5990b553fe2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84696bbcbc83c458c4515ce0eb618f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc5190ee2750ab7b4ed066aceb3025173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dced63638b75304cfd8e1fe12ffea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247c2f4040b3c09b6a71e50b76d4ea7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb78d387d7f86f686bebc3788bfc936176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f1e496d56d4d7a3b9643f9b3e0f37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a715d5e54e1fe9094e09858bccbacf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189b1e12fb856dd530666ae3904da76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd7c0cc39ca5376510b04f9714136d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef2ac58ebf3fdb2c95c005eb3eb18b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7c1943d93fd2d493a03a36ef56cec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452bee18d1a807187fb90798510a24f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3ccc19b2a9efd5a8c4b61dc128e5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75904661e726a0c4ccf209b296ad217185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551be3cf6d75153217d88564eee96d91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd94f4da68d50451f5636cd76c99fa8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bc347c7fab67688e28135c35ada5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de147e3ba3c9c9921057e2d9715136189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cfa57f81ad197e37cddc7a2222efa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060fe919054ba06b335cbd2c843d165191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680d6426268e40113d6129f1bb60adf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5ed7eab642e11ac23fb97f7671311193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647722df6eaa4944742ccb5f5d028fe6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab3a8516a99ec7afecca5f10bd877a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611fd26f5ffce1d6fc1be4da602912a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089730aebc1cee32647601fb6c4e0290197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a486c2fd4906ed2f976ddb2ed59e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee976b347db9f8b6f79666c56298960a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58829c86d070cbd6d3f3f0dc537e6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927575a5276ac08bd8cd2924251284f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55238c0837cab72bb79adbb545f91e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258405ca756cc4e94540b70d204050f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba58900f359948dfcbfba388d0e221204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9597fb01486c9a8cc0f3b8b240a6de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d841b3ec6c51018ccd46ec7053315206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0229313811339b5a0da668e4eaa815207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772a705bb91687534d2fa6d3080a1b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408512204f357f955ac2053395d1583209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51a32e30c6898797ba86becd153f42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe1b748a24c7abd2aab8889ff8efd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f705ef13f6d698349c4203903a514c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c57860899269a32de0f9dbd2db7541213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426190d00fe8aabd5e014a9e94d66ae6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31c3eda6cdca1c5930e81f3df449f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0e423c3d3cca381556dce18365132216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43338e4a9bc6a9e843686b48c00dc5ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fdea9248cf119f8043b85fb2485f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c88ec7435f48ffdb5564de24b492219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>