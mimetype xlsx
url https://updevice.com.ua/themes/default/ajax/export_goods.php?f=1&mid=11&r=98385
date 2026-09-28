--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb836cbb99daff6b661f07c269fbe601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834c5a346847437a38eb1d5937b9a4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b3e492dae47c5da049a576d89fd283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371bb5e66a78ce4b073c9c9c2fd8c9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b1e37bf7dd20421b5e2fe581c65c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0160f11bbe0253103395b56eca613c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c357ada2cf0d047c220126b1a4b377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876a6acfe1a3d494c2853c0e45049608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac93c446da8bd926834f8aa320a97299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e3dee5c5f7f1853355f900b5bc50410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab539816d621c196e9649a475cc1f4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4c0e5b4a72fac741b4da892b0263112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775b5963996d7f5ed8a44efc26400a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e822030773c320cef76e6c79169e1ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200be6b513e8d321ec0f00a16c66282f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149f8165853141e15dbb919f85c7a3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d73e9a46293a819dd69ad807f91cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c81771992e50b2921f240dd5c622c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f4f34ea4bd36e945f540c49214b1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afd86c368d2f2be816140dff01b19120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca3b6e8a45615c2693e59f4ae1565d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed4b629802bddd6f2718ce283fd66222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd299c9832761fa24552a040ba0b2b0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604c3eda87450816a8e9795f941eef424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceb7498227af15f42947342287221125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87184ea9c8f9f111d973214f7a84718326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d178bfc4359268b621635c7ac20ce6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef44e14986757823aa170121aa0ab9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a267c9ef1ef8688359c4267fca2a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03d7825009d5e188c097bc59dbc35930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68526cdd91a894b204c79a3b1e55156231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807aae13926d131e0828a2f4c838e1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6d0a4cec80efdc42bd8c30039dc8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69dbe29d549f41933e8a68a238582334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff0b911f8b0691042bcf25b320b7db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67039a5e23e77df6c147222646b471ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f8262d765453149f3d5fdc861268537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dafa739fa341fbbf392afce8e947f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df7337750ab88546882284b39f80a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6f0e0e10893d6adbcb8f6a16845fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce59ca006937d72b5b422d5c6ea4a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abef477655f46f3bf250438bdebe91742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ff8b10375f38b87c43c182de0fc0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2e168b59f1fd3e401121bee1c5c3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4037fcd1aa2932399d1209b25c0a0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eb94f4d6391285908f790c4882cde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c4cc978d78424ed47fb89c02d32b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dda8d359180c750f9c7adf982002148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c150f187aadfc67b127ece7a208d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c85308cf0efddf97049b1fa8d25ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dd5bf0f9b118229be7f108167290e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f01dc32bf7eda241b5db43186e358e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c08ae0eb154618c07525d55278064e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7a91d8337639be82ae77a39ae91fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48531182b6a8324de8ac2a8a0074cffa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de749ef81576e9a6f87efa195145f4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eab0e344c7a86970f6453433b4b12957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73760d3e387f428a44bc471fac703c5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb362297a4dea52f6b9b826d91f94cff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edd537356a72a2f1e0aa7ad442118e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d564a90d9448094baf99b6fcc42909c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d074aad10b7865de98de2c63b83bdd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6acf70cca0d1ba2c1b7b5aa04e39d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374e6f16bd8938d1137f067428abc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd25c280b50158b263a38511ae8614c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2adf974fafe5dfa4c834a208dbb9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc8fb536e1561bc1ef9fecf65cb7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ee7dcfadf8f2a5a4808f6a4bed6d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ac96b8c5c7204926256bd2f0f7a5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eea0753be5043ae5bfb8553fbf91bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce8a5ba8440f0aaf7bb393e0e84a9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e6889ea83933c5a5d823cc8db46272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb15f1725d50b882f678bd293db6d2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ef5699a3d71438a2e6ba8c55fbf9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedca8b3dc3f1114cfc3b2cfc01e4a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06bcbe4d351f586831578754177bac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c84b4e044d8e7fbe9e676faeb6fe877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b454debd520b21585cc186a2f0606f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c107b697f00000827830e5cf09923bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ee1f66a2f48e05c8b6d49fbca4de480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e7a5740f8fd3d627b9d5e1650127581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65f831ff42f6bb8069f82aaa005cf282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257d96bb2b63d83f29684c90c5bf88c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3c78aae646404e55e342d6ab0e99e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bdbcbdd3c390ab06e29ae632a0dcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec85301a9fcd1c19485a3f84b4e882186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a594d2ffa4c6d3304577d902808e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e5b62f1cf74eb60595458972a53ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e6a6884523e550070748fb4f82c7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353a31664e41871dbb6900d63e1c5d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e000efacce562a87d1059881c2a4f7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fa57755c8256355f1f25917a9f87e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde611c2e39e8f7b1d9e365b688d9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21f965297409efa2756283d963ebfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e43ab90f09952bb1693e2484aba13d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5782be5d9275aec8d3cc5ca2cabb8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce70a47551d66d9cb6e5bc1374717597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f6fdc22a4c8c8bef21ae14aab3c3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f78393e5654d21b80b62a2888b774399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d7ec5cc16b41813215671f21cbd12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2c36249caa247748b480245f060d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199835860ec2b07acf96a58012fa686d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc118c88468db329ff487d12c5fd129103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc83b3d80b62bd9c1328d2bd52d5fb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74906c0a9107a7fad1ba168e511a7b59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b922ec711d0b9c84cf65da062992a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60a088cc2a2eb446514581c08ca518107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2129377b8650b46150b7b4143c9e73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6948113def5ba697584954a1a9396bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0847cedfb316fe8cba695e2b93e744110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c98633ab2107c6941f7e5827a814e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc538bb23ace8e635bf5b70be6973274112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbfda591f7669638a93c657ec8b937113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c5d6e75153358678b228c57f3a5e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fda3f84ad9945aca0237472e6b5e53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e9338702406232949f9ad70cad797116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2454cb9022d0c0cde692b8090294a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0373194550722a8e4d045baa5fb1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7a8ec8d6484c18bbef624fa6b1ab8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db74e68bd49df3490f78eb2d928dd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e86c78e00a4dd4f57f44ea96244c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bef31ad4994485e9af9dc682dd2cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c36853960178be5c19a246c348c10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06406b84717b45de5f0222658a8d2c94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8b7118a5cd69fa6c5404f2c9bc497125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e155165c9d670c26d55856244fa624126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca5ce934d9d3e0cb07495af18e7424127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3557f5c76ad93c2778f3cd068f574d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc261a443a713cc0e955404480bd8181129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080056cc17db0cfa6e17de6b14975a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd360220f666454c22bbbd1b899dd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3a9210b2ba588b107642c011bbaf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211d40e63764c0c558fb01ee8ee4b57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dd0abbd79de6f7b655fb938a33483134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a39af4b4a3a403acef5aa09931d86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958a75dd5f4bbf300bab7f5865882e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a690c41c9448cfd12227b7b19543c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6aca78b854ba617efb9182fa50360138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25133804006a0cabdc14de95bf77f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f778f0e33abbe28c896eb870359c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542d836167d26230ef404a74645d99b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917f032a80554e4978403b7fbd7da90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a320f809eec3d65b2a4175145414c5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b506cac97465547f75a9d4c817bf30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54f9d257d7203371723dc85175a109145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd50b917f8c763e4bbfdbc40289b0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc560ed26b72855b2cc087d804f762147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451101d613c528cb17957052d81db501148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147638a5b74737ab5eec48c8fc37e83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cfcd4617b439394c9284121252c5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d135f87e98de98c9390230abbb8e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948eb8b42e6bf10768339a1621fddf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1c8d0af27ac5eaf80f4f9ebb6fdc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca3c293dd8ab04117471118e9c0860154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c7d2598e62ce8aa3bd118f78f79e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56159d9e8276a94985d1bb7415c0d0e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588f30601b2ad3ba6f1c9610d673c23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3dee330f4d987090945e501b5843b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84014b46984ea9cd75ae47dc8da329159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bb32ac59447508916e074aafa646e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc9e759e772758bf152ecb06a044fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc213db083bef10b8c955422f86917d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d0981abbe05b5926ac035da8dd6ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d838a2cae78d1f6069e217162127c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c53c2d6fa4867f7d0886f1ef21f5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c9680b472f297202d9bb665b3a99d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9a040017446ec30e9b2df9d15a37c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d499b70d2d34259c1f2125525b1455168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63586243d315bfdf0cd910828342f60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecfa4b022aba54392cf8c7a32dd2ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa915f1311f8e8c550b35c126bae3eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c82fe725d728019747c315a0f6491172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777be88005ad25eaf6ad5eb3f32f9ee1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc594ca4d0911bb3ce1361f206efd757174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8ee7db86d3e9b80e6d43da8309fc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcd5682201f4dc2b0e7922fce900c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166559703f58da7e38c303b75f634dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0a70d66a65c0f2849c3fd7c85950b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808906ba7960d17eb6fdd56dd75769b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500582c6ead35f9d4d8415f90560bde6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb860ba86e786ba826087e669b0e91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c6cd542f7321ab401b1bfaecead96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584323178e020cd1c8bbb0cf9189b63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302043bf6d085f482964a128adb9cf87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6532c0277fe816b22d259a8cabf595185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc975250bda175c6e778d4f26635ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dd491896da58d068388ca32beac1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00959066d75305f01dff53e5c39ddf42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64777290b87b75632c8df0f171a12b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274af5394fffaebd0b6d833dbd9a34e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80816bf899efc8cf1b73c022e11ee7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423bf1c663a0fa9768e488796d3b4c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bfb45987399d76ce245d318729f89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686fafcefba98f79e50acedd84daec8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ede671f3183c7e55b8d1d8a92ff1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4fe145ebaf2699d4bd390f24c1305196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbc521bd17e14eeecc98c94f292557197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937e3826d445d6696875690573dfbf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c89ddd97d9d770880a89fb102c5c3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8fbd02f2874459e9eb0dc8a8f6322200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceec52a4e8c6631506accedb47900e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b300794265003ef892fdc21ff14989202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b840a41a535586a8c040c8ea1aa36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a04e132d13e49133e4fbed2bb172d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaec4ca9bfb440bb6cbcfa140e8382205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080a66c90d1b697fb43f5b37bc96376206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc22b6b6899e1b206328d248b22e3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26594a324fcb05e41cb0239e52eff524208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77087980dd409ca3cc852730e675e6be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651a19db0f69408d3ab48f1113e693b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dce0bfe364f190f797b701ef017a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e1a06181ff218807209c6e3b25450212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca991cc808909b2d9fbea86db3f90f5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e8b285907c825020de1e34094427214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f336fe1fc989a6e395e967e138dd523215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739beed1f66ae4dca9fa3d49b425a441216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594a3c49deae5096d573ca97ac51f89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54db9b43b235449ac5bd72002a1b96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85ad4bb6b185a8335eec66ecc7ff28219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ec8e77c26ddb7e85f8c1c5ddb0be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84998c20ea69899fa7d787451269c2942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea399448d636890a3b65aa602bebc8e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f752f1a33ba48bf4e7107063ec1510e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480b0203f7849b0fdaecfc8d0f744635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8058ffff6cc006272f170911bd2b8d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3feaa867694a5e94ad94c0915ebaa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871a2c1915749dd0fee5c9ce9d608e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a959682cb192ffeabb764543b94e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff325ff92bf2dab602fd44f53f4cae210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1a473d7540e3716ea90fd4d700aa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19650268ed7420a3db90a9e405e31c5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493117803c2331d5191b81acb9b04afb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cda51e323fbeef183ea854699b77614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335f56c7b75d173cd6bc89eb00c9d2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c60d656778fa32da680e6d0fa1f0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a750a9d586cb0412cc184f62ab0af217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d285fd556e9dc3bc4d81a155fac74918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f84ee347aff151a00c160e8ab1fce919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969d77a1bb077eb9d3f1f171f25346c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4cccd38680003ea34c2fb22a2336f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50844778cefbaad8db3114d5f546eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5cb188cb5e7c44aa74b11a76e660a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583141b3fcb84bb74950ec399884b3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585322469fe0ba2f91c3f1830ab902925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bd374914c229b958a4e90acc432c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e53de44e660e0459393e60d99a49f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8270df443a0021fd5cc319eeffd62928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02298f245f7cda1862f81b86ebe3f7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901f14224cf11f6763cbbd96098585830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe66d253d4c51b874e89bd530750b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089b22e0d2f1fa841810d97fa12ecfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caa7a1c21f4e5e8f527a3c5031b45533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93f0452fec51e249c9586b482536dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aa0ac3301d23eaecbbded6987bfca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5527b2ab8d703ed19a7f230eef11236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfed0dd7687341d9eec5ea913bf5fad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ec2c0b8dcb5935f5eda040eca66d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e145f6ea0e8a5aabafd57af27053939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff5c62b3a6e6063845ea1fe8a18bc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa22f68d0e67a1c30cbad81e904e47f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51b12d8e139ae0e60b12e6e6985f7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f6c0cb52ab6c1bd3e7d21586d7da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc21134ea1089ec1176cc67323e783a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d436cf7c2dc536fcd895a575cee56b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2250143a254a9c7af792b158eab50246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e1144106a9002eb20ec52ce697f1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935cb50f6c23d4196709873f9bcddac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cb908dd52b737d73daa6cec4b1bd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757175c7032c6938f7e74f3ba4c5567850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5315c39937a5c473bd23fc582474b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b1c74aeaa18225d4bcd7a31fb5d0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4797770141a09362417c7e994d9f83453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f406f72b2c81f1192c146ae558c381554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70e2ed163473e5c2b51b2c10cc0e4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c18e47d4fd0404dfa186d1e235ad4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df856704ca5797224461cdfabb8c5bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf00bd691eddd4526db52ea594cc72958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce6c620b68fb98532115c3561ef30559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9b2d8b1ce7198201481cf7e61da9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca4c2a8eb7e5060099180c89ab9d5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0dc80362bad9fbc4e2a7d45ef7d0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74335db92ed5e18eed6aac22184e7c7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e678bed55a4feb5cc42e04ef1c55ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44f102bf21e7f0cb9bc08e39abe5d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a15ff1388b8558f20eb6078491b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ae4ba3c6558394ac16b84b0e1375567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75ed0594208fd6725d14915a672fd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dd0e8a8dba9452163168080890c5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bb137019a468ac8addc6dee0b6d3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec71bd6a04416182954d0ac175c6ea171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99552e0940a8aed9129e6f31462137372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b620a3f9c29a935fe1731b40eac7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37c81ce7f9ff0de610a607080c651774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2051039773eece9f9888389ba2eb75275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d16cf42055a1bb51e371f2a4f132376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910b3910650345be363c80d491a825077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324089d3597a5e94a3100dcf49cd19de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4dec896f63a32deb59b5a2e9b1e5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7f5b6d5b73890200471821f4ba10780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ca94a245c2937df3a4a6a822494dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a7ea1c9174beb1fe6fe355c3dd9b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689994ed3216eb48712ae8bc975ebc4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861efc500300fa15c6d999f04ed38b9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457649b62103fdec5f664fe1858cafe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3944ba427fb4f609229899fef300d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f4c1d3e26fd73b442b2cc67143fb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ffd4610e5719aa017ad1c37b1491088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed93980f4cf1145c0c172a326d6c7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fa3a729fe2ac62a456249d08a2bee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffd8070abf87e10a266388bf815cfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad106282d8dde380b837904ead84d2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd87a6c5979360b4525ad7b43236f9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a888f9148f00953550c9d276c131794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735c99a80569826c9bb1304ece651af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a270242fa7d7feed88389a7b2cbf6be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214b0d7bc8637a576e2e589c82fa2ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6428096e10d8ced2baa6986d3625198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6722922f6f3778a18b17a2c1d092c2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4d945a2c0e0c200b286a2ebdda8ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c562ad89f7b8c1af823a4baee33904101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28260bdae46f41d1b4036dff9cbe0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c816ba849162d8d767775645b454ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70e8222755261d1f09b52694738716104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894e23dacc5fcc285f2e896dceb65dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0842fac1e2e22bfc8515a83a3160c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc49d639f39e8a4858f4854e68beb1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f867a008cca1b7cf984d0895db3de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2abde282f777cb18f368e524c0915109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cc9148abe29021b029cbe465d0104110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbb607dba9dac8481e3f92abb35842111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b8acc4b5a07266e47fc3b03bd56d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ff340b8e28148759df966581f517c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1a5e705769444511c02fd946fcc62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27d11fcd7a270fb7d54acd9dd97579115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d788e38c2f75b4fb8de469c6ebe74a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1a63d70e4ef78d26211eab0d8d709117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fcd41f10b93884098f398fac49efb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec761719ec22cf63a882b193f236b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9396e912c04f3104515f10196394464120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f0b3423d1f475984b0affa101fb67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbc9cca971ffd4bedf4384bb6b9230122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e8e1accb39325c7d48cdf2881e958123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01173cde9c0e88d4ee9215fbfbaa4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aaa12ef88ab2d79e610fcb00207b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4878be523659b783408bd015fcc32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599111a3c9277cda6a429107fee6656127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0cc7ccf53e5f2ed7ffe6bcf6feea5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d7734db7a1d4b6f32cf3408fefc58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311bca3fc9c37f50063d7c02d94075a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b7f76ba9ac2b7ea28b5901a40478f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcc19d59ab7ef92be070123b9f98da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaf5ee64236cb32b486bd219acecdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260482460ccf750ea189bbc8b5fbf2e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d28be33f46e261373a270d859ee35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc78b80ba4db2c95fd66c760f764ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f03d33ff4e5bd292463c6ec41b36a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14425ef3f43e68426e62daf3236fe90b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34547cde7b2b690f1795b24213473ec0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ebe4d9cc3ff28acbd962403eec9e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabdbc266b9554c7cef329edc098dcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7381868b5a085b8c0a8e6c3dde3fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa2eff7b43335b2f66c596cf5fa9dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c2f5039060d090f057a294dcd96c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469be5e69264757633e81154c71cb64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e3660a64848e11da90b1497fdd14b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f882be4385fac48917f2afadd20284147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bec820cde46b02ea0646c29243adde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7276564e6b9008a7f77923e08fbc76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba69c48a6052642781c1755d0f4d6ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeb803e923302d859f5b661040a224151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712465a73af2eb7948e822d110ce9ed2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deafb300ea63016bf5c103ca9ee0ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb0e3aac7b7927af3aba2c61c5e82b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31257c5cba60661a3c1bb1df3f194eca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbfc277b33656e1a896a9eae1ba35f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2377006559b1e784d8f19d4f1ee787157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca232eff700ec97a9fb9268f157cd3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0674c0ec51dbec4f74536bf197b64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519c629281592615136bd974d6311da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa7a8c120844e32d36b83f05b6df69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4fe8d91abc57a553d8bfbe67893f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cde65308980365181dcbb447b62e7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9df03abb6c7ab64a7c4dba44d7414164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403c235f19f5b09da72273cf53887b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b856c3eb66a69bc65bdf1a5841426166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeef8161ae09dbd6e81847ca602446a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dc68b9e8ca0c018a2c1d898c90c1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d30ce3b6c42f99faa342ae1dae6d2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427cf189fd85972263e493b16a9cf37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284370a1417adcbbf34a879497a0e6c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73facbbec0ffdf4cd37284b9f617b33b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b1a32ca64394960b1b1a4c9039d07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c5ef8328b35e055b4f53894c0cd55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc483c15b6ed244fe40a56d72b24245175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6293a690060c2bf12ff49248f8f2ab1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b69b1204fa36512ccda5dcf07e0748177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9014e7e09d8aaf3f207dc398475199178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ef9bc3d7a39929cf860aa21597fd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3616340f5843d3da215b6102c37dbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d541fd5140c29fc31cb940ad1965c79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cff13c62ffc717ee61b0ccdab1d2f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeac78eb1fbbb8b96c59d6fea6e21fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc842eb94647dfc681ab0fe673aebe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30ea38d5d53a58792acf9f93d4b4d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34f1a940dc2f988e49ad1a4c74bee4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc64a897009ac81803834f61464554187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed86d43c267007e45131abab1861f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3661ab91886a7c3f4e9d68d64cf1b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77324929e9a508575e6bfc48668f6b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b3f8526527935428e260028c57989191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55395748b242d888b259a31c2c0868192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f4fcf6764735dddc7f63d8b416fc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180fc8f3e40c14b8d187dfa79fba46e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac7d5a5d8579a8c7632b466de807e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705378079ab18cb8a47298b508aecd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e92fa191ab30b89fa32236ae0433c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748938a92c561cc01bb6d2809c77ef9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c83ee83857b237c130828ff59b5b55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a4e1a1d5a61e18e04abf76ef9ff82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dc33485a706266dad9708edcd0fd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26343103134973e430625c8bdf03e97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab089e44d750c9d3b06ddde8220406c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded6469243e8b5bea947c89499fced5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dbbe23a111f3ff48d6e1fd4f1711c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b51401ecd03156c57e576803a04fe3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9794db600cabb9e5db65211bbf4da56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624d2919d562fbb6567ce63acc29ffa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeec9a42fe13df439e2c630a801551209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c5a1f16d10ba85e2b4a866058ad4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537fc9edfccb37fecf157313f976c6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bd2297d9d6fbda871820e75f62d71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53851dc030fbb5aff20036ce67fb2a58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad40979f466014c5b64313ade9c7663214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7b4747e8ddc565088b78628ecb88c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11027e2d66382ba8b307714a4335afc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a499e6953ec1066477066147ba4d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e76be053e82e670ea3a350565d48ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef01cc25de4f5d9ea390944e752491219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>