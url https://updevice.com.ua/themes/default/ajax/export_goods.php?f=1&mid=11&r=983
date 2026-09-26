--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330072ba5d8b10b138ea6d4d467069d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ab751dcd96e6a7b832c9034099fd52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db222f5cd66907cac4ecba46c0e88f333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7636f7add0c77b8cfd670380397361c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dbd38c91f4abd817cf3c87cdd9d005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938bd94a3d20254bd532c72038b8abf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ae7f1d3fa400e949104f765bd431e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf33e897c63234d7354bfe6939ac38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b56ac3115da932fa3a3142585de7e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73b9fda71cc075c1bd6b436581fcd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878438d8f7158638d4d3a53db60d234011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd047716585f1747259052c27970b5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b351289bc62cfcfc571c46943b9154713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfb482ae1798dc847d7579ecbb07d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a063fbbeb9d0201bab4b6b1304a1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9122582dee5e9eae34860e4b1bc27316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80148106aeb483632f812040ac99f0b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2cd9a50d48775228bdcc16afcc8f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194a9271144728744c978bec34ef01c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c11900a4d2f95bd1336b7f040e86520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa908350deecebb095bf01bf6fcc708621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51515e86f9bfb3670a19b126531862122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85751dc0e25036d47ced4bb146f8c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7df62b1fb711cb08a401eed69317224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b65246cb8dd796a4201d0e1d3f43625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36852b78ab33816621a09c350b86b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fce17a72dcffb6fb1f8a751bcc9b6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a437d2b929a7ecb53093f9a021b1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2e96ade2bde7e82e58129a0b6775629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8bc6a53f8cc66c54cae117cd727d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4f970c8020742a9fea9f8233ac92e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febf865b102a623d5b44c807a2df73b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed207b903bb6dea6625dbb5d3b961533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4f4e1b36f9d1539f52eff5633054034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31009739abe34f0164311970c5a30535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae980c1654692d661c652b981f5eff4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8186ab75e2ad6ba919faaed43dbe4ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4fef1863c97a59dffd226ce23b20138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3d47ffb464d105add1ce874764d4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66ea0dba51c81fbfaf9d1e5e8c540940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f958f4aa05db4a2d274ed9034303341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481b6a5266562328f57b9a6d624ae4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1036dc3a1b2de4e4110aadba1248b5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3789b1fd8f07ab1d6b92e82d7629e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89f2c1ab677d38ab97c0ba37447a7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3d28c1781290ad058c76b77d2ce9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def306e3c141fc36dfbe8d0b10c88d2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31c24bb0628131a6167c85dda6609848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954752cf5cb2e479c2a40910fe9b38bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33176886a8395668d57ec44439b2b64050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03e161d79b535a3a7ce3499a503adf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a6b81d9baf1a6a38cbda8649820a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bc9de89a2051ded81214aae37e0ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24942f9f5c6b50bc83ddd8bb0cbac154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0742b033831244135eff69234af21355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac26df944a8ca82c0bee07a3ead262756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbbad1904576ef40ac9aed40262d9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604868cc44ede9eb4297509667c3a7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcc60f60ad4a9a82a1cc22e883d18f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438282a90e57cb33fc9cb667fb267f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c53389e2dc5493554158fb806681161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae029c7a8bd18052a1fb406e6acf859562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f3320f26527265ae3036d4873ce3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155622fa214ac9ef6d220d7f6b2220864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7554e2fd6333cab4d6b3a5411e2bd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679c11b40c9ba9af9970534f3fba16c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efb8548074a7f6b2077b143536f78967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175e25f7efb0d2f127867d238713c2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8dd827367641410023f1b3a49231669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857914487af6dd4fc69513ade6dbfae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e13dfd436d571fceeffe7c9ff42b6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9e90bf8322352cbe2805986fcce8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42166f6ea9956bec3e20ca70cadf356a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab272f7f1c3cc1acbb4b4f551102f3e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5c2a2ea59fec9cb42a2d84998b6b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8013917d187d4cbb0eb22e28e04276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a72510792fe86d9deb6f13b25b453c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f5110e8ca2ae634bea7d0d852b29a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c532afbf123cec79110cb02273de1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbada855eecd92a859f97935bac1664d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425524ed97f7038736a241c2d52e7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe692327eafb2665c04495a145ea82282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309bb95fff773cf69af7f84165cfd9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d11dbb37354c196ca73219b707af884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4a0887689c418d8af4de937f4923785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe87aca871d1663551954da667617786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f12f50da7547d821ea8e4b83628d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a86dd0787103e9ce47e8b168d7e42d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d002522a023a54c0cb36eb0517d4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf8bc51b9c41a70ea7e02d9101393190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcea9051b10d3bd44365c83b5cb6ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c15df2ae7211630c47800186a7554192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa71c12e77327f39a60ace231a543e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dad22dcf75dcf33b768dcd43eea6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c0521ec72901c1b99fdf42b82d73b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd698f0749408288857184d7d861c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3663fd4e0dcc6b5db82bd2b4436d3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472136f6fb0cb000fa273bd14d10a6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfde58afd0502abe6a6c0ecd46393e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36c2634dd1a4c4ba35c238d9e61abb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713de887931ba6cd668cb4d7b5aa83d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9799afc6126029e32b49770aadd7b80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9039385c7481966e3902943b5feb72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f7b1042b141530518acb2523c2473104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8816b36f8e542ece9c756fd13d2e208105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775e9b6202292195d1b1d86b15f0985106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940370e7b9b6ed1778ca039b26754f1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff91e5fc98a7cec076cbe0735b8b50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2c8eaf96397ecb7d468aa2705d1c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b936b5b592c61bf1d66df75b66091db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7d2f4696198c050838acc98b9ba28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac061ef7fa4712eb8334252fe9b725112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1a2e61f0c14c4021ca159b6d702bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36826c92ca9927cd2aee0616f82505114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147d65bf80dbb2b90a015887481fd8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e523adc3215debfcb6d5667b65ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c7e06ab9746c57e8ab4647239c3ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b60654ada8ecc857ed45fdb8414157118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129a2363ec77b0c977dcc3d0e42e5e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371442e03cb7f273c22ccc5c78c8f6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03a8548b2a8de18c5ba036d506a21b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0800f47366c8aeb83776969c65a5e6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3de775a15a90a4fd7fd4adbb0d1b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf28229a99787f1df97fa11fc205eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0569da0cbe80d4e43ab5b39d50d59c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f29521105134b8e0d26afa4d2add12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91310f0b2a118095926f4e31d2645a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4030df30ee33814309007ac1662992128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11e1a988ef02440d13ed532c3eb4dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cd78fa127747ac99e338ff75e3876130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb8a461f110330fb8e6d25d4552fab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba6be907d77894217bce95e8f5a3e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c141e56471b45729bdeb51252d72b81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b0ea4f45baddb498d15a547c68ac9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad5de1c3f60266dc332c6f7f2166b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286d5410b1086b477dcbe6bcf8583c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c999ccc8eb4057576c3d4ef21c1a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ee74ec9faa51299b3ded567878f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601c291d851dabc319d18856fce07bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a9dcb3599737a708f67a5b4e20eb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8317c17dbd20df6bcac6b21b76360b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aa7b70f0613875ee8bb6002694ada142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124c976ef14bee28d09efd702603c1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869d1506ea553e6cf0cc2c606d8e1ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38849c1eb26756e1670dce9b6b2897cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aeb9a6e5a638bbd504b1a5bcdeddc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fdea97b8eaf1c8326d448ce6dc679147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39a59916be288531efb440d75ec226148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dc73c88464600fb68e054fb1c9656149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d56f5384135ca81044879b232f57e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7143e600f8cc574e3e05d50a6ba32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20b5df2d16ffd8f29381eaf041793c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e5db3c3fe4c4b57683b60e90fad6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed5995bc45684dac2a91df58fd7fca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3f7641870ea671ddf6676b1761fec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ebadebeac2f984471e847cbbb71ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d0475abd3c87c2764f69744dcdb8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130880a4f6c58fdcb7f5b315d9d9ddca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a8d28cdb154490c6c3c9aecdebf2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d45fcb3cba7d770894f342a9d62f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13a3aa571dc10b851296edb8770159161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfec18bd48068df0a658504e268eff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac3775c4f844833f4213f36148ada4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb177a6f859ceb81eb29c119feca3f91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91ae4dfcce5fe1ef5d384cff137949165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c54f2b2919678a312b82112d6860fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce04727be130ee17cb8649d9f1a9e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db952bb74d9a1ae08272583e016900c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea138c39bc867aca52d843c2c0b9043169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0b6050140297f79f02fc59acfaaab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd24e63c5fddc47e413642d6676e1a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504fe7e5bdfd205cdd86afe66cdd4a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc62e5d7e63e7b3429e3b2f54ebe443173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca6eac6c6e05bfe4ee927b1e9f687b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241f890b21442a8b42b2f4859e9391e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29724a0ceeb40c9cb27f5a7c344c8abd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5d4c357aba102766b8fd0a37fde9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02346bb793346d86c0f43cccbaedddd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f35be20de44141e5da225cf7912b22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c8552e0e44723ea36653a9c05ba92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733ba8c7ac6f23ab3b4417e88ba4f7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff0085739fd85dd4f278742109ae56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc56d611043c146d4ff9087e9120e01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce5b9b4112d2686de3f111ef5b200f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ea40e2d4756bc7a04e81326b5d3d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184647e7f91cb523bf7a2d0ab9a8c50c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a6bc1dc6fefbaa70e3d3c65508b1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf289a681545ab82a6ff2626682cb0ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73868766b72db394c11e3b26912eca8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8464981be4b2f19b1312ae9d007814e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6519cdebac61e37caf1367d96cbe00d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc5d0eb4df5cb060c4c7d94be279d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac97138ae895aa4ad8e2abb68b1888e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599454a8b1ad6657dafd991e6443d60a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63363c9a8ff3485cedf7a1478bd3286195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc48340a1a0dd74bd5dbb771c97f1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37eb42925508375644a3dded42b812197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d539497730b293cf5cef0528784f47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32e3d028323e7248884e13e3b05340199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7181ade718719f0e046b676cccd6a94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82725a8a506c201430a0be90716f65a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44176264d6e904177a66300df50847e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b27e4982700d8a3aeeb26138283d8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a0039c984e49593d89366060121f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd36f8c3ed54165c91ed7edc2afb68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9597d9297babf2981dae19d483e1b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65251636292262e5d34743a455b73411207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbd05332e65589c14c5b0f5161e386208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b26de3877bc12ac4daea2cf0a4769d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168805a21e5304328e18bae59f7a2bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa564639e19c75de77b73f9559a533211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eac37d86813b4baac69079c78cc8c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1b0b66ac5f4f4ad25308e086a7492213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356e325696279fe1a895743efc769a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d339585de93cf63f7443675ae3e0d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a65b58003c7ecd18a5e822a816421216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3ed02821e8d215b8714f71bde5f19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fae6b46541ae1c53f8200828df1802218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d563b08de8ac2b2070e5a6084c5a33219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3527b8bbfbf9a498850747fe65a72ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ea5bb08d77fb003f8c85300c6e2362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c527a90f0566f543c505605ce11823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d82648b875c546f1f80c8da3d4ee44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a1945bfea7860b51b3633a9c2c5b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0dc8a6e5a9069284ee43f2cc9bf9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e7cad072cfed673b1c93457b2adfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307497b5cc3ad20f7cb56ec1a9b5c198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4004337b38c61d89add774b0b2f94c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8061e1b18e1725ac6d8207746276b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dabf4a47a4548de535ec2759bef16311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006e0783985090555ff21e99166a46d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc72f7fed5eebc80a7b6581183636313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135c1af59873d18e37a1d05ec82214114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4dc5c53a23a3673adaecd31558df415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c11f27269334e3bd7047bb12fb76d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a74e9c6b598ef85c4ab17ae85c57317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a72ca3cf189e38f1056a4af4351b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573a2a08a81cdf10803fcd65cb882dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbecc290c6ebabd51abb08399fe2d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571d2eecaa70e2cfc4c5c9e1053c69c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dedc89c617c746837563d0be317c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeddf7a864cbdb5c74e5467bc8996a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b393092d9a516c3ac01d910605efb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ba9bc5b5225bdb862908d84e0326025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa17a16ff3f4f22054bbad2418fb0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a963a0391ad1a897476c03edc2e1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d4f51d6c78dffc56c5a9483368fa428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9b6fbfd8224055936794c278a7b0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebbaa8e8a536c22f3a15548f79e77730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11e3ac0e9383d9c5fa87914ba8775631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89298f7742bc0f92de5b8c2e95c167932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b2ed290150cbc01a9f9bf1893f23e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c9c62f1a47c2982b6a8767b59d41034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f667bdfdf8af7cbb1f782ca0362910c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7cf9805737e6fe3c9722a7f9de74836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca34bc5c60d001f46ac34283459ae537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca5d77bb2836b6ab6d1cc4389795c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a4580fdbfc1e8c89a60b9381d3be039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ba98df1454e8e00fe569a7df912d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51ce2d854f1186b3f93d9a2747c16f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07dfb82c4110e009e2cc22cf66472b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c85dc85da153a5f9356499bc0a8c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4991cf57e0d70ecd53ebfa2641e5f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5ad9f303f6c746e07d450902002f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a41b3e6b714dbb05add6328b7a83e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e311ab7722b2a3b8d000058c20f13747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5206ebf3be9c1157b9e6ab0d9e4c91348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fd82e519cc849a0d13e634f00447d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f395e92c08dc2d35bbc398646b638150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24c3836aeec2b0c233250299d32f6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f7efe41a863da063aaf757faf40352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740c9753382d0dcd428ea856a6fc12453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aed580f5497da7b4eaeb251ce566f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64fe965cbf79bee197410b2f29903155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb79279ebfac417ad778396eb026f3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280426c03d9326b00199436f5743b01457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71467d75abb5525a2aea08529c4f6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f834b1dc8303e3e2992b974a180759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47430854c1f9cb040a1210e62bf8f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05b819919ca9e5f320840959aa941a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c33fe6a9b7c519f2f4addf9743b58962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d209f717a7a5f63e02d35fd2bd6a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95612dde8fdf704e68653049229481964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d4c423a62295c233a5b05dc684e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15739b1889eeae0fc241cd4c1a37640166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1850d08327c57a5176549e375972d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2558b77c0127c389469753b9ff1d2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5038326a8f74bf3063597f1606742469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aff854ad863db2f112b31cc72c9dcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831f7a0332f054a81d3294a8c8b7b1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb38858641f12bd0893a1eb44c752fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c828d6c6363cef9e2bbd4724e1e544f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b09a28e56d52d66273da98c94f72c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0d3eb8019fb02a7007915863a4cad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4347315989d64ebbee2dc1c26601176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3748a4a04b7e86fc594e983dac26677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a07425f215c44590f117aba5c23ea278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47c689156907b075068d4882353e3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43452fc665508fa048990a767977246b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2fc8abcec53f3b76123d9977913881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d60c879162c6beecbd0b12dc6d14b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f14700409cbf5574619eb1b54ec66583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd18da72c502c38d81beb8c734bf60784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328ec5b9400958f09d91ebc3f0952a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a50bd19c42b6ba414f27bb862e27e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09811c04cc3323b5d48f1b235513b44c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4abc659b255578648777318c78db788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c66243b8ae1f5a59cf0f55e9c0086889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9431204ff84956e0face35746a444590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c21f41159d338a24e073d82f26c86991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e270e57b053e4a3e64ae290c2a60e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8392e33b19ec1b4742e38bb31d73d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c023cff033b25f6a96f5c4799d6f73194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69000e798abaacd33430deed2395e1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf906f2b6676af1ec0d4b6d174f005f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d15522777af42c13d9c4198f8a77097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3069f14592f7a5a57d41231b1661e2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b46d061f77148a4c91705e353397c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8217de5b189027530a147fce217a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4fb32f94addfaf70aa20004f6f5ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fefebdf296dff4449c52886b3f0fa4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0da2d41ffd530920088b460ae5d2f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a5dcafb7019bd28837e17927a7f15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44fe6ace6dc29a70e40ef0a77e8c8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a29f4e5dd27c8e8c7d52280a4ebb47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f369c3e12cb491956df07b188a58ee1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c16533d25b53abbf24f4cabee2c6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2c19580743d7ae612436a346261e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202291ff2c89ad1967709693c98277a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f3be9a6c93e64946e0b0693a17d0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683fdd98f377a4f2be07175e3aae4d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cffc24beb1918decf24f0987f9eea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b9ee8edb349f44a04251e970b0aa2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1688a03a8108acda52a5ed0eb2135115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a133a5f41cd422e30b87b1ff6b2ff69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49d98d0a3f743749926873b4ea3765117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101f7d3717bcbcf000917ea05850d5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7cea5b02732ac1f099ffa611d4526119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca3872917de75d6f41487aea41c05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63246cd2a9271e68865554a74a968e3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a247add1209cc058a535b561f07ad41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a126327d34e218de0d3a3341362b1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba429280c79a3c51045654f500295da3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c0b552376b432bc012f17cfbf5e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589ed3dea3c5aef16e8a9d5f10ade45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea0c8241c68f0d7482949d543dc969127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61ebbebeb779b3c6dfb633b2b0eed3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db6772724770122454f24eb56f06a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a0ee87e4a52eded0df5d4546fd3c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e411e060fcb7fd2d341910db03c1b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57bcc66457025e09a6c6398b369fe8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87b779c99a1391188e80e98622ae61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bc739079760c9c83307c0fa655430134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ecf6f73dd3f583dda1670c2e9be9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125221769410a09a353b08e30802e7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247dc0bbe3d63a4d3475d5be45ca39c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352bd0acc38aa9ee23d9d0fb96e050c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2638cddd9f693edeb0ea2e1d29c0584139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89596834620946a6983888384d8361140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b10e5908ce565d033a2c8fd3c006c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7cf11bfc2dad1453158e3ace29335142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96b7a91c932cef7d2c0c7bdbf6a8ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838f9b108a8b8ff06e547892f0c7ecd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe6b07ec8c3b7f7a0d7b92623e5d01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912cea26f2f5434a91b738f4e0633c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce5fa803db2f8c6770550a7eb150c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52fcb7e0b4251a8ef56d9b3f6f3399148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba05f8b0621bf6b887f6178e38a0ded149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cc048e84cc3e3f008926d653dde5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b54d3ba75bb52dc2aad23519a38c3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687ef6ec348f44aa537d120dad237bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd554df0492622e93eb67ae80836332153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0969e1784013ef2df7cb2a4ab8fa954154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d3ee4f6ba9a2c14de14c892137725155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f815a6b9692639528393877b69388156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd442237076306ce74075312259b0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8104acc4d41168dcf886526a6589e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945cb5f28af92f8fd42b7bb9b311371159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9e90b3baa664f7272161b045c2387160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dacf6196f4113881ed5a476b73dc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcebe0b05ca2919801faaa21e366d87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed2f6913ddb13a8d66f6f5fb18cdd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bcfd7cca7f1b52f66d79349620f54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d05168432383c24eb871bf964688e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977835c5294260751400110547765ea8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cfd43dbed15240924ee2dea207381167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a06c6f68dd8d6cc2d8e19a3b815f23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2964c7e1a6cd3146b5e6d9d3cea4532169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c584a0898e2d71a9f8512733075dc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d1a3060d6a3169f4405f66269e602171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809029d9950f31711fee35a74f6c09e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350ad17af8bb9d785719e31f1d49a52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c7acacdd5928779348e393e13aebc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d193bf5bb48ca50f8e08110cf58f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7808a06d4b6d885137a61a7795b6a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e022daae84cd3197cf22920cabd47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5060e3577bed4d435ec40c95f432ca7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4d0980c5b72253fbcaca834a8d65b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171fdff3fb612c1946d75aae2e7e057180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84962ba266e3adbf93dfbb4d338c934f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5f4a40dd02e468af1c3157085deed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f94c0811b84197cdc38e7fc9756cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b10815cb0d1b36ad99eec2de096f29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76b318d88d7401c50be870914df3dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f769fc90ce7a34d806eb763f50aac9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622632985a075454a7a6c1770ae77c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5728b6fed7a3f5615b3039359c01cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383cc5c4a722dc499e096640d78c08c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182b3b1038e8e9955cf4e01d6bc89f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74af3960d78ec2ec72692b59ce0e8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a4c9548fee73affc2e9488c5bd94c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659de2521b59552493c7f9e7fda81e8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2500e7c4788b004fb6daba6d1e6a695194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328b0f7d03b563dd2db45d8f4be03b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b3a565be5a688e6981f2fdb47c0c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b542c3b550ba680d04372be5a0fa2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b477fb4b6f8b3e4dabdcf5853866be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17166fe57073977cccb576abc93f87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a214d892f7a2f4d0feb25d68f6ea52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91ecfcbca2c35b256ccd7bd0b327cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef1b7413de427fc327efe086b8f0a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fb158aba07a28544f2f408be9a165203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b966d8b7c1243b7260a7baecd4346204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855f14212792228252f349498350981205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1ef618925e499a1b53d6543c0c10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85347a38ff916c9bd0ec39f472bb0aec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798722abbef0478ecc6663311cbbcac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002c24dbc151982e03da38b4b96a239209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70d8cafc17b1d8044ff8700b1a7760210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5229f1e7be4414971ba49aeb6eb85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8cabcbf3a400939e07c73f7b879b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a57ab308ecd4e41b61785a807ffd00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11c30c8868b4372b6646a2fada4367214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e2ce4694d782cba9bd0051ad02681215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6eb8a083dbbd3067f4a7eda19bf84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02117046e0d63403359904856026513217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbbed1d97c7a237a1d21954090116e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65999a6dc7d8ddd09324cb22a24e11219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>