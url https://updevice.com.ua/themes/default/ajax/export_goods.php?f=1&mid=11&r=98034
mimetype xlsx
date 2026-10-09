--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd303e049a1b95dc2e911c4c3c35811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286fd48f8513c9972d62c7525d2ca5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86785c7554a56e96eb31895f2b3b5643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb445f904d3d18c70de12e394dd1de44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba7cce86cc5441b812a843cf6b6b175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f0c0aa6e5f3c369cb1121efa00ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d676ce634d6a62c1f2303a292ef1b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b179618587fa4a08a06d7adc7470d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248885433833a0b1835732bdf89c7049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e841c9bc0f1d57e4331a0ddb5a1b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579adf6b65f6d9bd8596279e6eaf9e8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7b782208cfbba9dc681a22d9dd69512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0098c9c129f02b05ec70e5f6b39be113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b75891e7e00cffc9ef3e7b1a9c881014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932924a980dab6fb9c8a4dd90092c1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714daeb25c759fccebe78a1435f4dd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34448e9e8960d344e0a6eb74a6ab1f9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4e95b71095d8dbca9d3e12cca8ec618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047483dc2187c91fc5b48deeeed4bf4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11601b0f92a8cedf8ac68f05e7ccd61520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5ea092ea1fbcbb49ec18a3f6496a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf3757b133c108c006bb65ba8fc45622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca52367096878a775e252417fbf92523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013641cbd68b30400af08fac03f98ce524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cecc52e9d873081fbcf869796654725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe84b30e541894dc3efb5296dba5fa626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7615ed87e45c440250074366804de427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69ded5aa7bc7042400ed544af3042728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da1a3d5aecf5f62d63a387f59cd14829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57a210c22b88c8087cc509d41f017730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7339ba048a11209e679d66e08eb0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b50e96c3fa51a9ba44ea7fcc61891c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed581425b54c60a584bac20c8dc92a5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc0c6242eb7e68d2948463a3a5d3a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3b248246e58358371ee5dbe97d23135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405fb474fdcfe545a27354d71e2a4d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82c1d873091d21a1a5db8b0f229cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647871a46fc575051d4b52f640b282638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28b47e6a0ffb2275466d90d098f10e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c33d81d69b7bbd9f1ccba56ea7658840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b98775950a9fa7141e66e2b12a7f9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf6c0d20f3936f1bf265f9d29a4bf342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd5255879e6137a3a33c1df6cf1a5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f2ca7e177cedf338ecc96455ba0ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2ce5a4f010b39760e13a3636d8f2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168c9e1d935e7875ae509cdec3f6ca646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde434bc16dd2f841491784e6d1b795547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb2d74fd380f6c9d91f02785ee52c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c72d0db4f99585db2d35b5b2560e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b7a03973787e4e1a8cc98d79dc3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808f72520b7e48fc5c119934d0754dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84def3c4ac964127c2c3222af73cc5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac5e50356d85d9862cd10875d422f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c04499a6572763d6711e560454a6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f94b991a23f3542b7122585438535755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b184f543cf4abeae18b06dd573cb27756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bf542a6ef908c8a400e51b6b7d32a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cceceb453964a52e5daefe8321780658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a281ae34ac0afe828c070ec5a75d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419907f258b518fb0258ae30b3af54760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36557aea6ceb161eae6885ae20d821a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39a094f8658b738f5f5b8d9245411d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277224aab4c4dce8d6b1ac4066b633de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a499883dad9877047856b87122d91b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b54795eaac2142f77db0644731b3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33113bc150acc11cb12db556403ff2f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8b24417c8a9f0a268b24bda46b34667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b80092a7cd836233b501b503032ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9136bda96d925db71558f2073e73b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66707818fbdc34fe33ff6ddc3f4862770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7776e29d5ebc9d9d45ec17489f32a9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b00eb8d640b1faa16f093eb90c40e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b35079686e75980619b7408b24f4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a7d583b27cb2178639fdc756687ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8629d0bba6877c7e833edea9e16df675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88e7a03560fa7d5700a0a17c61ba9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6361f3b4bb7f34a655b199175366e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9265f55deeae0d4e4b14ed373166f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fb9d9e5a1c06d2335f848c009d79e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf850c5376c7c841ece995991bca1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6d5806e179c913e3bb705e82533bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723229c5aa1894695deb68d73e2ba2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7790e350f2e8e381ab711e00118377e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f575ac810d6a2edcc45adb91687384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10af2aa0c722d5874d3450d351d04785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1df6da168d785296fb98528c5ab5bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795b4c44af3ccd3aeb7d6922495c69b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df27bec80bf50d5a9485c1f43b60d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687a67b103782b3c600a51d1bf3b0e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5bd25621cf39f7317eb588f9a665e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccaf9923d5f508ba080a5f243a225291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a359dcf81e490703c18a184d67f58e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ac13f141155655c21f18f8ac6d97d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7845b17ebf10ce4d1495e2cf432876294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c8c3e14d484ce6904e54a29a4d96495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaafa7c15c14362b649dff04c56a5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2581a37db4cf40cea1752f3e90957b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ee2dadf68bdade9586bd14d154cb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc72b5c63f7c38d9e8b78b88be176f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131490b95cbe690efa20df85908d02d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41766ed5f05a23970f068c6b2f48d017101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63db4885a3a83ce7a91a9e9698c6585102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6749e91eed50e3d1c158ce630e847103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f423275b05930b0a0f520cd0716edf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17825c2c0353d71a813ddbc8c67f0ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee7ece3ca03d4ae028164512f36fb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51209853a261d055fd3ea1b58546db35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6016b962feb42047898234418b8b66b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dfe16f19bb93f3e7efbec5dbc4c32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2e1f1a9aa3e5f1f1aaf49d716bcfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f316ebfc0ad919e0244c8069da46062111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f645742b2d39541b5d8070402a52f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361569f9788eb4c6038df5b01b6a2da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d70fd8d63b119db1cfe71bb98e1366114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd08939ede73209706b1f0f769860115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8597f2167578e9a2f6f4aef77c05037116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2125356a1eba4d299c73484c1916235117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae952a6293e527de15830d475747938118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731015d992aa5d1c263baf13415ad14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08185ab5371404461fa1bfc0098d13f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25e59fc4e8d63b213c6e06f03c061a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87425b6ec6b9557e507bf6937b32b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c60b1b3492979b6a8f14d8319017d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03102d7e7bbab7d017a8d06394b69c69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39ee518410298b0bfc99e674ec330a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32d2bb298a49e476f2f4062b01f033126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525e8fb9985d2942f3263de6620d20a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9aa5f8ffbde19568e8277ce3d3470128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05560e2e6e4baff0baadae10437b526129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdcebb52809e6dd6c16f811f7b86d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9996fce7723d2571cd494cae8edcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cf0c8f933dc066ae23e063627a03d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1011f7203f3ab7d9662d9f0eb1400a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bae96d43d13c8ff8e28c00f93db1d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc3cd279977eaa00576c97548729a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e0f73f74e6de4bf4368c0e8dab613136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63061f01167eabb49a09d48ee8930a5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e9f2c203c57d12864db0c1ebe7e9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5cdeba21becfbd43363c379bcb26a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1095f5bb7bab4b65c1ea7d3833874b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aee27ee2c4c7af6118706fed1db25c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bcca569e4fca326c72f0db8b84f05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7672f9a7ba0b83eaf3cbda16edb7c68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0132b3a0d7db14a87e51fd279b586ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69c996d022e04c129318a97024d3fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b732e408cc4a34f81bf89261858b726146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249efea0130e09ef92f9f5e0a3a5f4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9bf551d6adcfe166a5b370d5fed70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95efe6c2e0524b42605cdeb414916e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92fcd6f4bbd02faf0c1345aa9567a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52f9b139580e8209443e8a1952afe6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b002c384d97f3e31942309cb2b641b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf50c5f03f0d46924edd5840b707d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb291a8b37c045ebd04bd518446ba533154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e8e4554da879bcd1530ce8151365c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1ec2f5306f05596fabfe84fa4c4c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131b0148b3c4356e884b3fbb218809e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c7dede51b4c7d2a1c265c0cd72b16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca6edc2b9fd9308f4557c55268d166159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359d142a7df6d3c361dc24f1dc4a421160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cee78d6ad76f3ed493bea251a9c193161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071737bc44e0cb89962c02ff5165099d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e3f5a41a1dbbee18b60033669dc06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14f927ea1bce7ff695bde3e6d16aa7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2f2f69027dfc1f39b7cfd6f9f0312165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c84e207bd1d7f6400657f8d3ab3a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05dd62228c0e73969461526f302444167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346f08163332ddc9674008b42372d3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cac68f74b9e1e55a871e6934d67546169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403ebf15f79786cbc74fd35a81dbf0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d0cd21ea5edd17959896254c8336171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ca41a764ccb99d0cb33dbcfddb1de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cf8bb4fb531a02cffd6c7e57baf65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a214d25982eba4347a80f78508e92c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52b031da2eb9d4b1960218df566225175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52774b58dcd5ffba832abfab4b01ccd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104463abb7e8e25b0175b967fce44a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdd5d3df72f4ba0f7bbcb12adbce9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646304a94c387d1ad17eb65001f7400179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977a47109aa532e61dcdf4efbc1e491180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98d93a91d13a3490b65b0c3c65b05f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abe04e8de031f0ddd034ef413602cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff084c325e65623ec5358d27c3abbd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b05add86e13fd09a4beb519d9083184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62692ab4bee4f1d99e76ac0da61fc00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9579d6d34bcf659b640b79dd1b2ff8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffdd29e37fe8754a3518314c91314a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8958fe5446a47923d68203bdc40707188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099056663f9ac169c6ee6801d5379fd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf027f5b5dc621b26edc2e52e3bb6c60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c02bb16bc40761d9733236e8f76ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75fc2276ac6452508dfcf3b2e52b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a7a7e41c6dcab1eb2e31385ec04f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a529347a5f19a709562c2a80830826194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188ed016954e3be99dff861ea04d484195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e313b46593dbecad57262553b22ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b894ecc14dc13785b7e5546f102ea48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e721b0443769f46f59c936e03e66c6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e98732bceafd7ca6c55d0d24ffc768199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df83f0af5d723d0d0ceaea2a4dfedd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fb58b9af6962c009028eaeadad995201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b54738671f740037749815b4c142d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed1ff483324850d6067acd43471878203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabab9eb7dd7c3174d9bf44a67e2a40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466d6ae389efc93de7bb55e0039f276205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb33791a79b0279193b1b1f41610883206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e6f46ea3f8944c3c39ad93c367062207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9bbefcef8126200eeec07e32b29c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8eab6cee7123ca5140e57936092ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566089d7035b869a4626b863696043be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865ab91d865cb5d0ce67d8dca80399211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d91bc8e31ae40ada526dffc7b627ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dec5fa14f3fd60e5f57ac7eac7142b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e84e150e2a96846989acc09ff9ad7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb964642c52852915b4c845c5d024e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80a631ac0c2e4318f47c1becc9fca8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de65aa2e132af1811e6667863cdc521217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bdbd40702444a7bac58b28eca344e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfc53e31129c04086705745734daf9219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44d9df4e1dc66c4f6083ce737030221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb145eaa82367a4dd82afec7695ffb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615c556fa618a93200027d755810d963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e7729360e4fa4f0871501a288a2a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540fa05c8a744483dae90f36e1969625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd8ae996d463daf03672e7037559146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac768da016a4420c95ea27882604167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bd363342a05c7d06956d26099ef3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28b04936b03b3c25892b547f2ff76e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236b79b1f4f801714961845041b89f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953f47b9a6aca2357615e0e7fd5341e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d35c425ca8fbb3a5e8aca7de5544fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e50ecee0c694a1a7d17d7b43485cb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155edc2d040952882b661af6c53c40f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be45ba53ff06a4579796b5c9d7cca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c39a8515f0f5dcf267c2ae1e99fe6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dabdde43e7def182fd24a9b671dbf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0368d82a73d28cf4191e92108ca9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011547c4e5a9b5a2ae6e3c6abb4b19d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce889b75e4916216ea6247f00b8d4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f35bc79c8ba2ab69c40a4732a1903421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d8ff77af8f5904c1b5be83cb77f2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16449540bc41c00898ce6113856c5cf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7e460fa3c93852c336229d934003a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3b52eed0ae75d4c5a9caa3563a78325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf6beba96a944f3afac693b7924b0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d42a6c8cb10530e28daf2ca607eac627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422b59f80400f8523c522d96b58255728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac636430032f0b0a21ac3b4715598d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e12178cf0f44c8462c396a202348ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfff5c36a9a8e2fd9c91e72f58d52c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feabb9d7a2f5d6ce464592f0ff3da632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0595863f951ebf8421df90e8587ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beffbc73c3496b1e0022efae61ebe734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8f8003cca2230878c9d14f5e4e16d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7c9b7828b84e1f59a3e2e31e86d8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d6e01fee09f2dcf8090ccc81165c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b680791f9d9b669878b2daab029244a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d43f303de4dabedcb41945d34ca1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de936b1fbed907c56debb778dfb2021a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92c4d750ccb219720eb072ac33508941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32913c45686a789619c0acacfd1f0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492ecbe8a7c66f87da85c9be800f4b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b8acf6d5393e99474d9f47333a7da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963009a730831014db6cd7b7157f49c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99a56ae7215634591b2b57f065222046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dbfd9aa5163f1f7d658e21f624e3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b73a239ee888688c23222cf4a404ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05468ba1ac77cab77574274ca9e3a4d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37993cfcdd54bfc475920f5f122a14c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb679abdc14c8651b7f49a8d0050f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f24d7859787f2192d741b0bac38652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfffc2b3abfb960b7875822c5424b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c6486615817e7069d2174066563154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a167c62d4ba9aed7d59461bd1c7b3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a69323149e08d607b16ade18504ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a8f5f5061cd7182ce1cbb33ab57557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91e7e44f1473c26165b5c205ab14c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39031d85dccdc5e9d1882a65d0092d8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f848ff99d50d4f63595c209670f904960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5b3c4132287a8fd5832f4830764b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a56a5c572b1cde28fab562bbbfd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18b6f866ab606b7fbc8c75e503a3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d3db4c33ceaa96a45939bfd0f131964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a7afb6e2e0f51b4a758266fe90a6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf5ab013f4dcd452e4d3a5b757147a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb2437fb6371b14ba1e442172aefc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfada5b543d0f599261de512072110a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a8823b6fbb735eef89394692f123169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e8e325be102210baac7d29a0c2cc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde37c577fc451e82eef0bef31497f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269142ee2478a85ed8c8fbf839a524dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc1a3db412b94c9234417fc7739a3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2528c47ccd1dc1e217766b00838b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16ea1bf9664dd352e6d15ef543fdfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dcb456597ed0fd32de6cf492f065676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c64e30cc8fd16842122e32d15a7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc2ede44f2c69fa3de78d3b0ace9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261dee29e79a31b165d6ac52929a02f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7798146752b935a83d18755a4b134db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9557071177692e78ee73586a423a60981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6c526478d52e542cf63edc3293dcd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd4fc8977fae761982d4964084ca5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136fe99436412ec0b4502915686f09684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea82bcaa4ac81fc067a8502cafa25885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b19fe96ca3a00fffb125f95b395e1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9ef978b5680e098bdcd7ed6aacd5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6d60bd9aea82273150a7020e2563388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3da62c0bf2ffd1089f50f71f2186d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30f7151f266d3e5691f433a81838d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2956820f975dc11ec5e18d35061374091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09aefc3040682d9c9b5ae51727c12092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ddf43987ab3f9559cd7f55463bf9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113b9a583e615de1b4cc92e34ef2ef694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d7cd73e4a11f2e7d85feddb90dbad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c420e4a989ec428b2900cde742b0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0393b0e627d816c9b3deb66eb1f4ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68023d75f6af8cee4551965c113f9a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f89c4251e68c4254c98a8c9f3553e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c9d4abb3cd4c52b890837a2182b34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2bcea589c5acd5a6e09d8073ac518101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f83e84368b74475bcb61a430810c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266761d7cbbd448015ff5d183079c689103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2b122ace97d1df01262c9a7c9c76a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de7da68d304c54d283778970036a53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e0263b92b8405655ecfcc1857fcab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3044fb26788e2b471f373a3971ab04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223d215c3b907addffb6f273761c177108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e7fe7ba2f1de2acd384a462c5ac15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8110502f12b111544f398025897abf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642b0ae4ec4446fac5700140d6a9553111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca50f40ebd6a0c5881140119029922112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af495e1d6ecb67d875db4cb62d25311113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b429f584248575dfc59d73d8ac7f2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7edad71e710bffcb610ecff5210de7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697659b734714558086aedfd565830116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e74a3e3081c63ba70a07d1e22fff5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2b8e537564b89d03dc8b091c23f76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c668d565f715b721372e57709c841119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419b5febc88f772abe6d4208f71211120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a5a8d2488b4ab4cb8cd8ae5cb0e6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613010cac2e846df1f084aa3ca88c445122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e447fd7297380367734e08e1bf41f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443beb11c38694fe3e1553e81a6e72b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d7381df255691c15b37a1a8bbcdcc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445c1661fbe2cb1c8ec2fe358172cea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df458abcf1c147c5a5d098ac973e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f42bd6f75cc56b27ccbcf6aa6766b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132de3bf74cdd0a3d99ca4aaadb8b23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aa6ecc5d66ae0bd755fe7f2eb5b30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201b451178cd6dc6028acae7f35c5a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bf9216fcf71597b9921c6bb65f13c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7fb6eae4e30a1f4e68f4e9432c8a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03eca16b47538468ca3f11fd524528134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f2d49963add4ff1692f634a3df148135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bcb5f42512115cbb2f6005b939ce4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda161dc2285c4a9e6dd2736536dec1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c2bd46aa1c0a58929594c8e9e633a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550132238456248c7d1ce10fa035553139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8eb3844e53ed01f1b95a9ba9e3c87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d919c7d0a89653d03146c31baa20f73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba109cb8e5943ea1a2caf8c209f392a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d32bec0e9a7f027f1d7cc425d25db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90816ce47a7dcae29448b49b153ab7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef685115a53d855f685f802da63268145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ac1b39ab3ebeb89da944496cf9793146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106e47a19cfaedc661d7baf1a779b30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673618b9d9cf9ee37e411b6efbdc971148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864efeeae20258cda5197a0f0e50f2cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca35f32e8bb474f20ce6865567a893b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614617d2a55d3aae9a7eb2a75618111a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea8afca157b5d542c4ad2f05630f7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd832233031b9f3fa8c7dee6ac2942c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b61a7c14f27e71610848a1b7d26fbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7da220d01285fa57989a7dce48176e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ca930aa85d7dbc9c8b329ed0fe39a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d107920f4e413c9807ac4435e79a55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439a4c8a1078ce47f94013d5e91d537158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f5612f92ef74a3d9a0182c231c710159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f742aa347b4112844ee292b538c92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803a83f23e1c6325591b4ad07c9517e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abf1220bb9183ab227ce813282ea8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21194000d451d17e081b2ed480c45d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237ba78d8fa48c20682592a30a1e041164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487342084ff724822cd542793883994a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533e46aa28f1f0c4c4124b6b3a837f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd852ad7613e6466add4df54331b89c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9c4bd74db9be3b9fff64723ff00f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16f170bd61e186320174b3eafa980e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037a75b6ee11b47478a974effc4870b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501de2b3e0ce7a0c904ef01e571892a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700a7019da73b32610a05999b659c5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ee774374d376ba9afb294b6fdf209173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c3a47e6cb68e7de26873c976abc49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808062f2601a60b8bd3ef8b500476b22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e2e2aab82ecfda88c4129bb11f068176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc919a4d203f48d68b25f09cb47b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d9c45a64cbba2eba5d02d08219d0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118925df488b5d1f74a37b1ff5522fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1101ffb18cef2638c8e9118eebf07e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee576bb8d80b3e9a7f7e65b66a0b25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc77d27fbbd18bc44239a98ae38bd8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733d68cda77e63cef60e93705e899c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd238d65cce7a9f394a56caa0f3d26af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8ccc035ba91b5e1514f5888c54eb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a1c4c91b94a9c30d7aa2a9c209d26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946b14ef6d5885240675c695d859afd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5ac1ffe949ec6b5163fc456414f5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ee3649e8291ab794b9a1f7a8788a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d0ba549d9479b536ce474f120be75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425dc8e5c41a573c74594e3f0b6546d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc64bb66f32e2d58fbf1b642645337192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e54440c9a43bfbd4343654d018822193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b8be15e96b913f1020c1125edaa6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194934c84ccb38b03a9e76fb54e20756195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9d4574a2ece1866e2f80b0f046bfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f3491eb01681055d33cde8bdd6f6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61814e68eb741fd890e0f33b1e80f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca7f560d37498f0b5ab096f6c2b3be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48c250038073e931fc0d328830b65e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623459b079eb576de9c765bf74928ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad75fbfae1a3a49840b46391b6a6ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237272d9f79b20952fc52a66e7e5752203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661020dfd3ae27504033e1a1891c6fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ba2226ef350bea0d4771882016aa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2b9c35be191dd1d7c6e00487b6729206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cc10f404b0c5c7fbc92bdfd79c3f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726794cf2b93a755bedd46acf3be472e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389f6c69700592860b02939e71d2341209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb969e66bb72e971e38605b0e696e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4e4e07ad2a02e66bcadedec85ec40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831e63cdbe89d65d07a639b79c10f2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71933382ab32313f0dbe8736813447b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b4d78c65f591cdbf240ea8cf5a53a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734adb9f5c4282f3cc5bf65cc5d9868215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccc8c19e97459f1b6997a9b1c72aaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef58edc033df331047bdb8f3626f38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac27dbb38b0cb5afdb1553f7e8e53f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da502ffed2114f1b3ab747ee363a63ad219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>