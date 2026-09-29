--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff0bb635d79afa231a3a8aa1c97e241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2b3805ea629feb1ec81ac211001182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe511ba8b43859e3b4f538704ba85433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e998cdb369ff67116379bbef090824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41cb4faa4d5a43a89a693e2bed017b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c214db990920cdf9940d7569e711d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bd715223925999fb3fd5ec93891f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56650bd34b8f47fbd0b34e4b839d398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef338ade0eccf90aa5953498c58eb3509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49788f37768c37640abe65b2966df6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac04f1db35a0e0427050d1ef920cc4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6485565c329787b13f7ae792d81c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86968da00c092a2fb11089944358038f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fcb846954241edea67370261751bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92986df476d85c31e369b35f1066fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0a377dc3cd243e8c7da4fba5a6f6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f9af026c7bbdde37e0397ee0ba16f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3b805d12299066269c99bbafd0d0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b7c98777f69ef6bff3e77a43a1c8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075f9d39f75d4b22f1b1e30b1dfb11a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05595587e980f0ba4297f46a010fbad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e581e2d01454a01bf24472086f81b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077f0a7eac377d774d72c7149a59a1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaa8d20519f321d51715ff7fa164b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee08c38e76da00abd983a1836e4d7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3a2566c3bd296c3257a6abb4a5fe826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf38200fb230fab9a6041ffacf625c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6dfe99da652667ec45723c9f1349e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78740af70906a2b2f7562d1f427ef129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec88842d19ae7f37d3e5dd3c786176c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26ffb7b96b0e6922f3613897b6062931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993faa62a791443a1469d0891de70e9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f762bb36322a938c73219258036c31133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c9deda38e9a729548b1ca7910ba5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edeb4908341b7b7f3984a61bf8b8e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee65158bbdb1badc4cf243aa8c70d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853b1e5867b322c14ba4a1ea45ce78937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f531f8a2c77f432096dd1bdc439a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c7e9c2dbe2d798cf8cbed0d39c83139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18958a5989856194b43b00867c34040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e4abc73dafbdb9402573afae21f0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f593e18b5612986ac2530062c410a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf3a07215c58f19d9c51625a0f5b6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921da0b33b13d296561fad471473814f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44a792bb740f523f1590bd7edb052445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91c6b8ed5f920682c758edf9ca0c3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc62f17a57e89ca8ea08412e06ada2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85430524b569b15f2a3b3044f041b3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d120ceacf5355f4097276bc50d70649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0832da3ed9eee3417a5a917301c1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c5a1b872550d73d5281832e1e1a9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e21a59481919c02cba5b5f775da00a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdb9bb5792c739945677e796d291d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad4b73d18a07abcf85ed89d6bed04b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8933cde2b94b5fe3272580637197a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20b2170ee654061b80ee6df1ca308556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2191d67ed267c651afdfceb2d2b9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeebf11cec790702eb12eabd6151f5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103bcc749032e8be931f8f05220ccee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e79bdac31da7feb9df00d387ca7c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa67fb3589c41b9cb60b6542d5feee961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5f091a13b8dd7cbbd7d04644d6f1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed1f7733553e56462edccb66f1ddf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a88e827765b1fad0ef82409dac0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc358eba1695c778dc8e5bbe2e5a5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc02d6919809930dce30cdc7afc368f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f3619b0c2ec459c6d2958d46fa59d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38e1ff4a087565cbccd5b605cd9c4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38d8f00c647f127d835bec7fd863c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d7c093ed079f159f9a4600d9bc0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546ddb74ab9344834e61de9010f8abc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599793f6442b5005bc7197f46e37c9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298e84d4d950ef73c0901db2ccad25673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a72b869a17f12c055cc1c0279489a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2333e2fbc2f7e60e072febc039dab8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff905404637b18793bea8c4d254ec376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d048e1d5e836a01178bd3041998fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c229323cb3242dbecb0da476e45f6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9145ff2cccd4fd6ee2447c9202ef6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a6d1f7c74e769880c6dbf40c81c1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29be1fa5720a5ba2f0b645a26c0a5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546feb50ec2ca86067ac1c095c2615682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a10c887e29eb9f7c61a24dd7d8400483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b171db73989fe4a7f19426538524de984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0c0784ecd1df636b3823825a7536585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182311c99103aac709890a0d7457045586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c549c79d28af0ea7f67ba506585cce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78789ce6038915f1f2c56ff9b370734988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880b5addac1f977e2f33e8e94d75bb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b79203b557a6afcf8e18cac4d4b57690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b76e70225b5a570a7ec60859aca9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0977c225133354bb793ca31fa09b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400e0e311eee6bca5d2fb04ef39b4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba055c8993aef623f2eae9a0fa5256b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0c4abb9c6f9c8c87d207084dc4e6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6dd410aeff735771fbce735d4131596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a78de421d1fb2a3cee0f48ebfb0a2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72a0d950511ef8e8c6516a657c22e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab946fd38a4b5f053b29224e911fba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b618f4fc182af87e57d5653bf11dd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e4ac0eec4cece3874b6629d5175d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad39945975c516d16c30c8ad752259102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df478e4a6bc09520627a337f7a9bc69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4ecddd96a5ad1f9a8d848507a5d53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0f40c7957298305f77f28d0528ffe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe45a7adc3cd7b165057438fea50706106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f34238bc9aab1af7a6dde79535441107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fa06a9a83300e8bedd7a16c24decb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0992a7601060c355f11946c3a29a50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd39764a3c263b8caf3a8beb0f43cf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55529239a2b7706f13c6ec52b10ec028111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab33aeaf44a05f6dd27f32d8d6780b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1272f8ce6af321d664ad94fc57d75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fa018510d2a9dcb80d2b5779667dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523253b76942ba7a866f6fec0c2b520115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30568449cecb4c298c154f575edc5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19802623377ab50997022232b72d8f91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41176b649e5ebedf862c499f6d7439bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cec9a8cf8642281a3ea8ebf7e1f7ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934708b61e465e53b066c0d4eb4a696120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96152e120cea87e575f8a3f0ba2ea0c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547b4f51d0309ecbe34726961ff8656122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1f0cf282e46222c3a50179f79d11c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51009c7f4b328f7a2c19232c95f42fe9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719a44bcebdaf285784cb6c39487b70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d11f1d524c79fd6f623166cb2de7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f7845455e6f9eedca8fcb89fc496b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effe6a025b609f4972f0139dbeb32fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd511fd2613ccf24f776e07e499d8283129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44d76bf7de3c32a8044246d058ad67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb6f24e8ba9d5f83c9168c30566397131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ad0cd7b0eee2a11cd2b52ff345953132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a15d05ba273dcbb8f9e3f037cee61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3f28c9487e3cbe78dc68b64fa5b34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b56e31fab9e28c0b6bbd600475cc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fe39e5ff72e6a053f741f554ffa03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4a32afc96f1dd75f0351e9bebabe6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd001780ba52a942413140fee6a3a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa481e26c59f3bf51f9320b70c6f929139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e823b6c770560f395cee39c5aa2e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9725c54ca3a94a73140cdc2f71bed14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eb433b1c295decc7f9c54cd1c0b0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b3c10c9f922c5d2accfe123612803143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316735098ef4d1ee75a0749a1e10362144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f533eeae9a628607082a9948a06c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f02ed4352b211137cfb0f147a606b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb2fea9abe604576cd081f20b940d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493b387f2aadaedbf7f6f4c4c7cbfac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7496f3e1b1abbd47781e3b2c4777f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf8c0eb5456721777ff72bff1928db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b631bd959afa85e1717b51191898d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2564c9c8bec8f0e21fd4f1b4acc25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbd7429ca606612b9afb1c69a73c3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a1fa4234e589b879c5df2c7434bf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae403fa1467b08b9f5a46635fe0dd03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141718f2fb4252fe739f8dcbd1984bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039b00a13584a5bfc5d927e9c93e78f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61d292add61fc0e7a06075159a3330158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa36011f1e15536282b0fbc65da5645159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b348dbaeeff8cd55d9a891cbb6e441b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f25a2015431b4eadeaf3d549e40200161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf4b7f1ecf1dcacd77711006d80c2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6162a4b28eb87ae898666a88512fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353252ea8373a7e142583249750afc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c7e16fa0479c167b7c3fef757941a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970d76222db86d9038b7ce4beb671c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a199301021faceb55c24d73e0178b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80334ddaf48ec8c802464a83c8e16c2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e3edc882838094a5f9dd34387c751169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b34bdfd8489b1d52614648407dc52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae757a90ac7fad74d0a67a705f9a91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b3a8fb8c93c9a8a3f00ffdc8f319c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff487095a895d89914deedb34efa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726738dc5cdf29b73edc5a301ee7e11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef3103b625b0f8eceab2733354c5ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a618178c654588da76b3f3b2c8e5036176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42649e0644c1cde756150348582401d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a27eae56c79a62be0006d9a227b36c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41118a1d3a5aa00ca741eaa1f150500179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57b18835acda9117b4a40229d36eaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf849b40caeea3c40327e5fc90741d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e7362a76d18b2d0413b8b089c5455182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fdd454db86ce6d46061d42642f77d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70126efe639682d408f3e1d4be04dbc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9813d8ac9087458b3572ac46cd71336185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2c8db622218dff0ef5dd59d05ce2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d9bb8707df678fb6e10550ae22433187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12252a1f29674ea219309758a08b8710188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198183f3e04f2c6ad90d4ac9ad6719d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecd2722eec1a3b39fa3492c1957f46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71720a066702c3718210ea723bcc81d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53b996a85914af8e98ab6bbdfb0ffa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f028ccea6d6cbb755fa7f3665ca024e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5b7a7e2cd2dcce8906b68bc244c1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c250fff6529f3977c8ac3487b7c0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752305406fdd5b47b6e0ba36b3eac542196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8709876f820f73b7f3f1feb6be884e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d944d6091414e84413a952af8e9d02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043491b4f903cc3d5bcb63a995bc7a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b2e99f1f4426d1993a9672722f73f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb684d4d69c0887032d6d88eb7ad9b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9eda12bf9cd411896005f361c0ea6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3b0941b8d9dbd3ae10d1d8c34a652203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7ef14dff6a1fbc618f49a1fe788d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08965cb53e470fbde56896f87f415e1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc168185bc5e4c609dc56e34867f95b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c399aff48376c4abd1eb1a799c44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20440c5c9b0e79aa9d11c82edea8c232208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d780baa875b8ab6f54a56710826b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44a9ef2211ddc5203cef1e46c1c985210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd185896a37a2d36cf8606f9277e9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10a82126a046a0f09ce392c1f9dd3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c05ced55e318c3e67eff24055d98a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250831a2406a7c41071b875645aa96ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f0a79d166cd5380da125870bc71e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0585b9ec2e91cf303f01eef6ab781216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ca9785c508ef39b5712c65fd2d59e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91576ae2420234204061e6f0658cd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853dadc117f0ac21c551040cbbf7504219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a548ecda89f047ead19e14c59cb811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e33ba72b6f44f1893568b21736c7f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13583d9dee61f692a1f93e66cb9c38893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf64dfe7e350438b118fe25b5b8b4fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce321b58bbde30a67489cc52f067bc315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e5a216d6e25f2375a143de423fb5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d8e1a8f328fb32eeaff68a8fdc08d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87108b6afe33ff789ac75977d4a55b7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d06e77940f21cb5bac1c9424a250a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d909291b4ef3d5cc3ec6144a31302810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a7cc3c7319a2162081e76187443511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c718d77229f07d7c73f78760dbc88912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca1a49eedccf26f9d067f2147cea7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd191577ed1f9e4e72f735aaf75eb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c95a932a65ace8f7013967967d6c2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f5b4fca2102109133124fd5254a3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b05d185e0aeb5b14787a73a922b1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9948118d0231553ad715b6f4187a93818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a5b79b378f3a3822efab884c9121f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3ab774a0b1f3fdf8856b7a9084fa220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fae6df32a556ce3509f467e8e7559521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951d05a78223acbe5e2dce5878b8c7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f79882affef78f50e789712e3161923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7a0c1d61f501d4bfe5058c579d7cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a8e2019a68af7e57000ec6c226d1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f82ce6f33e31c0d55217c24e04309026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1599296f97e5ad1e660bb6107619bd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ab731874a5ee5d21c045c16bcd2fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d329332cb64e191c3828dcc3970ed829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9cb38fb2156c86777e6e2b4ada82530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9b9b67a12f90ec23ba24651e0bdcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68843ebec37feadfda1ba44bf8d22632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba60416eb4eea28a4d82e5785812fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a13a23f18abd910420bceeac11a23e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2692c5b61cf70f4ef7c4f5dc8f88135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c678ea2ff524c2e4029197c195720e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496ecd44fc8245cfa8f6f977b5fc50637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0ad9a8b01c2a9daf465da95c55e8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a207a375ee23ca6dcc0a451fa1e9e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ad1da23cc4f4d406794e5db540eb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc9ac9484973eae9a2c062d355756141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c79b04668fe3c0e213dc9539d865a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fa9007cf74fa139d375d44ed4a94743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085c66107d51059e10e9dc88a15c97c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aef344f691f5f9bc499f54a2d6092745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c48b0bfaeb607963948cdf3a57b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62270225277627532a85039bcc3f73c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8a959349a4bd779588d03bc47d8c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613f9bb2e8766d1261b0def3724971249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cb84d509366abef4a5955b574923350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdefd16c62dcd92c7ea7d5a3e9c906d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6263b0b7d566aadf4de80db6cafbf4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73aee58a7b0dd98f3dd7ca6ed6326453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2b62726174251e167d3a347795be154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1df1e2d7360d12d3d3cd016c27a2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71140671e29a36709126968c9c3edbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09257cfc93da48c09febf340cd929057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe26d6b897893e5e11132247b43958c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d29fee5bc187e7cfcd9b861dd306759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b5a6abd12d99de0c01ee1502bdf7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f723838e5e0e5d69a7b9ea0e2f0035061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcce838dd11a90de2af46ab185904a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4522e8b151fc584b243068604c9233b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4541bead1a9395da099d58428f7e1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff653813e29f96f37947a1220f0d3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c82207a53c3a100b4a5b74704f76666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27ed32a412a2190422b9a2480e12d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cb005f850ce077bc6d9e7584b708868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cefd49c1db7f854eea62c2d00cd41269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269fed468b67a100498314d69ffb02070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c5313f4c5e128ab2935bd98e944a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe2629b46fda4565478b545fa1547972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c7cccf71430425c7aa577996fec3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776812e94ae1900d7540be53987708674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30800c3c39d62ed7f6a319a939586d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2af32ea89b12ad90b0fd79382c0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a8b0dae7ed1148fd9761ef55c56b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de707259857cd70694de195be108f58978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187748b6237a661518b3e730397d02c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e4dbe1df0a72ff20e67900ef9a0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f0eb4e4f2b476ce2e47eb8e3e894381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5754658b16ca0d60979636468fdb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc70862c2e2d07c97b2d9fd62e3d4f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5b8d3bbb356cf98563c5a45dfba2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f931e19bb797048f2ef330a8232c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac06324687f5539f102ed129a54a99d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff746fa0c8621f721d9cf6286641a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849bf53d341ccc6f46906352f4a2f8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaefbdd7f402793c5b9266425ca550689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f3277dc0314add094bb563c086bc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f913cf90768ddc9e331872891e1ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a05bab6eacb9506ca1e4522d949c4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93cfdf11c82cc7a87cb3df56c1cb3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106df74c1844f4af25d211367d147a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19a11bce0e09b7eb41e59f2844c24f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1c213e9343cb983ed8c58edb2a93a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bf55a87fd1a53aeb01ebf1868d98697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b65e67ee83d669d675e5f66dab535098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdd65d20a6454fa35cc4ee906d44fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca883f093055425e6aa2d9e9332a2801100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120802999435beaacb77ca62bc2d62b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df360b238ef4580ff45c9ef7c930d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d516cd732bd9f9763ff493402253c6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778547aef519a42a9c4150073c5d713e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657f5d5a5e3c53904610bbad8ce35e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea448b222329b9c8725e623898cf6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7a2545afb6bf10099483241a2b006107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888798e9b3bdbff3c8a8f39fffc8746108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b4b23c82ce7563ba95604b4eef64e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceb9089179f13d8fc821e666433861110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9c8a3e8e26ed2beda281f27267f75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107fb948af4e73e4baf8cc58cd73b28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75b894ef8e9dbd115c6dfeb20e7244113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26b100a6c63ef2ce5ff51784985587114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1227c4ba296a92d6cbf044bc71ebdbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac55f1e9e865fcc688c0bb1ffd9df7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868d6dac34a497b2256fac2e957d5db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515db1cfe873b11ec1580415e2521cc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337db758fa435e42b2b827956bb4a5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea06adb22fb0a388dedf7e4fb2e4ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4381f485cbe6477756e39bcc1189870121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe88af37cadb29ae3250caace4bddbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79c5354ce619ed529258518db62e04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcdc2f798a75e51e375f7cfeec4040124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597627ff61385b5bf885e2582958a2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d0be7a9186b3aafa1ce3a7a9216f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172c741de4ec77351b60bb7c3858e4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e6c1a18f217460163d51de67cf48b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfebb9ca5382e242324faf3b279bdf8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa106922489c557e93de51687a1ce3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445feab8d0a1210e33dc33ed11dba2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1be116e34a023a4e91e39a3d759923132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5dacd3ec9b776fc76c9069b8335c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2271815a2fa92604333df4572c01e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5fe696abe91ee2fdccda3ff762732135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd96f33e43c2664c868bb4df2b0c8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edd06bf76b310cf84604cff418e2d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a7dec4696eee48a3f66b7fc8c0c38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd5a68d023f594726094c5d89a58ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc228f6595f9b3bb28621f79d600a3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428771b80c95502f284cdc3964a6739141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155681afcb7ebe3a070d545ce5d425c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4320f50287fa53cfc62b2fe8e1b04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f8365cc56cf3c04c4b3ec872f2d22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee0fb93fc2f2370de0286843d0699b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b53a18282e212da28ae184a873d62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5d6ad1ed0e951a0a5a6d2a630f688147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c40887991937b70f9bf13a7af5cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef670a4d3fe85db0491cf5f96b732c3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47422aee7e8e29ec904f2acf733665a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb8b2a35250f95f92a3e2db364691d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4c38a19753d319ff5e445d0eab430152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976873ae37d2964343ac733e66238c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d0b1741b0d53a85354dad00007ee4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47de92ab8a8685cd057f22b01e9d44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670937af06c53e5f37dd06c1c86839b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f850916c99737d77ecc703c42ae0c3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f163938fda235ec98087c032ccbe9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dc3277937433d84492774bb1806cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d72ecbda87a628989c1e7d358f468b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0125618fbe3993814db9d88bef3edb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bee7478e773cf1ddebf80588cf5fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfa9fbcc548a0f67a789ac50fcf81d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff596c36d6afe58544c52578eca12ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824a1058772e92e7bbcc1c870816b1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488357ce0103f938f690712ebd35a24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964d1095518c1f82233a53bf5344142167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12fefec8c1fb59360aa5556b3ef9a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e346a50c8355b53834eb6e35eac4c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4634facaf4a500a82e0cc10490bd20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e61c04cb6ec1d9e191f662c0b16871171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b510fd20041533221893f6861d1210172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b54ec524d39048eed0daaa10c8e54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08b29bdae3679b9a901b6ec732ec50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9b210e9d9d7faa11aa915a97ff03c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533591c8ce91f2c578d85601a50fc3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe74f81682f911da6f051845b4c9cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba167674878f5d58038446c5e7b6a3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac33272ceb1ff55b6bd732c2d9636b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588e6a34a5e9fdb44de121322e7e41d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed701f9b5e9e591b92efa13a0383e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d10d56bd955712147f16a17209b8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bac4c254c339203afe7375dcae6c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740256354eda9955c73187c73fc1810f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08543a8b1147f67a46e627fa9986e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf85cadd2583963f9df73faccee561d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02132952874744a40939b83959f76a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0386dcfa6c803c525e85efd1be9d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa092d20e4e756d96f7dd76823bf92a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974912a50c51f4e4c113c656a84c9a3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af63cf9c5d0a754141b1386d7bf52e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34da48a474e053c30041abb0b01e26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0130ed97b0d38a117c348afc409bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a51fc6420ca6a953490c18afcf874194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46257df1953f54c075e5e29626bd938195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795640078ed88cab37a88e7913bfceb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3370540918257358ce393ca1906c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c14dd850e507bd4502d6c2991e0d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffbb5bccb512a9cb07da9695331a9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ace0cee1a28991b652994b2926882200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c9421fa9ecdbb5afe522caa556c6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d56e1035da5897509353851b481a34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb78eb3aa42ec467d59ee48a65dfcd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549302120880468e7513332e65757caf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060c1be8d45218db6c8c777b0a06483205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d34d6f4240bcf8c19130815c1f8b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4be0546cf61f75945a68aff82c6d1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23842f324579db89211684d76b080f29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3301a34899400e03ef6c533a4e2d6f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31865bfab2ccec7a164657207b5c20e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3ceb7346203277caa986e4e9cc4ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7fbeea770a50b006b3cb38b6b1073212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0661e402c00c064fadb3d6d789fd33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe104cca7700fa471e0d135ac97776e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f402fa21d40d9d56b8667be8edc9c18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac2a7a9081d8fb4337d8119b37b632216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a100bdcc40f381b5edf3a60fa06af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5019fa215abc2337db53c0c03fac4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58641d08c00399c2af89f8a4d9d1d7219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>