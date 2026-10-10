--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918108809fa6148ef2632463a71ef111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93297cbdf17f22d58b813fc80d8d1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ff7d928d4941da5dabb9327fe5aa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f75bfca0408da534785889ec27f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7d489e146f4f30fa7503bcb1988ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8b1d35fd7d80ed7dc9c8d8b378b106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308b1b0adcb4139380a90625b9098687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c8c2273282de86b8f662598c5d6d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54821345227ac0dedc9cd1d6c64ab29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80170a116557ff39ca7ad2d17a5aec3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96795b487c3856118b7614addd2af7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941008ff1107568749e7fb56701445212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c8541e3219586fc68aa9f6914738913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fe6ff2dbb5ccdb3759d3cacbb5d2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982ade7d304cee79ec9f27589ced93f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a7c0da05b863997777780b48363a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa753e66a132830712d1a02b1cbeab717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec542d51ea7e85c3076a1500373272e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e231a45ec6309a11395b07035f625b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d639071ce6f7be9f68b3f0baf5679120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e523c9c7b55ccc93b85d6a5374c6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f29d0430f278ae58077da01388d6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcadae09205fe6b332e588f714e2c8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f094cf106c6917475bf143a1ef55e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68434118e710880b05f0f96650cdf13725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f87b5023fcef34c0ae6a762c5a050f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d371967bbf7181574d38542994d5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9767d6214c05e1b5437f292309b89ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b38bb93b73ae8085ba689e44620bea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce7f0a6789601da216199bab57b93e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a03f80b89595dee43c6e1abab9ec631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d67102f88586799ae168ff0ca7eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edad12932dbe7b7d2b903edbb33524533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2d87ae0eb5699684d2807cba7e05e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1933fa609713f56f7a792a3d11456535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771f9fb0975a7104044f6310af1d9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857768efdf2c6a647649a12340fc167f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1f05610bd61814a4fed035696055b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682bdc86701e7c3f7d06140085dd83f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635133f88fc99d8f5233e4c00e18984d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cd210f42b0b0b17322fe7f6722f7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c3dab8c90df8a707039d8460cd1d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3340db039b17133cc9d2482114aea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b31ed1fe011b12963a30257dcf92744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405750e9b621f4f5dca6d85ea762cbac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47288d91476fabcdb00b423dc573b6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f42586cea06d8e8fdabf81ffa8d6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f9d8ff59f8b2da06a8c49ba5dccbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed462b469278b86a16c769c04df93549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a24e8fe85593f3a667fb01f59655e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649b8601386df2c637420b536e9aa4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eda1f3364fe02b0c73d7c63adebbb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a297351ebb37d26c8a4b0c1fc35387453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868246081ff654802f7109eb01a2ba0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85cb4f6cec18865245ae67e8262fdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6595efbe94dc739ac240c33a381c10c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47ad5cefb6f89b7b0532151a25285e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0800ac235df16afb2804baf8001bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620626629503b872a99963e035b84abe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5afd3f1fcb4944b76b1127a32b21c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deaff20e3d73cc02beddb3f7c622ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63e91b4074ed725bc0ab9f7c19eff862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77354df65c43b647cae7ef4d70ebfa763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2e83821ee0d1e7132a57848c102fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f661b613ebadce2ee4d7ec868bf533965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecde769039830af7b29cfd49238920066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c6b48f91aefdac7f7ef192ec52e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3eecf938fc7b4173fbf354e66503468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a63cfba09ec1a5b71e704700b6d2d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daec155c612f97328bf8a6b9ca8d4b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1521d2b8e84ebedd40109d9d26a893571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57839bde6c2f0f3c35c52796f35d165172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13c6855d3413960881b54c03a46f5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96c3beb67aa60f3835940fe14a644774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3809d937c5936322c8725d4f8b12875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a79c5f12011f4c6a668c2850cf2db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993bfeabc32fc5124d91fd3a2077ae077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd324c7f19911bbfd0aeaab3e8834bea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf8311198f6cbada890d636b2b3c4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e1b25aa7f3ab9108e5d5fc8255e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590675d3eacaac2a074e8d4eaaea399081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b97bba2f140c4c91c9370d53d784482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b776f9b55082223ea28ab88895d8bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248bc70f34dfb2a00134409c5db588884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e524e30a4e7ea2a038327a1e3c97ca185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7e491ae4210b398e1416288cfd9f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04e900781c40d34cd6f068a87202a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622a2dca2b5801a6530197573af758988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933356a2d0aacc3c712f01e857a42d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653410c16e9e753aebb4b66cb0e564c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9541899cdcf4d4aa8f6fc8adb9f5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c13e13ce37bb45bde29cc35f5d97592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b203e0105fcd0621c8e35fe30ff3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52f8ca3d7297644228a259413b1e1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff0d25b9d44bac0c81c22d0e435ff695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074bbd55804f98988d36d241ebb39a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fc0a4dec5b6f2ba3cb5803e19aef797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24786273bad4baaefa75110df5d4bc7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5546c0025c854cfb4d0397ed3e08d8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242af172a4e0faf4864d038891a2ed6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a4de07f2bc0884b14db8af8dc54af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acca8896cbe67b03285f7defbf9715102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df622923ac52783e1fe2b544b27c9551103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a781a3879d9ac9622c3be183c7a37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9b8cfc1a4270bbf3defe6a35ed334105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326be8b9f3ac9a2b6c40a3f216fa9362106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d51e69f7281279659187a1bb9f612107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a960c37f766021d62343664d247cf4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd63871b2cbe0d46c772726a71052a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0540ce28ef788f9bf756b5c04a5207e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85f0be0b0fad0c3ed62dcebc7e539e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f082154a0096405e014e8cf050e09c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccb1686900c558565e25a755124161113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd4a8776b924a31eb06ecab4347f13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c30a3e7f2457f678764717c62d728d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2c9a5929e10cd2b7ce8f795bf6bdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b81df1d9797047fc90b05a7a24938117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ff28012cd5aabeb09eb5c1a5c75d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222dc78067fae2ce1b44297ab2a6ad8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee144b8ed1982661fd3074bb6c903133120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3935b6f8bd19fc1c6cf2a8bd334fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b03c00eb35708d935937e9ed0525d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5625135739ca2826c38c02960865a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d92de4ceae62f434132b914d908a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682729bae6a742b03d2f37f6ad852d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06777664a534aa59cb0a9edd8aef7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb2d143a02e689625044331d49f91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91597100229b90469dba05f66cbb90f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1a0bda4b4ede819311a912af1dce2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0db6dc443a0f1acb0cb5d4f4aa96b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e42abe9c3be9eac9c6d1b0d3d2403d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c197c7bcd84458db7a15103a3fca6cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3c79461854d2e7be60beb04336911133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cef459e8ecc9a781f4c05c5827ac35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d515c752cb43608c5bf937ea6426114135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53152d63f983a555c92030a75c3732136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135f186d66fb6306669a03093d5f4e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20717751aeeb3ff90d96668a315b0dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaff34094568a8e5ab443597953992139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763ea967943c021279dcfbe55ff9ddb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2438d57b21f3d8e8339e8b797cbab9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa44bff1ddad4c3e3596837f2986bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe11950a3f760eb0c3b9e71ba2b790143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c93d1d3a5c3a31442d2c5fd90612144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fd0bee57090ab6b672eaa747ca8b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeae5e87f7d68112aa089fe3d7c54ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66082b786dccf34c4758b3894142a1af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada0a51ff3193374b5c960e755ddbc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150d406022f677cdbb734336bf9bce0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8656f70c0c770ee0c0b6e2f6aa225150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d26bf2e75ff3b2f7c29c0e49f2700e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8f2c8f2f2ab711ef44d6db4ca8149152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b083183819b73d0ff094d34ad15fa4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0e9c993b3ae872519f6b2dc13338a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50fc875a1ecee5650aadc88701f7b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52325a2eff76b48c1a62fa4f5803619156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d23e123789e28dff1f2092bf2f206157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa807dfa197cabd1ec0c6c47856f6a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48a65103232009cf77d849fdf1298a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcac3ce9e5563f352210bbad4afb090160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd097d91ee26ea05128b292d6ee901161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3d6fc77346c0362832b8a88f2ea22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9e765dfb0ac6817c293e15f56cc2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413671ac74ce5db0c0fe46e71ef0b54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ced41b47ea660ca5930596f54b898f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017206f9e1d5242beacbdf2f1fd6112e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bbe4bec9aaf6987d1b1a95eaeec9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fc08710e26034d43c1a5f055f973d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaf058fc07e7a896f471c926faf78e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe5503332d92123f3a15eedf5ea679170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6191793e4968dcee5a6ea4b613f8ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48035c1e367faaaa502ab8db73be73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c0273def40169c1ee6dfa7273a912173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0e3b2249ae8ae2e3651bae9797ca3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23f938d63400d82968e14ffed97185175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c5022b2d8ff5a73fc47dc17203c5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118082ff3e800c4e5983a72c164ad78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ef38ea8c8e40e14d3dd9d2dbc8c67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87302005c4487f9808ebbb9c1d25bdc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0028474bcd83e458061505f93961b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f86f86496962a6093e72b0c8ab44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c816746c40e3984d52a80b8a1a8c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472872be5f9955e833fc3e2e668008df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d63040c0269d83f0f400454370760184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5f44428ada1d7347e56b8c6cc9922185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b704b8cf5a0cbe687a372c52cd7fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929ef0e1625982dd639129d4bd0aaca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d7aeae06edcd30a301e28e8769b57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2211b170d2b221e2db6b201ea1077189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746f868f58043d05dce43910daa2520190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7bf26c4674fce902028ebdd9d7972191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeac8c3a4de3af121ba1ae3bd8cd56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e7af4a327b8e0a0eb817ef54d2f13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc295e5d6dad8915f1f349d7f05cadc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d99f9933b6f3914b630a8664587ed4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb04d9d3f9ba1e6fd38825a49343ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde997e9853669d644e19713425f9224197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c031ecbb69a2f0ddca79575d5f907b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647e635173cc4efed587982dbbb2cea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b0b62029ab8dd38ae285ce54fd610200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d51034735b24594b65879ffbb13f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63472cdb2b85a172ba9e096f84609560202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776942eb541a98880e9655db1305151203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35706906d22a05d7b62eaa4d9f793c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abedd1abeb7461ff1b3fefc8b320201205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c847ac59060466ded7592a1e68f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c630b4210b0fda40d6af7f4648aadf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833dc4481783a46497d050ec265d3a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038ef64dca2b23e34a8512447219e53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21852054283b0da9599774607706dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a07f79ecd1212f7af47b6e038d04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc43d06cf2eef7691bd85813cef4f9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a70a1ee786c49a3ef9b8305f1df36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277eccab0a795a669784f418ed45f20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321bbbc3b9462b9dc8069c39b7f99dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b384602e9cc9f267f70707e7c12b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeb705cb3f77c35aa0783538e2f6b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ab9a3f35361eb37f972930aaf31df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a54914adf662fe2cf234ab63e9c516219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b8196dc64e9f8ed2f3fa75e82adf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0759bd17e083175414bb7013ef9842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6ecd4116ce21675e21333f026a72a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512351641c862acb460fb910dbb0fa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b827520e150117a9f7e5b9ffb6a545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2783bea8945e3961c18ee4a2f5d016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d4a92d09509bb64eef7f3556da9c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99e8c2dec1202b78b0b8f4464c2c4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322c2e1d0d02a7ce1ea3bc7c9ea07939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf9fe6dfe80c0a98373b2c89facc8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b0b74ef2357f1cbc5421b5ef873b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04728e9d7f51c8596e810a37b436dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4f476a217438b63c757aa79e3ff6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef24214a6df16626c46a6db0de2a4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959fd7c98f4f56307358b7b11f05f2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90da3b0e11d0ec9888ca05ae638a99416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35872d40a0d18d99a1a61cfd756d4b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892e6cdc53e7d66c7382fabd26ce2bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdd6f0694faddd3a7efd1f276ed6ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c3e34d3041b91a7639673030d96e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ed508d62f734a1b7c857cd1a03b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c953eb731a73c57aca02b3053baae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f8cccd9e210c783b1b0cc967dd62f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152d0af99c54a4e7a9094be9b4604c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e542a08bb256c03d68fb342faab025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff49862818d248708951fe269d99226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ec2aa50b6b8bc519c28d81fac138d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29096bb1e4d9bf4b773de67fe0bace28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d939c96c270e58aa8685527fe0fb0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a5141c711843352ed583dbcb9661a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428974ca12724e629f29f146115247d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c17e2de1d671a0bfcd1b0ea8abc14a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2722f14c75fecc4603a0d1163fd0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b437938073c49603168bc97ada76734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e87b4f10f5e221bbdaef3d32a5c91235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d3f7726c2251a7289dd3999fd2ce936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e45eaa5a7d38549092be16b9d0fbaa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4fb7767b4b7b97d24da44d3be521838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c8963db1f02c98ea48723bcbc9b3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c965da1a6bd10c13ba9bd0b01a95b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076009f7ccf3bbce4386ec200f924e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02118ec48cec59e83cb31d5be079a5d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328ce845cf5ed4486b1a6ccb24885cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12919075e004fe685d9d773b03a3ff144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086ba254e22a3bbf40e6263361a9e7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e101fc5c4df775608314bb8872d7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74755522e9f30e04718bfa6d4dfb88bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1e35ec2db01eadee2fc33d803df0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52735889a09072df8b95c2d9ab3bcace49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c7bc697e4d62699f0cf14cfa5ac8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deed38b373b517d45721ae6c029380d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebab16e060ffdb360c1d9a252fa94752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaec82c08e79b1603929030d967086353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066accda03668f6df95c79145009e00654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1974687dc0be8cbd23db02cc9cd8f2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e3a3e04f3e12ec281968a7944925356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049c9095a344f2aa841e3b1d06fb98a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22217b51d4baab7437016277b85215d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabba65b385fe0db183e0d4b78416c9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d4a4b50ef898a89a048acb10e8b8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320dfaafa5bcc2f319eb1a0bf0c833e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dc3d53c92f28f2c933cdcf904694c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269db182c2f5fb189f941d88cf9225a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce9905d0f5d70d8ed60f15df2a07f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa5547e47d32a2f0bd9ca7d559538565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b27efd8398107156f7de577924e2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11f7918546da0d7c991bf72c78793867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576c3de589a792dc6adee2ff4258bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad67edc4ed95d1a4fd97501fa56258769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca82becc8e4d9b6bc8f13af1225cbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d34a4bf9934ca46b479ba7c56d875771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3af08bb19376d381976f6452df1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e39fc8df7d8ea0f7333aabd7da1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeea7a32db4e6f96bbea7b9cf9b92df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818f9bfa08ba7802dffefc95ea3b23075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f67339a8b8b3baacfb680a7187de276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd93c0864995919490a7005c30e21c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02169ac117c43cac2b3b14c10f8e9f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c3090cd94027a5f8884496208f60079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd93ed8c1cd97b0ade6e7dfd13239180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2604c003157ebfc1e5872b8f2062f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded13158445410ff0ef6b5d78064875f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170e914ece5c6fd39c998cf08d9bcfd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300356035b499370c07ecf19402708584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d215309d093522306e5bbf7e5b805885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44096581f41c9364d102702ec249b0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ffd314c7e0f9807a95bd5fc5eb43c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d3cccb77b3cc2a4037e4d6f0d69fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede3b9f573b5b735b928269a7058ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace908505bd74072fedc9f1bd96799d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2043ffa3bfa5b61270adb5be4be1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e539e9922916833789ffce1d85583892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eac2e535c20d90bb4cd3f38b6261cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f70dbfee9afd64ca046e022d17aef094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f6aefcbbb6a8a26e133af0946ecfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113f9f89ffad72f69a76caaff49170a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c59269607858f7e6c085281706fa5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac28ea378cfe0eec98d5cc6459b5ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45773ccbca5eac42fe10474fef01595299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a3a2b9f78e5185e857d36c8fa34f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a324e545e82b11e3e5584513a6099f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c37fad058ae4651aa28639a27e96ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42ddeb309471ca81a16c713ed0929a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87db3b7f461aad2f9141b55e7c715f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb627772ad994572e4fb60414ba0bae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7369046cfd8fec93372ff09a3fd3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50425f7f7509cf35848cff879b4b1069107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7165e8d3d62e94a6e70e0655a6924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bddaa4bb496cfaa4f97e48ee13a19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fe1a461d78e2cb3b58933302986ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb683d73250edf0570a046991d7ec1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeef225e199421c54daa37db072008112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf8043bcb0cec51b26cf2276eed70f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1a746e7d0e113354d24a6359b728114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dabff5ee66f2974df2b534136198ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a731ded75e4378dc699dc8ba9f7ee08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee759a82c56b8d3607aa71ba881c71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30bc8f87acbcbcab6f539a75ab3745118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0adcb26e8257687e7d35d05e2f948119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd78e51708b2fb784c2bfb5421e3809120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99a6ea0fa4590b0f0658b1ad244199121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49b8b01f7044c9127f93bbb2b36887122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cffaff5ee278dfc410672c369e983123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc262dbcd7f2e9448a207df072695d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9588471058f76f452183a96b01ac0ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da777713591f3cc2e4c0d9a811adf6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ec12237357bab6848d2310fe144f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc9160eacb2dc46c2da2880130e5d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45332685639f71bf6ab4228206ebfa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111c52984617191be914b1bc07629c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d3066d33dd421e5dbb929510415aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28403875224e4a70426889ed5ec20a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5543c217563f129b6adc1b99437239133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ff0d6b95051dc7050a633eb8bd9ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb50ee1724576430c631c511ce0de3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9162754049cd7af5872984ef9f5014136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8c3c1d25c5502035c2ffd6529ce41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae3cd0731a73b2732110b96231a013138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a65b6678d42f749bd84ff3d6f51451139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccced207fcb3441aa59323b4a93ff05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff4a5db5293a25bad1b49bf4900182141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159140a72ca5f6105c2da20c8ef6d093142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9bf9e4490bc49382608b6bc8030ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd7498b5a85e930ff187457536c413144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b156b2eb9216513afbb293182b46656145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe520fb62351b69c1c0463c0cfcf8da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4cf51e7b3513a9790d374ae0d53b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238bcb6471b572192a9bb647b4a8539148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817f4e077eff504ca9a73517a3745df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38456f44fe18a8a20ab9cfcdc6affc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa622c0ce75289a1b39172f5144c0ddd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86056aaebb6cf80d2705965ff89214e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129e1bbd0c0c1df3a8f664c8e530e4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfbb192873c6b15bb4328a194c230a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e2f1135bbce8b8ff3300138203935155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6877f501ad641766d3a02b1df39af2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8923deed7532f17703eee7c0a71d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484222ff751a37033d6fe087947eedcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15baf56a220f7bc326979d3bb01e79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1fee18caebc03019e8fef7aa1b33e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0ede0e35144605461a47eba1f468e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720f9c2cb1444d1b8c510b9da60da1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514c31da7ccf5468f56ffb0064d1144163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d98ddff11aff540b17d6699c6b70b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bdeca045b051f4101c14aef325249165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec38fcb3f878855e4a6cae41b79532c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb792d54827914c91f515d63f40331c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311321e5e1ed41ffd36c0784f93e9dda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51cb7c1f12df79ea4d6fd2574aa50f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec61172fac470792bbb6b74af711594170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9558d0e012d1a84c1c0677baf5cd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e184b70845d20669dac404b6ebf3b33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abf70c206c5b5e8fc735d76eb6c071173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cef83ef84bd70c6a389bf8ced782a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdb4d140a7a1aeea7e2fd71f31a04a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b327bd0240a5e8a22f58be576235a7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753f90b8a3788ef25ac921ca596c7e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bb23be4250083616164243d719c32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36472a1f60197b9950a9446e7e5db6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00313039984dbfc0245a5151a0e535cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43281823f7c8101973a8e4718c581a9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806dc71ee5c4d18e0a63f8c7e716216182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be8128f989d0be52e7575cef056e67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00ea49dcdf0d20ae73ee6ee5c4139e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9df74d13b8a81904ea742b3fc523d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d38fb3e0890f1d784556f8e40de5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3142161573b04e7c8a89b082752e4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9603730a64f86eec9928604ac6099e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df028670b301a2e91cd9359d6b6df0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c90e6db25cdaef6460e336ec454ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639410298b3eb99d640bd4dc3156f2f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021b564463ae2020a212e32c3fb98ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1be9cb0e0c1af25eea8f47b46f6a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5ce4d800e443b0e851a128ccaec83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef0fe6e1f00833bdbf0e87e3ceaa78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c8337305adf10aa9245e2924d6971196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de9506aebed7e191e21f1a9ba02f09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37faeff89fe8b24c45157d21645ef7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d471edd07ea4a438c113114552b31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385e4d0225b5365fd93573d13d3ee33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40734caf66a25ed7384334b62a5b69b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb6b6c2ba23b553020a51dc89c8c50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85346140068f4375bd31dc4cce0b13d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb834aa037431ffbd73085510fd0ba53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e97684ee81fdd90679179b4b4559e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc109056d33474389a9483c0d8da274206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c633848634a347974a61da1afac7e03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1e12d316df4510a303900adbe2723208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567571e7aeff53caf4019da74122bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7266527a919e584261956b683f9d9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1707733ad70c93074ac444eee9425211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2486602f4c8a66eeffb2241ad58ec0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e1b939807f8e8d9dce3006ce10648213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836eb4911d24482f389f539de599eb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c340b42c93e7c02259a008a8df14ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6ea395c0ec6716553e2254a87cbe4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df3f26e7f463cfa313f4ba35035b4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7350a049221ebefb4664691950d82b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d18529aa5a3ec055a4ae670575e5e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>