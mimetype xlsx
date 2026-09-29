--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120c89c561261bd354444b389dd59791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ef3216b2cec774a72c7ab5fbc3bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2082dad3d6a27ab14dc3d2785a1e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf8b9af1a162a20f1a250b774819ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfa4644e18ea316d816e6dd11cb17f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25df3e376ce7f967e7f3f594fc84836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca884886bb1cdfd803b8e74a5b85be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f2478c8f8d3d211dd61906519dc548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639b01317cac1c24af0e3e487d88cd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b49d237436897be18228143aa3bb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f06587549480a0eb101e512df60df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad057c7b4baf32aac15165f70be91912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29998a05f112c57ca0aed8c1393272a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c1b6e17919145652cd9de44bc194914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29043dbee5bc9b6be80a6affa03f6be915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dd528f3dd4c36aa5e9f8798f770aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968e21864829d77aa8971dfbb19f77817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd0d525c571688fa8c664176b7321f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df72a160de4140f682cc650512c7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b09bbd5c7a90bf735cba348a08b4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b99dfbe93d808559c8f219e12a7e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b125b05d7553c32489ca67c97564822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6727e7cbba89e876bb7fbe261fd33c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff6d8cb57476856b1ac43c81904b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e79addc6148d232b73f5e7a07494925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae523febacd08b8dc3b370c7e1173f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8eb76c6b70fa2e357c513ecf2301427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fa02035cdb482652fd1998389373f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1623a585f546255b4311aa2f40e02c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98f0a0583a224d24eb20d17a2b590030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d499041c186d8c084280e106c90cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fec1dcb105e53f1cfccb6e9769220932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a26f636de8a275bfd215e838e260433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc7541ddb8652bd34d4e24d9fdf31c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5df875c5b85c93c34202fe4dcb9fa035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae839868166a523883cf20392406537736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefc129c8a5858bd1f08188a5ea85bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c2863f5544ae14e97561104b2850338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2da34aab62f7107d60ee60173fd1e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf753630046e2b35ef1cd3a4aa291440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29988ee898f91cf6e8ff21729c5b19241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46457b497805b7b3a35dde3a5d278eeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17a973b3207df702581178c48cbead43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d903f4749b3ec1e8d33be20dd6f1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e26d1016fd4cf02edf8ca5cc6e86ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831950ab6d4ab6fe450d6b5e702f9aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a71c76c515e1774e4e4b90cdfd8a4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee568a2dba6d080cf2b5054d7a9da448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9002f03ec1fb2fd3565100e59101349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9e712e6f7e5a1b5a3788abbdb14d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024317a98bf3482657714789b9528f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eb5a7ff4414caef7efbee33dc210c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47c492935e541ef7efd09e070bcb7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32862929a30445698e5c45f3e7b602754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b32dcb5e6fee0db10b3408665952a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010909a48b836e258e27121c96856f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f541c8f9ea6c3a413289c014e4b9f2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8867d350664873da8627272e4468058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a7ba62279ca66e663873b0915527859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c9e8bb4e4af13400e8a76aa8ee6e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5d79ef5d4d48cec52accef71ac2fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc70c2952c025f35073859e79649b4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b705753f6a7277f2150d4e66b04671e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33708f367d9493f1a8c9033229bd3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc161fa9848ac1e0b4fea1be1bcfbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e9f7449cbeb42a42cb40069dde60766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7df20fd7a5a5110f74b9ed3a2af4f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d9913d88da4d04313e091fbc7c18e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f21457c51fd2ef328fe99b2bac979e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b96b6808cba85011334e5b378cbf170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4289d8a85e756d28d0507c6fa10f5a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbee48d0b018fa65286f580c456357f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2d765f53a00dfeac35ee3457adef873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca6e8754063f010ac80e802c0bae6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55450a5f1e8bfb0733ae662f987b7f7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757204b0a9fef98ff3a4753c55f9e5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d7e00263bf97eb70ed98733eab5aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f5b59010f81d7f56a067845ba552678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f20a26ec44649df368438b5b527ee779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08693e543d59180702710d7a77b9417a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf82ea8c72ac63156de5100c8ecce481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff75cb84a08b7f6eef38fe096c8199b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f991293639404f66b6f9e3c809ac0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4690f63124246c83a9ff726c07046484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf4bfea7bedc72a1f56185d53944d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e7dd38a7a928ec289cb4c946be59986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b8fa3eb752c367c9ae19b13de6c9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566cfe4bbcf254ca731e0187683874988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc8e86f2d1e9d08c94c734017d070789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fd7a609da058c1acc6235ac0f08f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a79fd75058c6ce7501864c53fbcba091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c6e7dfcf3fa365dadaf0b254f11a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631cb6e851d7887929d123cd7dc573593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c098d7a5a02c637dde2d23e198e673194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea20bc853b456b26dc8184e025066895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd301abfb487423be05828139b0d56996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4324fc26ad22cb52cc74d7a14333ecb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b082cd80556e806a04ee878d0cb5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e37979cee0093e932df39831d442499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5ea6296d3e9fc2c31f905e63174d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16221b2016f53294d5b472546ba8018101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939be866dd09e1597fb39a8c92fe2af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe32de167ac3050837a6a8911a9d0b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5828116e52165d1f7939e95d71c5f06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931df6ecf4ccc60678360596c0d473105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7ba113e077c8af61ebf69c37e9ef5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6092536a924212ea2f72de795ea022107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e79eb87b1c2f5476c6019c537a72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a706c6ef515c7045a91609b100b1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94323c4cf20d6663079565b7c7b286be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398e6f06473db8968037e17d0917088111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9897eced71f36303d8ef0c56a48146f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1dd0aa7c1b1f17cf0e7ea28bad139113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a43dc451a2dccf5095b23dda76e0d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b67ab08818e7e9206253b1395da20a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508155606251532fac1b986a30808d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b69950108576e81d17cbac0a205b5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ae763df9258cdfa15b755d3a4c58b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb254dc62ccfcc7bd40befd17d0b1956119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ad7e940b21132ee4e305e84a59cb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed3d60139524064e842214c7b61379121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9d93f9b9bfe4ab1ca2d76c73908d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9293d8d039f0a80c9636d8e8c0ad08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98488ccb9c9837dca0f5e88375c68e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a711e00ed33a3c8686749be1d34c99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8584c6d8242185f365de4a7efbcaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7888c96223e9fe2b09c63827eb6e00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb838cae2d122ca5dd738c4ee11482128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159e293b61feb58267ee35475716648129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330d656547ab7bd4d3eee18244da70d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fc34ffd84942b74eaba1aa83b7d9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd2f2c6ec53f37398d6bbfa07a2d02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d834ff09b3cd78c52d5f19fd2d42cee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adc31a04c6b992a3a95932486f3cf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e347e185138257ade00a87343fde3b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8e9ee4ce81a786759199b9ce63a58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f73ebe15f93bcfaed5ed1b86e61bd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ccdf1fda67ae03a4ea9b0aa11c109138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071d646ef066c547dd753ce192e7d08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38dedb55004e5c976cb0427539a44e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e6410760939e25bfda9b9ae4fce5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b304cb5f483564e0bec6b09f1b6b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807989e80290935756f5e6f5da16138143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb07c6e24d72bdf717e012f14a48b23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202d2a3bde3139dbf19377abee29c0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa785eda3ada87c0b2dd5e548f0b84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589e6d3b2ad35902f8ff093c73df15f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ec00f0b765bc057a881a428cd2a3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eb97ef03c912e7f448ebb48953a4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b3da037b5204fb76f0a5e8005de8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f04242b64d860e65f46cd83ca3b2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aa7f97f86be7bff5f4de6411a0c9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a54e0acc1a45e86758cde5ca4e95f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21661f316ff6db6e9fdaace03307a16c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48bd5a7f37baf83bd5043d6b65c3c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610c1996f8b52b0fa8e423a3720bc64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafa4b525cc2b637ecb0664598ea73b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf655ebe441d2e869a03c4474ffe651c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c96ba93b6587831982fcaf6e83a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d200fb16ae86c8364278a7f3d3e5706160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d62f9c9cfb529213af2ac00b96d463161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bec9b0fd9429d25c2a73bd68fa41e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84a4cb3823d3a2d3f2ab714f1dd68d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242d19c047301139b17d14d0705809a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe221822e65d471502fe59c72c2988f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee84d23c64fde7542abb6c7043bfd63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060028aadb54f5de8a8d3c7f51abcb54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4ece5469e7595433a461999363744168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d357773c4153613c3e165ffb519fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30e90b80378e6023bf51600f539727170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55002cb57c02dada1717abe3e72d882171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b242f8b83c61efc706bc9b982454d45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a78997fc2c53c03176ce39008537d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994f8acd727e13b0c998237862d39f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fefa9e889aa8d11e75edc921726141175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d847204f44aff04e5bf20241f2f34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d64a0d46a74454c52e0f65e173e02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaf814a9f91cddcff94dca90e92771178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201d60d2b9eacdc5d397f823d838aae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e338cddeaca75de4a84be89ebf9c7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624c8cc17ab61792c8ca95b921b301a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52addcb453901ef36e91f1f71e47a2a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df61c0787f7f89d94db61f5799c038183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfbfc93240737ae2f821746a3efe16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33c834001799b5b7efc40119bfc202185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a90e6b8473e0451d557ef9a14201e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beae577e0c432ae3bd4fbd68a0a2e2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6881b4b605e3096065431981512b15e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b89b79be9f1d77acee7495c3d70dba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b4b2851e41117d6a5e399891fea3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0bb701f79df7b41db62a41e3e2a68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429385d806e6ac639b7a19f3fda8359192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456c778918dd72135a143ac4d75e3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab7b8422311e92339e5a75de386360194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd751567d216d205fb88cf3ae5087272195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1c4e3280c9c82c297aa4bf3d13c46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355544afb6862aa858ee5f4a2f3ba12c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3400a7831e2577275904223e7c4c5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa529ef928a5cc4f639aa5d74fea2084199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ab31c419a56c3e26a3ad2e10cef02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea633a9a2228accc9d57c5eaf37d1e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5990aaa590301581802563e8576881202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6fc7a3bbe344040948c940b4042be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2099a3145aa3e6297c88ed9609c3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad65ac93843df4c3104e42e79a2c13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6b9dffa072958b2958eed0cd5810f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb219334cfdf63668eab520b901d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2df4ffdbce72dab41e072c12c50fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb58f3d262b1170217933ea76775af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d1441ef0191ade06cf8650d91ea7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09edf6001e05ec9b8ce8bba6fdd77b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea42e817b51677f3e7bc3f0fbb81b3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31754ea3f57a62d4deadbf154be26b9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33e13b295d4ba16ffb2451d09f92ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe8b9e7ea86c3fa09770983f37596d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf8f3fb8aff3385dddaf42d8e2a374216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925c36dda75e50937d10460dcce55ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850324831e50686cf0c24c3355272a4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa978fd6eb94bb6fe9b6c923bc473a6219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a71ae10ebe652e2e9c5caa0081d8d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9451f82e7d0a99fc27386d4f40928572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdde96acbecc75680503d419fffb573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dfee83060b9ec3a30e8a03c303f334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44029b00c3e42fb8dfcde4dfdde49d4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaf8b7af10caa3b9dbbe12c0cbdfea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3013e3a0d6bd0629612249cb9b7457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080dab491f744ed85ee6cd2db9e3a548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2824ea54a37ea7c4544acb39fd52b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b54b0d9b3ff67ec7f0cddedc419c9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3affeeace134694a759b6715f62c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb0f34724b59d7557ce26c37130cac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6114166ae3c5971ebef35b8be8a693813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5ad1d5a1e9557aa9e92ac20b86ca014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0c98f395029fb6d05b3b9179828cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068d26dbc9a6f815a682014f51f985316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59a0fecdaae7f86884d8554a1b37c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5a08a730f75985efac72a5fc7892018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa58f8589c7c1c97d36000668f3af419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653617817ff1854c8eb93f2815aec3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd14b5640977d8228ff9ec3cd5871821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d0f4b46cb1adf1a47353fddf858f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc94853515aab16c2b64da102414b9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494180a5980116aa952e30fad91e7ae024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e467eaa267c948856353ed9426ab90425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb094727511bc1f67b37800ed40e8eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022311614ee60c82b6ea1e182b6d6f4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98932bbcc4c03a40daea0ab60e8830da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9714e63b06d11f04693cbde41f8c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34ff98a52d4f655a3e176bb119ea2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b96dbf61f50a30354351af974b732531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d16b564c0e1c61d8e574976cacec5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67fd6baeb55afec572553a5069433633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce468eff762ab63e7196cbe9a35fc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd2082e8d207e4d51c6a832bcae9a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c41cbbd29384769c6d49d7416361936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eee1edc71424aac75446bec2e8048937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549cf7049381d6360bfe66159e0216b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e5b0c2aff8630dd5b005d6ed943df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fd7c99506210992b8d2a7c98ee18040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e59bf1fc8d4224d2fce4a5f6c527741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1236c7060ec0b2c4aa497bdfa577342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb7a059b6fabd4fc24593ad48c634a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d238eae3bac28c34601c38ff330fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d14b34c61b02978e8cbac5860e1df045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1a88cecae70c603822098e24bf26646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3254ae4b562737cd49836581aba19847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87bae7ce578dc575df21fea0879d0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24c061c69a9c0582a254cce59f7a1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a318ddae8a5086e7aa285ff7ba07650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd371b18583e81770db760e296ad47b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdc8b8c62d73e3b31061c8baa9ae0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5190cf98a32ec8eda7feee3cfa84ef653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64511a33f4020dc1e11599daea7efd9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367bf3643a4fee261f0c2b66ad2974155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829717d10857f3db77e51071df9a1e9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374065daca90df605a414fed5999c2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cbb0783b697930aca46737a2972cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b4c73a082bae3efb96c1cb7c25d0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef31cccce5f5772289bf87b1a4550360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9feba74d278f9d37957f203d76b1ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde50916bfc1c4c568d15a00dc2eb4f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ccbaf8551ae66688cac8394577ee863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802905bf7655b7f6117a39aa46b2069b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e8b823f1880933f4a7c319114ec0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42345dcff87e1ad9caf7b52908ecded66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585ad65311c0cbe07f0c72a2fa44dd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fca0df889b750907585ae00270838568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48755bf82f60584220b464fee299f8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943997a2c757ad0f145d7ed09be283b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ae5933298a3689209e98dc9f4485471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e261d42648216ff2bc9a6ac9ecbe6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf102aa4335138f8ff88da5fa065f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f1d3754d0cdfcc98b92f38d76c73274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251659c14043750240b9cbdcbef7c9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd1d1380dd01f22b197e4c7401213b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd6ed366af06f6d0fc2013dea96e4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989d59d11d407e6474378f00ebb8d5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3b4f8ff0643c0a21733ef1c82c3e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e96d73de11222b3eace6ded48529a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250086d8f350042559fc1c75481728081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bca142e91136aed5300747f6fa5a3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ca0ddc3779363d17cd6f17fc49a9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06c51bc29f91f4e02cab9e5e7db98884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea49b8becbdd5189283bfec548523785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6a6215b0d3124561be7300b698f2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc809cc1efbf86d08d897ebc29480d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f709c41a30c488e170e2e12d3f7c38f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32209fc0533fa38f407072a1450a1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c620e887e2413f75f9a387dce39b6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41529e2d40383f0da620451f52aeb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aee0d8fd689402058b42bee011c1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70890ef729e8528faef29e0b6efd4f1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aca4c576343420dc49c9523ac090394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002517509caeacd7becb87d02b5c5ec895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177209909669bfe655a2cfcdf09f787896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d191465ce5dd792a1b2f860a46d3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225c6f15278f6731ef6c76dabe5425b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de3303798eb38e758c95c1cd20236b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38831d5cba97495e371c51824f9aa69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39955bdc9d3218a68e9be95164e62f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ec8d3d822620f94c74f4265779ba5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577dce3e5c7fde01a11e4c11faea926103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58383963b29824b6c33e4761c388e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42640f4c8550ec492ad1f407c162a4b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889b1a29831eb0b69b4bac355f1e705106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bf0ac35c04c341a70ed4926f3c517107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855a6b45d4f65dff873e3733933a8f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffb3b89835b23a834cbb7bdcaea4f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1866dd3554b8592d7502581e9068875110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661542adac568a7413f465a53ea9dd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25cb9be0a1d533940d953df58f89cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eff59be7bd8e75bae63be3067d7358113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0836709fd22928692c1714a7b47b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f077577a09488f69b6ff8023130390e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0083e5e48fec3673fe56e6ac03a537116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b0db4e57255210e2c133f2a01d10c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdc4420d666f6a0f152fcd41c12596118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef173919c2970663a732dacf854179bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d319387b8196f703ee357580a90ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33265f8127e7d929c4685efc064febf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fba3ff2ae70d5af6fee720e1e630c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7f16aeb335d33c950d75232b301ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7abac2509939246bb390ef2118621124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec4b29b92f0cb2ddb9a726957962a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119e58028de33ea6ba1b3c3d326cdb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c8e21b16bd982a225a303484515e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0144d4073b8f5ef15614f50547c117128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082365b6a6f3204e1f7ca755100daa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d19e4bad5cdf18e64f335786475a29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f264cdd27e096f7a8c8043802c2ee4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b0d42c5fa4838f505fa9d7885afac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee124c53016f594bc48ee2b12b86e93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984f3591c0242bc665849500e782dae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eefa38dce53a821067a1eda74e5eae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77322265f0399ec5dded373fc281dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7581368521e3e06d9aed6bd1a9a7e65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dc1cd9ed5143810ffa6d6bb642f05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325dcca9639ef909d6f1085c5de5ba7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20810c9b14a23c039335479748ed6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7525c9c9827219bb579a160fc8645d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c542b912fb4851b705429677ad935142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40007314eef0ac3f62dccd698289061e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dff3c3f8bfc8732b6f8fcf06ba621144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165539c4926c01296ce435d7988d373145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe2d42a9bc7271ed4a5f214bb6f28d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6695499fd887bb0eb5348f7ccc51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258051c2b8e7e0f59196bbf47713e8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500e1cc948945e9b5571324f97a5792149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166649a7fa9aec9a26005226b14a38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0920fc1b041ce5bd509ae375fade1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e25317335a123845311f0794fb4287152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f8fecf249dcd4977137a380bb32d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9728e35ebab022e7540038e121e172154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ddaf77d47e6edcf9028e305a9d966155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5a27a9cf3cf08d8eb9fcb41885d0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ece5cfc9103907fcea91717916f05a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289935724860d5c1a0a3f6f15f3f1a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17788b36d2f9fbdce992ff6a4f9a17e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f32c8ca6a5c909e7488fd9e43bf81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887adc451bee10692aa38416c23cc4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323a3c6182b152a728a631163309a31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e1c5bd0d0dbdc826b5b9d38fdb48f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf74f34e95eeabbbb4f67e393657c00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857acd3b9c381c6fd10cde7e80d093e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428194300449011fc95719e41cc2f3a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c15a73cb920d7ff73f35f7f154e31a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a14663cf6cae6896879d9e2cb9b9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8679c210840576ca48056f92446b1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff958f923685b9777bad9d2a61ed941170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de8b2b42cc84273158fffc3b97e2bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f61694cba43d12ee8c7677a8aa548172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0760a183bc10e565a013fb9fa0a1cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f15bb94e8817ac9818c1701e38c9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3491bfa205cb5855faece217f3920de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6782d3012380bc30f751b636ae2301176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ff12609027b8c394a8f211786ef9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac9b4dd78e64c1d35fd3be3dbfffb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b366f09589ca875e0033ce39e02e6c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34620bd3178ce48e779949eec9286aaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060542e306525733e8b1b0f2e9001a2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a13bb98946f619b56c7bd4bb3de769182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de52e74ff3f606a0cbff3ffcc989c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe72e34582d352590bdf92d0987521184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737e38e9ab00b2b4fcb57943ff2df9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433aa3f989c52f943c30a6504a6803b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e432606fdbb8407b168de94f4347f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a24031f53917a04953acd07d1ef8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560c360b89458bf412b350f473bcfed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be7ffd89962134b5114892935a7d7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8071cf9077e981a653fd2c0bc74c87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dfa6dc5f1ef9cd49ce15c319facbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68695471df09887737fb286baf762443193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f360a7cf48667e953f73d4ec3d06562194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfc612a368e523be05ee86f998dc04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd95783e130d743bf3fd2a85e0fc00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d2acc6803e3359078ad51d8476fe6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eef347c2d073d0b5a852b346409d03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28bc7ceb215ad00eef6e388f134e75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39425f882a82ad93c0acbcef39d76fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c45b0c581e3c97c57d4cffb61e8781201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94604420448c93fe1711c926179090202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a333228f84fd13c1c15aba23df69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376abf87dfb254b0a95fdabc9b913b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ccc136bfcaf5f0a07151e8f99b7ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8b55340254ac0cfc04bc154fb3cc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a5e1b1e14da71813d9250b6e2e419207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff63c55b8b6039d0e41bbded02ee1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23b5c0a2424dd8576da9df74c4c976209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade55ad7a751da49d887c78fd06942a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3574958acd844b0975657ea3289ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dec0d511336650ed442f6c3619b351212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e330391835b1732ae0037fc278937213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d67aab9d7f7a183ee81587181de758214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70fac670fa83881f5fabeb215338f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d1096c8b1ee21402f6c0a27cde4d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befc4ba9780061a953567f63e8586ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e111f52a445519a0b4b6a618b50cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5dfdce7415db59fb1c90f1f9388b219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>