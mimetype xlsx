--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39099d417b666f9d33c9b05335243ce91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a6907f8a9eebe059ea3e50df5e55c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46ad9ecc4f5dcd6be9a53e40312e5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed63886ba6015eed3f3298f637fdad64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9417666eaf786f486bba900f66e7115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b93acaf8b9d8f54eaacd8992301706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76f158fa27f39b6ae0a5b1f7b59c537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d25957645e45c01e24b88466f7ec38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1fe72aa0cea8be46302a79992cfbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb5cbad8a57ab17c7f3d24513c951010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0588710f74bb8b3202c06b5246b447911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4164a6b9be20ddab0f1509d91f7d2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9729d39ea48c0adb542a7c1149f7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9ebfb819a95518cf05cca5ee300d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdd615ce8790b25df3b5e6e660f2fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951205fc7ef74b0fa331b006991032d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab8a0fa9b9d2c4b0982606b0c1bc3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074afdd9b5284b3dc34713ec9b7b353718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13538651f489e9cd61c3a83b4e7cec9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c343535728ed0cadf1e8925b11ecd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bc523a9626a9c71f92ad581d3d29121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932db51938b97a1587567bcd1b7c953922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bf2384786cf8d8f1838ad3a496f3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0a9682a968c680b54572c552d550124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8c05e0693c80307a20690d77f183525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac2936f76a5530404bd5d7fdfbf26226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c3c83732bfa19d07fe7c03b34e3c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cf1d6567df36e1ce79c51f792602528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1b1c0156f6bf242886cf1ac3a425129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebd89e924226bd3c2f1781ed143b4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b1c06988b99c776d4401593c3a0a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0195494f5a078e9d4148038894a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef7a9f3b69d650fc641859b53f5e9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79476e4c0e7049e6063a7ad0be57f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837b74123d50dbfdd172413d0ba375535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1f5864feba958fdd33f7e2dc94c3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912427d864989bc161cf3cc7ca0f7fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5190ee6f3e438896bf0cb1d4e0dfcfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd1e7113c0353bfd83030d67968bc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94354629e4db65f08e8f11bbfbcac3d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa03d8bd685d90f9d2b57441861408941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45c47bc2a7aa96a0f7e4bb0b5ae0ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d8ce62448aac21eea0b6ac29e914943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9f2802d7ec4a0cd952893987ca84444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988930bd0d89f6f5e4d9019723283eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5c607e9280f5ba0ed674bf542925d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad192ad3c241600c83cbbe6322e66647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1115ec00a12332c3bd197988c59d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84e11dfcb28d354533ac0bf9e9b56449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8380ad7db9f17222efeb7c17576738450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d29eb2ddcfc9457215a245fe267f3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38aa2ec62a8488190719a9921830ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f5fdc0c803ab672242ec4808d8b3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ba25470659739fbc438a12ef2d2bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc6255be042633386b480d17ff052555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ccb24ea7802fd4d1b7bcdacd26ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030451ba35c202058db81dd8929b7e0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f809117459a861027d7cfaab2dd33058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102d4cb5c9d2191e2a57cdfe6f8631659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592f46337558b17371d11fbc383b4e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c43781a66d501dcd5c3aca8f5fb2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49183ad2a76ed46f48c091f2f01e4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662bd047f8252c8717559ae73056a3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358dd55847484c38268446d3e247f3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da3c25465efa011afbe21509b2529265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd893736b3162c4886aa70d337d41b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821026995c0c24d9de9dc26b4061c0f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb40a93b03ed6695d8884d4f815fc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8b46a0c5a397db7f43032db2143c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d45f86b6f397e61cd45191aaf88cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d33268faa4c0c7e13f2c5a5f2d5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c593c19bdd4a97b35f07a2bb5ea972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dafd6851134e7a7c91c57a6972cb1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85e97621cb7d252cfd00a7c1bc938a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0143bd90625bb894db69269fbc5c0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b40b7a9edef0136f03b577dbe0bbe076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c119865d1ff62c66531d910ea8189b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b055bf7865d0e59fe31d060485a64a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd23d385d4e0da4864817ee0884d53f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4315a43eb6ca7725995cb6aa9fed1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af865712d31c987a0f56fe83c75d6c4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fca5fa69abd68e952f4b595b6a55082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72465f66fe1d113d659b80f4c378d6a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67b133c3f7cab44145a2906476b3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f320a0bc60f475dcc426b29f77c6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053e62102dad942f5cfae5a1a1678bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd69eab026768b936e49f240917c29587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740962a5a41e9acea354b8155c9afbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ab2bb9ef5570836869154333f6afc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1c839f979377e0cd046173e13848290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bceb90f6ad7c19f842d859e4eb438bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2acb429c908da5801e5816761f5aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda091813b7d41b2ea344b27ca17f4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2d5980d605c35317266f54b94cecf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bb16318abad061e202cc2c5e95e3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9715702c96e415efb110dbad94673096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d31979a4d8bbe6b03dd55791080d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6453bc60394cab0bde77fff38673c2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12890d39e74dbe4043622afe5b969d5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e3340fdff4f12d03006e51c0cb4ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f18c396fd84d0fd760956b1606af94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dab54bd22b8e7dcc3083a3a34527bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd262348c4871d26a30210fd9c0437103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c0b3dd8589a1f119bb204361cd44c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0369e1f4fd2ae7b9090e968da99339a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c7968c02b14d468c6a350cb5f27ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66461af1feff77a750a7620abb68d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba8b411c2039b9007a43287e1a8eb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59539c6f53ffba3b5abf129805d192109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dac88b21d6cfe8c67f8635eb615cab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f9bd3c989123b145c79938b082e04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bb315ed9c4ea28f08f452ed3e469d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bfc7d3235892e650db6a4be65f4b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b8ffbbe622608a7db2c937e8e0f9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfe002056713462b1c1f3b1026ddb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a630de18741fb93942d1fbc25664f02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e322eda6c836e8554ba8616d6fbae8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1984d7467b973de4a092e3fe849f9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f90ba716deb54e278f87760e8b1cb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af081bcc265318a0d3f193397fad20a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada0d6caaa97e4b68f6e75e660f5517121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29f79c0dfd003ee722a3cbd692a8f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7c9d00b078ea919213d618c3fa6ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fcf0c093c054f7177adb674a62176124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71316d4d2d0e6201802a6d13dc7b4710125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cfa6197e337458465e2077a2f1c2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb56e5865290fc156305af67f257572127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfe041b4e69e28ae0d20346ef2ac00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aa4bf94bbbe45d3e86f722ff840d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed02069870f3c4458fb116c1f25e67c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc717a9b6919734142367d82c58c86b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4177cbcdc75f2474424d12e691b56c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b9767ecdcb032edf3c1ff1c73a544133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5273c60d673998f193e7c2a107e2d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029572283a29d4b7363706b2a540040e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a1835c9376113ec23ad4280d30f80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbc088aadc2ac045ef41210481e20a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e62bd8a6e80f55c2c4f5e680f1a89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331c20573f856225f4efda3fd94f127139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc455337ff2bd0d3e779a9da6320644b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5b3519ad5a12a67ad1c87832cb675141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b130a001d89b17623444ce5336ae01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352da25324a50ad0c8d376c087af39e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912d3f4c5ac8aa672a78d3fc954818c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dc010ce39f9d0d925b5810c83a8ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91da1cff76c51f6bef0a77c72a80e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5ea36483a58272ac6fc8938d12450147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e40d39f864cbffdbfa7106b3412501148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff62611173324df54a578255a8cc5a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca8db24add0fb40a680144a04ab63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5172a0ce88a37f66752e523c1092f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65343e25d47ad8cb024fbb75a43910f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad846e16a9f331fcab6eb41804a3ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32040ae20043c73c40107ce59567f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1817a7b17640c47d0c7f94b87410574155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f8724ffb0439351c2d31d310884da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc087810b3ab196069a42da6679114c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823d053a4ac779dd0aa560cecc1fa76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af7e4091d25f0c0f3986a829191597159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a3c3f70c4d02a58aa0500809eddc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c7ac3001cabd661580adde3ed572a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd9765d3ad3c719b3cc3a095359dc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bb72c0dbfa7b9025fb24f5a26cb18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcfefb6d947e7f7b389b71c5e1b675164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a256b537c8ff83d6e9ba4cc5457fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6861c98a743586a144699c361ae47e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158ac25a6d17e43e1c62a1d4f97e651167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523f3aae86ad3c6d088a6b924e9f5e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b317f9df58f9b7d468f8bb1c71fdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718243252e70f9cd25fa23664d566e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ac1952c02ef0f081a0b53fc64cc34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9781887887f965d6beadafa389975bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c8678b79a6aefdd894b78a4a5512173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab815405bb7edd622f6f52c2b5c0777a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e90e3ae90adb69ae4a5006d8c6c49b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4352a2a41a7e6f525b3909a6ca5d3d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb385dbc9bc2a8fb0d49ae9f12daaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b26aadd5ff0aa73773910c2974542178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732437732ea6f8173fd3e0c7ce571c72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66695e490ef3e13c0fb13dff344fe49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a7002e149128cd222feb7923ad64d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4c8886570f3f20c789019030d7630182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfceb3bd99384a48b9a4a37b42de938183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01386db95823e35cc77111f36461e3f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8acf25f6d6acca3961545c6066d821185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32aca1ca34daa0e612e64baf2f4d3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093734e9af5339f7cfd754d69ff1756187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827297c3ada2d0823a1d1646d48636c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c09953726bd5f98cf504b4eaf8001a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ada60d833ca52275bacbde68ab69b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6a9f6affb8952d31e874858297feb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c93be67c218bd428b77f1fac462f1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8906735b6c112209059d1ff5a518c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dc2e84fde729f4d229cfab1113476194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66545ff3380fa40aa151cbd0e1dddf56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43319107e0da20e3aab11d4f85c73743196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d8523e899a354a449c58a8effbd0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841dcda26120a81f912e9a2e0a08631198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5227f832d2814e9ca2845c51fbc6303199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb25f7aa6878a98532776d62dc8d08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e479ac63aaba972d9038c942ced0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af5dcca830b5490014ba1086f1bbc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720bbc603a740da10267f22c8432a15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8142fd20739bbf8c9b60fbd7828b249204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb163b5e8c2de90c4a9b1dd6ce15b202205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d709683887eed4960b0750bb7c4ce10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936da5a85ca131d5a5eea7658627f62a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76977e9b44237f3a2fbbf1af7d188157208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cc3c5523d9365d52489afe2ae815d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b108be1b13237ae053908e1885e14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891dfffe44a288ff7fc5763219a24c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33522f49618673bfbcff54a3570c2abc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54cbb8de06058fc5e3fd461cabd37c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7c022f307f7dfaee6f54fffb718bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55648aa5336514f07e5f12ba8bc40267215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5edb440ac3e41a18ec9f1d8391e198216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ea5205485b9a2b57518f18e11eb0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25055e314aaa109fa07ff3f96c7d77b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85720c820f7d5af00ded241225e572219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df6480ed2f702bc2dade0ef83ab4e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755ef470f95b55a5e143b1e42c2b2242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb614645d2cae93baae7fc9a7b934d6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4a0b96a9a4e2706e21e4283296e4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3d6b4160faa8167a68b359a2b90455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11754762fcb82a9f0df6e80038acfdf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399154993886c88fa4c893ff0f0e67c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3977a5da8ae5c85fcdde987cc18fa48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab99c35cbe73428222762aa913ce5a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c1e4ae8aaa54111df8ab68a7baa4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142f9b1b63b8de3588b7d4ebbf360bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde5026d87d9d674233b7e0ad1593a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0173e86b98607338bac814786de1e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b963ffea52f348ea98acd26b7e3224614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a92714c07a31cf213a741be83316d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6df3870971bcc0d34e2b703037b18816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f91f4c94f261d9cf65664a0c09642e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52d1c61699b936b1006dc20eb7dfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b755404b9d529519116df89a307d8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3282e1c3f22d0a72c8daafc49091ba520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272340873a83d8659223dbbb2e387bde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da139e8bf6a0df0d53261ebfa6785922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc40a0002d8f79a96fdfa0810ae780123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df92698a67a41502c726b4ddd02f14024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5088feec04e41c2c51ad7741a868bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7cf5ab604c3b9f66643f2455432d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f011b3e739bf9d983b500f0de0b8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435f45d212438fb1b6272b5d17b159e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa675cc156413a267c90c09d4522610129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcde3f3836c5a79c5f0a4c93c308fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7473e813a9115ae38bdd68106359631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8f92cbed4566630d0c5706bcd358732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7ba26dfe99963ae161a257dbcb7cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dd6e86a96e6cd493636881ae282c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c667d22175417d1c92a62a489889335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4264ff4838a8146cb93f828202d4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb62844a410d6cb63870c8d19e308837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ba8bef310cff4626744e02db4015238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a36f1db41bc4efab92ececc518b5e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02cd54cfc8e16d76a2b6d0f4e5812840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53531ffec11c6ee190d82de77503140b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb820985dcb577b31e8146bf81710ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3682d18f4ea18eaa6a16517c86a0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62844bc58a17efdd4161d18f90ce0e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a552745f0b76d5747e547477cded045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b26dfb4288228a5175f44d183de65646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0bf3a5138b9817b39d83d01c0b36047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61470261dab571fa01d8e3e2dd78065648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36000ae22afdaaf4dc81b616fc7fd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b481fb641cbe6316d9daae3627a40350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc6a32db591fe1a7cd8693a8bf159951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3143626cfcff85d8a263daf4739fb9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db49293fec3dc7ee21c4fb27c09da253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c8c91f5664acedf7098bfc977e02254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41065be0bd4ef50f33d070c2e91b3eaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e499e2adf4319e011e5288110b97eb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bc35f04ca58b2e2229afa71a1aa3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a82f2b7778232ef34a01bbbbd11d7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e1e97062b7cb9d23129af8218fbff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f2e40f1c4cc82b23bc08a8dff444760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe7c85094e36cf8b867f3f1d7063a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471d3e4a8ebe39360a29dc5bc0b02a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e2a71bc6bb2a97cde71ad2e78423963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08982177a43452a565a84584483efb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9419336a7657dc26f3e09bf56069d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dde0ed4206dfaead44c4c1e205066e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039507549eebc120e75d38bc8d79e4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d771a368646a7724300a75b9ea81168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbd9021ef15dc184e05215960413f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf1e80d664c8ea0cfd8db980fad21f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085a17070e465243290df843472628371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2611fa939569fba30ad6762255300c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c2c883954e32c06f7fe986fef59d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209453fddfcb373bba582468cb49656974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81c9fb7d12d7cfa88a45231315d03975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738abfa321af2b0275eab46d5d42a3d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa3296c83cece9c46ded283e7c729677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79474acfe228586d3a2be7b4891c1d6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c2476134241bad53813a5e232362c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc100bd2bcf29df7d34628bd96487080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51e501eaf4f19e51d6f0dfd0f63eeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ca45c7297e0dbc0c05de932a37e3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0244500b438680b58572e82436d1c5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abffeb49c17bd06eb0ec32746c428d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b75397d9074bd9a8e2e16254e39e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77913ede14b4132b03d4b9146154ea5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a95e8b0611228f3a1f9f9f5589b3f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df5435903cac21259f26b24614f78c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab4eadbea56a7c81b61286467a1d0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8655f560cbba905a327c412a5963290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b71582ab1822fe8b80066a43174c4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224112242206b22054fc49d3c8e0fe2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f94789abfc628e9c489722ff53ff093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7f5d3de65834035adec8d7f7cf0fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12e7201cf422f6cde45909a96cbe9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83c4598cb1fc4c7bcc6ab4f683d2be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ead2fbf28ae5f94663a8227bd8fb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543005e3f69b4be44a5b1d6b1e76e3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271683d682e282f051044e6fdad2c2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a285be36f07c59b4e1a1156d0d0ae7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01281f3091c20aab7fbd561f08d68e1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b21818e6f60deb37b512629509af5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d22c098404e8f309b50687efd5cf55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc3b609295a5e8bd08a5e4b6bcc66f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a47415d6c9bf2e534fc4493f1168f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597588b9551afd63f7b5969b429bf7bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cabb44f862ee55b4ed1e4c25390cbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f11dff2b919647b44ae07f4dd917108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0159143506cffe098832c6dd483f9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450c404a3fe181b0b64ac3df1a65619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5704ba3f790debb4bb34b7e38191c3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6f0df90b1df307a34db2337d45550112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf88602305bcf02c2b3756824e5421113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6239f6599f6bb4eb36e938a59d042114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323c2ba1150825062b7f9184b585f4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f6bb2e68e05ce53b36ed91f09f28f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa998f6a586edd168b6371789a2ddf6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047902a1159be62d7a34ec4faa87e1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f0b0991fa42724fb57d80e8bfaf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df39d0e141ffc87ae0ca3cd789b97dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa32b619320ac364e323510915638f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840febeea584f91966d16ba23c25799b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25268d70126786594ffe713135c298123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b0c87cb6b636e07af118459bb5244124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45f91805ec28f1b94801ae160819cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e58417e89d2d6eeab1193b9c2b1fd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70d83c94856697f631570e64edeeda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7026de7ff7787e0fec1084042f31457128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752d8c63ba8ed39002ce63823fde410129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eb17a6477cd8d9b6418a8b5651038130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b9a5c9ce25b22a3349346b2764191131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883b8913ec832d3d1eff14835839c72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f32d73beef07b7e7332459a0e0efd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c85ef36a62fc4d8d915bd2c208cfe2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958c011a95c4cf2db36dc3f006f4e46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08294255cb1333252547f01fa2dcbacf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d409eac765093f202ad7b7ef7261e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42820bedf945b6d69fff8829942ba2db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d003bb5d81352cb53110936ee1824139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b34112a73e98a0825339936d4adc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44571c36b6066a703aecfecb914b04ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c825de40945bfb84e6b1817d6f3595142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33459b3f6df6d3116ad516217a197e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e06c04f1a5e1200877e11ad30eca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59409b6cdd5e01c169f793939ef659f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562d347c29f98a7bb72d77927eeec9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f802ae1f1323e3ef36ca2f612446687147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a1662a69682a9ad91374909424182148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faa2c4a7cbfb694ad474d019dd1b7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2745a7b5562661ab890237fddd63f79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7d7214e1138b7524e2875ae215d02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eddb1c61a9825291089e11a6b19ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16370ffdb04e3d5d0f424b64d99e6c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a6254bbf0d7effb5ef5ada0aa33ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ee414234f4e794630e8937edfcad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75698d142891f65c2f1197376d8cb240156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60651dac79f8af6142bc6d4913c38ea2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f29512a243f4e584eb13a39d9f27d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc551786da34f43fa152d71b1fad3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d16929488ed51e9d9bd296709f2eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab9b298f99793edd9fc90c7c50ce4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87d91391060c4a46a97cf5e810f803162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa667fd2e0d015491cdbc1e1955bcde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77872f060188bcad3daa026e679ff21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c9631de0dcf27159d1beaaf86e130165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f062d673b1d6dd569f78b41e3bf4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842fff7136fbb0acb95e0227f88a805167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eec00d3bd05f4f2d2e65a81d90e8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1bafc6685fa1cf60f3c16a0b9a74b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eba472ff5fe2ba01ca3fbf488587d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac54048f513b71153f7ce54bdc09483171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683ed4afe68e654ddf5c9c7f0d79ea5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eb595b071ae70cc993b6ef0d59b1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23891ac2269d82bfe8bf4a66503afb8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6da501a3223a7d78beed5f605c70c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bef511e513682182dba9ff11abad3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3991e771e68b77dbacacf261734d86a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90353f52e45f0b86ea841fc8ebce4288178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328282d492a7b7b45d142c9d87ff2109179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f86416efb795379f749e65be9f5c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32de1f2dcec36f85e38cd9028f53ea0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ab15754577381ecea497833b0532e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281f4de8874eecd19ead65878294ae7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49789a2bd034aabcfa1b78101e8b01dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17cdbc948551a00ffc91bca0003a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa151209e0090f57ba6659eda781187186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a662a0455e9aac9ee37463d74b11ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de9e5f48104de8bd0013f6b0d0fae5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36538a105aee7b06d13e08ce1508554f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6016c8f5c6c7a7d3db636df8e20b59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bb192cd302729a3751159a6204a2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e5ae80b1c83d47b0f6698280409ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f9da54839e800429e030fe586a4f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12910279a738758254858d434a1e81a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba39ae7fb43c7bfa3afda6aa9c2eca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e565246203687fcf79c308fe3ae6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc2c1dec70eb601753ecf4eb5bcea0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfe93c733f401d791e1e99ac512b2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf23b0b587974afec81bddfcc1d0df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb808b23bd5401633723cd001c780200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760dc54c245c3c026a10c7c1deb619b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaeab5ca4345c5bb21395fdb16300b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca54c2aa16d953327b4f315588f78da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d881e0ccbd1446e884b699aa7e941e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d3036d8bd246f4327187e152880af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e37cb52418fded749bbfee4020ee4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731805ec036c31d38b78a56dac5acd2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d291ec577cf85b42b2c877ac5e08f96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ba12f3216b27e5464690eba43e8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b4e4bdbda07a0bf91d3d7cc4688da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2fb7ab21706f75166a33c64cf7c8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cccc8feca196d973907f20e539175212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b131342227b369342008141222b48cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc1ede4bab9b8a34d253e45756038c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd3dd6feb9acaa25026aa0f2893a23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03f32dc4c1a874c030d28d66be2a4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e205ff0624b66896048b926a613bf78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38d8ae15e2025e4253bf5cbb12e464218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef4088efa30aaae3f84f3756ce0800219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>