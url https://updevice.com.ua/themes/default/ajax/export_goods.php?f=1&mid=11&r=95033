--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bbc05f63f18186fbd9bf8021f0f3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd89c09ea9bd46b1028551a07d9a032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9135c2f843e57f99527d658d8962f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2836279e4b87d9ce543b5c065e7ebc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f64b335361fde5ff9f16270b178e175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7ab20393f2f6a1e1e8b57378621006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d9a478b3110bdd40c25840fe5b6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dc9894add095f569b99940a10dc008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cc34011b8c69b68753568509134fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a0aa7873d2eca1c7321b2457f3ceb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a72b3d12f0f6a7a9f2840175a2bac511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99edb89c115db93e120b33f413ce20412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a79f141e4f75fe095c81bdc9ea8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db592d7c8ffbbae3b516b583bfa833714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e2d460b226d47550976af815bcd7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415b56744ad21309590e0ffdd7f114716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9a2369c806a28c74c9b6f965f85da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103916dc71569b744475fd4c70402c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef42d1cfb5c1ca4b1a36bfc4500d94a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c83e98060cb772952779475130496020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221398edbc286f8ae7b25dfab6ad48621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6a07befee7d7057cf7ecf055e323922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622d082fa8d7e0231c7e6857a551d8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385799f28fe6c94eef83838b3024e0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635e6a190b8233bd9393c85892a4b9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ecec61c4ed4785a882e6e81ec088026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24a15fc14fee3caad5baf4396397d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4598bd89ee7db7aec31315f275a1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172abd3263cc81a0b38f20722b6f14c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdbcd7e54158b94a00b0a3dd5d8a5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd38bccdcc760b5ecfa73d638d511f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9361c7534ef2629643651e0ee9b0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca0f7b02f2a5f48125a4028cd93cdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbdac2352cd11f6fab5b332e7d842534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccf9fb033098b99f24c35202a914d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8df322f83228415b22b16868e0ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08b9f56761f3908c8d01d6a2ddeef237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d6d0391518c4ef5e962e9d60add6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fe0e53816420b2a420f9b451433ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032ff4db14a88e70a371a37b3d2345740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a619b5eaada46ecc225cf40b7cc2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52de4597a85d5c48db9b562a3fa773342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd52ea8b492bfa03dd860a210e86cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7de7daee8793664f27126ad3bce5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7322afdb9ec720190ffee8216b1f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ce21ff70b03a5cb9cb2af2bf983a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ff7b4ffa75d9f5ba367659363ffb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138d2ddfbe761037b1390e1748c649648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a2e11970a8c6c8db207efb1a4d30349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc0e18892c97ec7a4237bed31df4ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c4068b78d4e7ce7c78d54c65a8ffc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c489b4c955adf0cfc46012b7f7e1e1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ba2eb857511d0dd6f26167638fd1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd08ba1053b807f50233b7df611d0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbec2a02071288ff379188a002810a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea3bcdcb58c138598031965885020656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f4856df2fbe8457bcb1f2bbdd8e2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ae1c15200102fd9d32740d5f0b94c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb8ca09a41b81d72ca149a11bb330159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc4ae5a9ffc5f9085bd3a251327dc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67b859dbcffb5b365bdec4c12afc4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4f00d8f7c38db8da9b5fc6d02cc1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c00dcfaa82f68f1cb5ae3b04edcb8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad05ee0fd0f7781c34cb695ab2a64164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fd896ca54eeead79860a5be226d0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6826c0b3b112ef55a871115e04ee05766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa8237aa82d17f91faca80b059a3c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2e3332d80d05ebb2e42b73249337b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9a27442772e3aa4dccdbd6ba6bd6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638f4f53fc6338fc11162491b586fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84429226e20bb1935f47695914b29c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876098b473e3b3ff596777758ac012872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45ce6244814bba0387ad51f2d325e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a340aefc4e4bacc074bf19a592ad2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea264bed005b578251801cbbe31f8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6bb94ff64a4e2f0c1bead407026c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03d68e3cc637dcb8ca9b9c12169b0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f504425f6cc69d43c1651a1a71e8d4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade27e30c5a40bc69f583cb968e746379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c4307b9bf37f6331a8630bf8768a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a822a50b232d3a65646c6ded5917d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04f75855bd4f3de04d1d347b3e02b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97e1e1a5748063f754eff19401d2f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aaa9b94aa3d9f5005f921e6a1792584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92018d101c05bc480a9d1a19578c6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575240ea8ba6374085c836dcb142f26d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840cf724a1f0661db1e545db76f235787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b24e7eb8d7f50f94f2a631caf3fc6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c71d7ad151fbc9252e5795c9315a2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34c2ba49b2460681360bc86673020e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa815e292487ced346f747f395b07f3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04632491a7858a606f6c0e13c1c0a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd45ba6059d73d4843a8e8be8dc14e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c980ce1e9aedb951a492d7b2c76d8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a117c00430fa16eca390a032a030c7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8af646addb7fb3cfb9295a7f09b6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b6f80bf77e294a227063420735dc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cccceeba83657c71e100e00d73d5c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4060ef618d3867c47c3897d19212699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16c27cdad2431c0e740e3654641c7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25136f9935247fdad248932f6645b08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7c39d271ce2b1e2a63980beea51ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816b4e7bb78c6ff582ff01dbd587801103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a961acb6c11f3dbb3fac3cc183b1d60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052bb2927a3347abe803483106bf1d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529856edc3359d52ca7c0a351a21f130106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c08e841ea397e033b3c2f05a4213a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84bdeff232209a5efc5ca4d6016130108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d8a830024c8e502d49401a92d98e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ccda7a42ba74cdd9c65a39ef92129110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c19419314a96feac62f68b0b62023111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f79dca4ec817b96497db5f663d707112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5715b6c638d94581cd1ce938c18f2c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c7e76925e84ef37af6db51c0830d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec8bbf74ea8a5d27bdce21d111e839115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a00661f6dddde21fa1a3b88b668835116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d7ab09010fc865a662c21fd05b7f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c26ca17300611e89a01e716b33ad2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f4fff249fee8bc3534d1fc7bee9c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787d1ad04ae0981815944876e2d257a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7427448becf602163a0019a6cd5b038121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a408a936fe93688f421d04fb3610e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c23a8c43c4599cd15360408d603d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee2410ae87824aebefa57a17930955124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e15b11b2f12a1ba91fcb4d51e163125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cbcc7b93b836d883a30b9bb362da5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75593c05b3dce9e62ae8cc91e7619761127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74c103506b7245e80df5f17b146d43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58659714a31961ef75ac928bc232f26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f0d83d6c7b3cc37c7a5f004d78f59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1e170da11f8fa982795c0613555fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f7ff28480ce2674e85ff2e6f01b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e33d2c1f35a8ddba860066f1c3a3b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d4dab7476780d1cd3c8e7d07e068f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29bb60077e2f6cab3a7132dd499b5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48423ed73005db5819f6859c79761def136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786d8f3690fac37b803d4a12e14cd28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4ea3036161a0951b5a82496496c40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f78caf762fa95a87f49bdeeb41628139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60c82b9de9d16e97c5f4c2b872ce98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31288c0ed129611a5a78c6c286b8991141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919211f22d21344176cbc6d77fdbc448142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d399a2df89c05f96123e6e378b4b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741a021edc18ee6cdfcd96dd2790ffe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea5fa35e0eaee54534e9e8107af6cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391119ad86dab14248f8cd00916b5740146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eafefa47a5186fd11a2964da7f3ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4b29db807bcb9ec2d36212a39cf0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02643b9f9dc3103ec4bc716b1f47fddb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c470536c67726de39fabcd7b80901150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa6dc3da99933ca2460c14243a343f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796330a0d76e9b78fe7e959a640201b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8482108b794011dc36ecaf58aef52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3d2803f52a61bca4a12b8818ac07a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91de8cdd53ba03364183f6c9bec70a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10358857cc4754e34f29bbebc66657d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb215736e299fbfa280b3ea031c32b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027347e0e7f392cb00aaee9bf902d788158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4848703714cda0eec05ccb5dfbf6d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4734a6e0c0f9cc7f3d98774b8cf6015160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07fde5826fa2e188337dc76e644fd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c0691d98fe3df8664938c05a5d9bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d1263b952ced315a99e7b39668a21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a625b5c1a4f4c72eb3a632b3ed5b02b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe82d40e1b96465384d1f62b31d2549165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2588f4b0a3613dd6b09cd42f2749f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fc2a390475e8eebc384d85b59a501167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46abb74254961cb351d0a3441521627168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f932af59541979182ba40988cfdcc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcabf2c0886aaf89ba339cc2742ad2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618356d7058c2b362fcb690b13855ca2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736fdfd51d9e86945a9f04e34d79f25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9301d6fd9b73c06bb0ea2d90d9ef4e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd720ebc579322b3771bb70ee0bacf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33007e2a6724a7511ce0b547902199a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b246b6b3a3da6b5ecda6d635789be72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545b650627ae11ce24e5821acfb24bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a5fa912e3ef0fcae1e728a9d15b1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea42fbf68887c60310ece945766638179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74112c467bceeff9624456b46a9c96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad45eab46c4ebd8d43a8b2083422aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9524eba5dfdbc39eba318dab7dda1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129e2f08f2f061f2e4a06bd19f10d55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799f04b01579f3879e976f1fcd41b98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2a376aafb1262bf23b12528bf96fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7cd2e577c691dadc48102c2b708b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447f47f5f7448db9c92984e789d80b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0086b3bf4bdb4092ba34ff0881b831188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87a28b2ea073ca70eef0d71cd5fd86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c39fae7a631271c8815b7f1c4db4dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af897cef412531481e3952b0e104e2a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bb8eb8803909833baabed5e533dac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d521d238de10a66b4102ccbdb4ca9d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c4670f3b87957e7030b0dd6ca26fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac86ba1a3f551fb6f7714c02ace5d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f7fea9821b905c121cb245a589b36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc0020ba2dcf18b64a1790af175fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb34813e14d2157e44983f0d562072198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3536d33e996eecc25bdc288742c637199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b38d31600dccfffd6dc96fb4a271c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4278796d8408cfffdf377c206af431b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a34f317c68a6a6843c16a7e37b226202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e22dc1d2ca5f9d45f3dcf53ce81e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202718f2633a68336f917b9dee5320bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd707ed4b4c9d7437a2477f63e7e24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eab23fd1c315f48abc4579c42b358206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8f0e5682f9494da7299239f23e5ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6875e4684d7d97fbc276ace0fdf0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ed4db8c5f08388cff485d25f0c698209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dca049eb58f4cd36d86507b1311c67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b286128bb431d3161078f88a4e545211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ef866a56c8bbbe5d5a8d46010b4fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305a605f9f845448e32ecfd18231b09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df9d68b2a5f8abde09073c53ccef1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101233e51741abc76b4a68761bd91df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfcd29f82643dabd83e3482e65af74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7df1569ea2aadea6a48fc87ef7f15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451e23039abe303c803f38cdf79a9d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010619172444e6f4167400f3c6baabf3219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf01d00dae1c3ba0a8cd5241a1240c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec7ce4c507f4ca6597444baf2d5c302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44bdae5cb4614f0e86caabb47591af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6005365a4064416ba37ac74ca02081b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c197b7c025eca8cc4faf9b4cdbbec65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cfe084baf01c9f1585c49920621216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426b282ed16bac851559a6cf2670c577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f9c5dcd6a269fe350181efeaad4bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257c18ae596b97027036fe1415c81899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd723a8a4a9273da359d09bd8f5f1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f616bef84bc014ecb4210eaab8d43211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0853b247d3c8b9ef29059b1a43b9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f55c291c0a63fa28376513dd25163213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4337a0dbef9654c0800e36d4bad49714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a39f33aea79a716205b746faadec9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd9bf512a5dd377eb715ece306560f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c49f8b9f1a2495e1d8f8f12f01d5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf4c7fe0c8fc48a07306516dd0a1d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5838fab5d1234ac39d1b355d3bad319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af539954aad43af203512f4e77ef35220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7dec5a3644a85139198237b9a413421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0f623e1fad96b0a5a9a390886c21922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8146e3007530e42491c472c531eb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b95689d130e444cbcfbbeca653448424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c3c211df656b7acbc7cf9c2a1130525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a18c865f2f27f9c8cb75b47bba64126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7eab4836b3f28024273249899f76f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc261b7adce86e461469bb7e3adcca7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bcad54e707f905f4a353a45401d8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353d6817bceb53b69f0b748ed2b932630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723caa4c9b57b0a02c8555801946bb5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ed1476c9737fda3e484d22af9b3c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff8812f7df417e07c93b5b5d1ec3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e3352b2a980890d90e5ba15ce7e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e614af5a9fdbb7d0226415ca2671b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16cdff12572348d0f3d36d0198e9e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a73a7a5f689c6f4b33437f9923e7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a948d170a7415cacfe4a73b0850c5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8b4eb0ce27ac036746a6cfeea0dfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e79483be14f3faab50f802e120a3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0c87e40a155fbddba48a3a681fea541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32193c144d00ec952d8a13ddf8d595c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53c916378d8006ba3e8eae91e0553543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b41a474e0d8c2cbde49c347e4e13cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c6b30e8233110879c1f1603db8c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5d1302ce2acb2a35c5f24b44fe3fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818516edd6950e4e6cf3285bb98cfca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc6d3c87c59c14c9b7e7aa482def7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eedd94d8f1281e3fea8dd873e191b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb70581e6bd61bb73a933e4d2ef7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a645c8d653e6d7c6dee95565cb36651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac887c40b438489c79be3ecd41dabfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ce9432b7c138f0818abe0dd6c50953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dfbf07f6b46373d4438407cf9a5f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d4870899ceea3c2f572d4903c95af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b877adc9d71edda3899d9f116909e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa662d9b9d06b7e4d92229546ed02857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336fe09caf1a90bba0de4a54444587258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91df71017e1c82570b38691727cab059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe573491304c58a312b6bd753bc81fda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db65556c6c8ab5767de0882032093161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91ee8612745a6652025ec0a9fe5a6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe091babf0c7773f019a07424c7fa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e243b5552ba8e61c0da9cb0760d4dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aade697d3b714541cee3e6bb5d9b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9f8cc1f0adc2589b3e81a095aac7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a92ba4325ca00439d9901430a205167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a3c8a7544df6f08ac6c4c27794dfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a578d840072e420c7570953cff75a4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d723a2fad69c8875a36b5b72dd98b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd60a646bb8b205a1e35d19827e12371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da49970aec640565830203f634732af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1d9f62b5326be38ed940c573bdb6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c38bf84c568946eb7abf9c18e213274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85414c986b6005cf30a421932c920a5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856127de6f0242d665e583046d84e6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a8f1c3120fabc28456bb88607c38277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725545135f4ef322d65199ad093f25078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91c306160901448ecb3e7b0252b53b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ff3cbb4441624325a8fc8f584773580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27029913ba48a469815fd044c9613381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d0f947045190228937b65497c37da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157090925240626ad73f2eef0712692083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f183b4b689f190f5428c32e425adc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a92e861423c51d41dce7b7019ef3df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dedfb9c759f52e1986e50be5d4dd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235bbbe86fa8b53ecdee4d3301f699187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e4a0825e1fe2e3c37f0847e7640b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55d30c459ef8aa03facbf5a0f7ee7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8f27a3328be8f6282199b1cfbf14690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d05fd42fa04ab2a841e8a2df9f57891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e509c5662b27513dc16060fb6e8cf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec858654fa005bf7f37ac3c988b1371e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e39443c3ee83831ab1576de6d4edd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6aefb8fa259bb4a37925b5b77f2c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933985fab041e13aa589fde8a5b3b3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67148be5f2a55122ea43626628d1e7da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1688f1fd2cd73de7eafdd0045f4fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f0615851424ef0bec0c95178a68899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190155f35596a32374ab4e546b0b4bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f00807f362729fab31ff05d181aeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1db828de39f493749e3bceb5662d04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cca42d06033a036ba878d0aecc2b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ad39f5c434727491cbb302e1fd147104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9368dcc67a3b865a6811741867d870105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ad57c99bb1ac4f75c6a97309d1891106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aefac8b36183ddacf0bf3b149823c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53b7d894f3a966e7e6018c22afe113108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc5c0c5bc22959045da178b7ce9cfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db62e191254ed162166e3af314554c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953288b628c2f262c453830d835756d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b8ac0992092c545f5dce11a5f8150112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce820f1c0e80b4f7c8e47322134b505113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac28fb919c22a9530ff1d573beeab4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d74d5860cc4cc7891ce86a6480ce9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62217605dbc8ee3d3818d7dc24e357e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d08dd50d3bab44949193319a8e050117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bfae7640a69f724a36b37949cd6d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd00ae6b8abb32c828f41ac3cc7296119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c1dece1ba894ee2f1295eee4f1ab7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b072d1161621e3f2c7ebed282d0db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cd69d15aed18ec2f82ca3ec0ad383122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db69e5737ba8160a501a4ff1d0e0c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2b465b5d1bd557b8bd8ebde0924a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751add306262cbdf062434535c38b8f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaf58af567fda0935d8740cc09e811126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6ecd2a84256146e15232c0065ef73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1321557786c962ae52da5bd69a96345128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69475b61b81c619e3d0f03dfe7c9547129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97b40977121548b5014f0b865b18ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1c881f2d7a3eeb577738171f1668c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5300042f4d9f83e2eb7f81f466aab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9aa0933c773f1a40f3c8b08170260133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6456d11f8ddc3374a29b129f045da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6397c1524110d3656ad83a329ed3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b01a53a3434b306efb4f5383df601136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249baf6d89d33ed46c801f7c54f4d75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfedb0fcb1577749e802d37735253f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cff8f1e0276df1772cee263761907139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f8b13f3c3461355cd2191b562c63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9708a3eb7bb9ba7de71aea8fdc7a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38196f4c5a42a28b9276cf1c1810b42a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e6b8b29f2ae870f1d4d9e07a7ee5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82777d80237423bd59f9c3e409e71663144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8f3c1756b02cff3ad5fa079833f1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f8668d12f81ee5f4a63c3a5bed911146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93620a26f4cc56d8edd2c7f70197cfff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da886d43aabbd91fc66c2d6798cc279148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd663e996b79185ad4997ab9094d63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3563cc2536e2ce0fb30597110320d0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2362a9b2bfd78705a9c183ff751d88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80f2d71241bd480b196309c8524a41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf3bc32ab913e96665e88a40391f91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74408c04bd5ca85e8d56daf6eb7482e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd87cc9a7b456a81275a8207af4814c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ea66ad9a3dfcaaec2cb9b96c595b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d31e2d93224eacf583df3f19a903c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b2142116e5701b609f7cdc6fc242a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640a883613b9e66f2c6a23d2a3f18a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d295df79278df5f500fe57e1aafc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadac9f78b5ccb8c3a8c94d69d256af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435fbc1c649740dc05dee5cbcff367d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c225067b044d79198baacf628ae45f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c643023a0e690f30dacd501bfbee1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cce0b3bd94a23cb76ab4a8af8abcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566176cbf790c2761562ada961b4fad0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb338c89ff0e1d48e62e4c1d950a3e06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e25307ddd34731481453b7e799e28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357abbb326f5073d605d52cffb923adf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddd81eac9f01bcae8adac367b18325170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50808504b887bb1cbd64b84867c1175f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fca8a8947bec667a88877aec076a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122be43db718c32f299132bbba2a64ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7c8cbb2626514bfe0fb82bd83c1ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac617ef67678a248da91b1ad11f615175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805d9bd96790b6c9cb3998646c43c6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66932a365b45242a9b9735ec41b59339177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f0626d6a842ab171b467f03137910178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8849da1ef7deefca87886aebb71881179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481a831b9445c04caffc1b0db736f3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2680b0018c257bf1becbda4663c5df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a0197ca3d39dc75f64c2ef3c9e1a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229f0b25a618910d4b5688cba045469183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca8d860a4c6a3351cc8a4a5e2fa98e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128693e8a878e4cfb04c8128cd1f6723185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a0404ee9b551f0652c4d2515f1649186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00a16205ef7383b188cbba9358d4ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e806535c6917935c840de1cc03c4ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8be1ba783d9eaeb372ede398b7df5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ad8e948797c877af751c7d23ff02f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf360892b0209f18450a6e297acb10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c908ff07299c3f4828d1dfa97c1c18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9760598b64bf428b2eed3f6523d1708193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b22e77567a951c92a9d099c932f549194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa784dcebcf184b02757b2facf76009195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e398029a4cdb2956e30541475acef85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68e77e7af8dd3c841f6947df7b417197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ae46263ebc22bd3f3de7a85a27bf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d3a3ac57b64fc933c95f9a187196f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863683f91b04d435d54cc4926f1524b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77982793f6af8b0d970c97b49189de95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a01f52bffb52260c29e3d97b22c6d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2db1caa7b0d928a777986cbc9188c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cbc0a158b531206508439b292069f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95886fe14b7861e4bd60a7e028ab904a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d346b2a32df3a343c25ba2420fdd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8a991b0b68e9e5fc96d6a1804869b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f030d1397ba3d3279b119b41fe9a9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67c5097a0b86a6d135ef2a9ee7e129209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05151351540bf6b13f18e8a7b7f9f53b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dee20d1f4f80b4d1b643ad5a4c3cd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41292abe1caed18c943c80bc367f5068212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb5f69190d3d7aaa5475c23091f68d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3a171cb642b6d3e3ca99fcd38c939214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d807180e01a02e55918aa69e25ff7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b20ea1b1078f2713de20efccc3652216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e776dbffd922cd86b0494ca50e7fd93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32ef047631b4a6e0a87ac9d15f4723218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599315a2d4fd0387f18d8f3404ca37d219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>