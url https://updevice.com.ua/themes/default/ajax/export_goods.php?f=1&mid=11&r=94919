--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837de47d86f2179a5f4dc933da067b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf47c980adb2e2e4a9a9a948fbe50c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8f72a38dc226e8fc707487e44c4af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8619647f9e366cf20d706cd0ff66154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6915e2d3c76ee750c7639e539c51165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a2511465030b625b6612d08d74b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5f541ce4509ea4843560e096fd697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88105b7877c522b98673ca8516f04c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2722b173c687d549a513af647788a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a24cc4fc192167d399a4b910cf8f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a7c849183a06b0cb929ab65607ef611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46718ae66d175f9aeda8a7442c205ecd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16a744e5cad0f2b2605b00b49d6c3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290c14d42afb33225f8f06222a977d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6de2691cb959a7e605d2bb837b144015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7ebfcc216e91cebf5d41b6770a45616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143707e28d0d2a86d7ecc24389a5b7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b32312201178bdcf130424f24de5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53475029938148cc4be0320f7d3644f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c50bc3bb3ee26dd87c9a196efb24820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccbf8083cc3f89cf5cf968034fbbd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779a2a0a41637c8aed0dee94a2bc0c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5da6888d3f7f5c10aaca6c2d3f4f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32ed77cf2ec7cd5900985fb5135bc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43868489d11ca84b9384a0b8f002961425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba77af1b55d47c1215db39ef17d1fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c23f56047b07c826de2402660e37c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee36efa1fe7a1ded86abe163dbaa00328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6713505f8c641a2f5289e51ea20f2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098355e2762f70fa4bcab415116528da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659bf148a25bb91fddc8e036667b7fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f351df28d3425a41436348cc416db4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94968237bdda962eb36c56353d1a6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e05d35833a3472f2be7ecfcba951534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6204a4757b44654e204b60c9ab76335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b1cf071372c652a1c516522db874136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9756f33ba7be2cdbf00ed1505cbee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33179f6e2679d56ff8bc03846d38bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dfb37a4be9e7a6e2beebcccb770fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d00dd684d466a823a3b21f143fd05a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482e52d3d6f166bf4a1c6c36ea29cf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b29446373ba959f4ef6f8494f9d1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d75ea75b9140c1e7bbf4d2f88f3b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b44676d2a4042fbceabffec74bc00944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a308f8a8f51db805fb57cce1fac965545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860bb6af30b144049de23e1b82dc01846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5872b1509adbbf0566c5c7ad0940d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbde22c2332e07f02b741d301b9172348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e725dfa6fce0efdb32942a526fb2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400ccbdc4ed3dd4c9912529c00f9f9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f61c20fd216cde7ce335eeac16410151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc2c246eef180b5f5a68cf54b9be5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0391a23a8d9d8707a84fbc05deb39b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb614a886d22a4c115596bab66c596d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613abc090faf9e73ca4a9956ef1393e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f22cf51e9b1deaec74dac4180751f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c10d493cb1d6e80df68fa09953cbad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951bd6a3525dcf3d554815750ecd09958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5f5b4c084fc430977375f1891ac0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8db99f60b5c1af3eac4c768ceef06c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac64580ab11a3a416c97eada5bca4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22a409d464a2ce680606bee8dc003b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a987896541eeeaba212d18690d6f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e70abeae751932a6e406f0a8ea94b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f430bc112ac14ab8c76b188fe4c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b93d9f2ba9c1597c92e8d365edef1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda6b2db2e2629018ff902cea08604367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b854194272617e7ee39d7a9b2732568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42567a9a85faa3382a2560c649569269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d317f836816467c8c4b9b279cf69c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07efe8fe2f722254c5ab9cd59c7b5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194eb7be7b33a864428852af6c5b2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efaba19fc07779154d883c4764ee2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7babaf93d119d7acb6e4b1a8c838c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3a1c724c0476c269b714da343c0c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa85b4c50870f0bde0fe56aa4f5d8dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d244e0613bbf2f2a82f2c2ee9dc5afd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d8eb004dcc069456c40fd042eb30a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5042b51d9db82fa47d2a80fa0e41f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1c8ca7191ea18ae0ccc722a434d7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d363ea3bd9eda8ba0aaeef712659981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d85deac731deb4f2d81deabd77fca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dfdb054d115e607c3b01b0f0af1af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033e7a9c33857b4f6f5dbf55fbeee3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8816d4bbb18bc732d2347c8843cf99085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149e926ebcf2c21031877f454d0298086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23136b93c4314508977ac07df2e4a3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d14539a7cddcbd992d0b22ae60773688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15059b2369fc61ebd211db8da49607b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3323e3806c0737cde10d717df91540890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed247cca48f03de73bda411f0cab798a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8d46e9ed88d4acce8e4dcc8ff58df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911f34e07c63a24434944e45ad02bb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58736be00dc15cb546f5277d569d70294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133777d6058244cf986186b3d648a41e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea15176451e411cef1a661e5ad68d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a37d44a460e656e53030976de093b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36232f5cb3d305b3ed802fb86a76a4b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c8ebb732fa3ca5d7af5f2d277960d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88001c726f272e2e613162b36ce1d166100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc31014aae84ac589b1b172c5aa57de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f36cc53641b4aa308be932dba1725e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd8c895701aa9c1d4b12849b3cd6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aeeaf3d0c9e899363564e1269bece104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f80e46c17f809eb2983bfdda638fb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb746efc67697827ce5c48660208e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19554c7fccd72744018c0c5764fe6c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787742bcfe194f461a2b0f613815feda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1965db978f7a63a302289e2b388471109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a48f718c776003cd711c4397c02f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c206d06f348c9da1736d76c9b2b8396111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdbc0600219e87b8dd39dc25919f39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c012a8ed53ff29bd096dbd1a972fc2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb657b2d2c0d2a86cd6f435b1026e71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57679f3dbce952b5e3ec72c3f2b003115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be740fe00594300e2af24ac4dfaf8b36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad2a0bcb92bcd60f0445368c7571db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683bbc87c839f831c2aef10f27f3ef0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b69c886253f4dc9e93224e14438679119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ff3fa688400b36e5a369dbcd5c944120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdd3d2272866bb945384a8037c31c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211be20221c566785c752c0d1b9afbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1d01197d3322bab3348cace445c2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275d47898118e1692eae8f923edf5f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd90454b2daea18beb536ea91f1fec6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc08e57396d8535f05e525cc605d43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefd1ee2e9cfdc06d4c7fff8000991f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa2a05b0b13726f8bbeb85cb4e4d07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d64178d7a980a15401c03427ad0b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3eeb434454b38cabdd2ab7edec9ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b4f58ab95891dd15159030a0dfbdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30830fa132cd7b2586195a989f9e7460132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4234958bc0b073627cd5fd86d4e20ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcde38b8d70aa8cb9b72d47c7402c90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059607beaccb6a91e14808eeae375d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8011472b94f2bc58c3c86d75683d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04444431c5879080adce6b75dcb2289c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453e8a42280e2cae257b4ef81433ed3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee8c74852523641eb7c0bb613b0d6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0858fa74936559c030166afead97a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1867e219f15f9b9cc33d1f87e972996141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c6a2bcce9158673a5720bfecbe317142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c764ed8f8996a76a6d074ae2a20106143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327084f9b3c38192632c206379ba77b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4313cec2fa14bc34c96d3961df6bbff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388435f78a3023a088b341f59765a153146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5d4dd7a27120cc18568551fe2b4cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c8522e252659fe88c9dcc9f5c40df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4ac635c44632bdd6adde36d0e2c37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50bc6b57472b00d9ac702dcdaf1c69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ad6a461f713d2cf385e6461b16d1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f34d2e89edc18007b482cd171b6b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57de62fc9178f6a5472c694684b791153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4690929d8d14fd6694397098ccb357154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb32a73149924e3e57527a555fded7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab6e0a3de631f0a9d78edb554d4183156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7c0be182dd3f1a16c3b9f0a91372f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ab1158d4ed5e209042c7a7d92dfbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d379b0724d69fae9a66fb65ab78dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdab8d786bd33d2875b843838542543160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9017612df660e4128c204adcac03460161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d81cd2bc3ca60de76d71e475bffcbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e834bf1a23a1e98f6e9d37a18b88ba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b48865c687174fef7c735883b8f9f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d1d57ba3f43c4e28628139d930e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f84760e1cd24637704a7e5a4b307a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e567fe4c4c16246114a56857cad040167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abe42691695c68e5d2998b18fe5452168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f967811ea1e09c2f859caffb9e4d8a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb306011bf46a4131493119c0063ebe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79276c77246d1b6b1f0a0a0cbd73aedf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93426d997ca99143e31368bafb4c66ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece4fc85ca9c139da589be2b5fa6a90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebd68e0dd1e0398a37063696bf1e4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e8208a959688a1c5c0b417f2c978175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e948e536b67170363f0359698ac30d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7a21eaea6357aef6cfaf15ab716ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d552357e222bd8f0e86272b327dcc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce37cd22e542a3ff83655a5130fd8fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6494f3893a1c8c10fca7bc2b794a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b4e04f04262d43e208628f0362c36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65218770abd8f82ed5c38f2e5d549590182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ee3f1f4aba9fa834cf2cea8345d97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff29c3054f7bfb879a5ecc52bcbb7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff12b760d61d6a61a2542cde555096185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457e299332910284099897fa9650e59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca86da356aa68b31309c4ae56323bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff093c240f90babc820b812c53f7bd7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e8d112d23ff1ad3f900cc2357628189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109f37e00c7bf8a4b5677f04a3d6d05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17899d73b400c49c2fbd24e0d7474c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dfbf3e40932bad5cc7bde652d52c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd54931238ef2c6ac9e55ccadb497193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fb44e73ba1d73f8649cb185eb6ad7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c11ffe3318dd0ea3be2a4b3903a56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9100c92d8c097bf539247c7f6ed16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fb78fdb7285f1d2bc86725c81494c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b14938bd7620e4bdbd35784e05aab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971123b90e5e673faf5ad2316844911199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810d528b70a0cfd8b6e524148a65ccf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64478c1f390177f94c95ecc80ab0ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aff98ee4cbf164957264dec43155a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e93f8151f2fdad5bde85d1c5f67ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743fac450287f61c53b068bc45b6a27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83ee53e7313c0023e27cb1fe8bc718205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04758c3d1c41ff16f122953ce1b8c1bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b30a7a38076c2d42cb432ac170bb33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f476a08b2aad05d848ad11fbc416a6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef055761077c12ac519626aba775cba5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec79e23a362eb70880d195cd2a6be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47538f234ef5b1bf21cb562e190bd569211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd33f043f597f1d31ea9ef84cd00f2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36ff4b33c5b89d8c0ef13048a89314213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa247d98ef097c38b0c613396236d2ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3b8247952850dff29118efbc2da06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f39b93bf89d8a1e24d29b07fe339ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8a5b20f60511f848d2e0276faf5cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70181ee91be3641842ca335989bff8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e7d1948c7a806469ccd6c0c3f278a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359d8edb7f91357aefa29faf3288c151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80557bbaed56c8995d64508bf29c89a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eecb7a5aa807fe525d6db9b6e2d8253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b73a16ea9b2ffc4559ffd43d6770074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2047ad65c7412766342afbce5fbc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd236407776eac21c624454546cd45a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b014b93222607df6d2358f68fef348f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d6e43c0f694a0b60d58b5321fe2748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edff075dbf28a11879b550a9e5e1a859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9c13fdd4517f0f127a3a59ffa927110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180d55e681f1bbc8c7641efa775589611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd08369405c28ae996b82dc44b661a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c003701a0787cba715693373ec09313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108b9c435fe522d00185283b9651e2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e884387ba4f7f1afba11a2ea82c4f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3c1b16fe783d7247e5a8a192ec08716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580e909b9ced7f5c5e605f08d21577f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93cd6d44ecd8aef6e528a0ed600d7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4f4a764120fdfaffecd30ab501d6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1d7ce6a67faca9c868f5669bbaf7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125faffb0e4424280ba224643cd90fbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f45bd089e9c090ae6fa403049046a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50303fe5886cb520f442779d603ad7fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a691333e8eb0de685f97321aa2ccb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce154a5ced48dc76acb4f4642bf12525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8eb6642ff19b83103534fb35b15ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e482094e0e40ac8cff70761f707d7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68d5f347eb0be2bc93f72e0feff90528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600fdf02abb0a4676eb21a06d43664029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7435d3df766cf8d711e5374ea41af4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a90d9e423648b9b553a8fa008945731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441eeaeec499aa0f1670613bdd3aa1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388004817a36fb4717435990699971f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b11ddfbfc111fb0dda2807122fd2de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181410bf1176f0f3806a32630517de8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75939ef90105d018dac0bff2c06ae0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff3fb07f83d529e8ec74a7b2cfb62937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aab611ae7e0a358d844156c2475a6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de628ceac1541d8bac00a900ce9ad3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645498a7d2173c8ed8248998be60c99040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6069d7daccedc7e68ad3e96c3694d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6930dbf7a67b82becfebaa6cc20c4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86da57fe6245472164b1c936979abc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca6daff14fea617eccb23fe204a22244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dabd9673f690cbd7e92718f5b63c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554e840fdb81034221df80bcc128eb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5e3c6f7854e64f710fd6f4ae6a88647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f34ba8e8d31877738d2b41509aef948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e693b5bdfb80b65b0dcdf4c96e6f1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ab1da553cbf84d98fcce06eb49cd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd311d3985f4c8017bc0d820b2d0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4023d9039d1d26a5dd1631f9d8d4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389d0d88a82215186e2ad94393737a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbb9e0dec4402c77883e65603843af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ee4b8cbf7c5634c8bce49bc22e4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a94c84a597c45ab7668369c7199d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1a0879ea5124827933eb8f9718dfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579a4edf4444511fe2565fa2588a11b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf0158e59c17ffb9d18d86a5c5bfd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731be28a0c7f4c00a8da418b991c41a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020f0501670fd93c9c416bc6beeed0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dc334687ec3faecb3bd53dd965dcf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5f736e492760532b4f070aec06c7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7328a4b37a775eec88f419ddc77c68f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b013f6611b7e5b7ef3549455a1595865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed703acf0197ab25b0192f3636794366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c99af81a4a599b46569935b3aea1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e07b20a6206dd8988f897caa7f5b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9887cbba7c5aeb2f93dc1d40ed5e9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ba05004758a046cc2cc485d87eeba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787937c0b6622914d483c4f7aeebfb2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca92998a919cf7dca4b2fd61a6bdd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e214dba9aeff0e87b3a9fdb1b029dcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d653a24f69a364325bf86a268bee6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0384af3ba1b10202c33c4a8c2526d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db173dfdd829af37d0071bda2f3d042776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f9ed722d278fd7b8501a0c47a88ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532767413ef8be6c73b963027072f6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4016e80872db54b7242b83e124413d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9144fd9811317f2494255240f8e0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaf910ca89d1505e7bedbde8a5262a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539d6ac754b6391a1ca98a71ce54df182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28b646eaf088aec6f3c15c7e1b6b4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc469494006a90d49911a31a84ffe71e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97a360cfa67f71841d2bbbba0129e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad5007256766cf7a3d390bb4f4e83d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9abbf7a03294fcf932d98a45b6192f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32b7ca3968e86dc8149439c0fb223f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aba602ff286c93b9644db93302e3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac2fa2365cb34ec4c4b4bd5a678afa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34429b46e0f051e979dfec44f43eef591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790244aafb31c4863c7affadd7b4c5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965f31a442480fcae544abdb49cc1e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fb5d7494fc75f89ae86b8e551603494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe7f1a7f330856aa8dc7e174a771ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826b349c3a3b47ebfbff5962fb3393896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dc3d2c18aa75c02786c714d18788a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893e81b1dc36b60933a5efbc6e6ffd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4c179d1cc2418a63c1fb529c258e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da06c1efb5793340c3f8e9e4bd7122100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52de20b0fc7dec52eb0330c5db8bfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3d8549c820e96014e3c2d6b4eef41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2208a38bf9bc7ec1ac6dd37cc72fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bb6b0e356efa5b3d02d28251cec01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c178a95606f47a9ebb1407c84ffd79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95da0c0b6a9379a288476f02b1e7b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea2bc097f2a03257f02de35863e0ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a440ceb07d2700bf3218e54a95ac8b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba82523068ac751a0f25fcc633f515109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6037958bfd2bb47c1a971077490a4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d7617abf1c9cb85eb61f5d4ac929111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b98cf5cfbdf3456367157f9b2ddb1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e522e6339eb9587a3f01392e02d62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bbcdbd4b560347e1aa5a896302c8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7156f86479b2feac043bcb96eb87d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bdcce7292c78bf2b64c254ae73979116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a8958b02e7d03e2fd8a8099cfd8ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e252d101df6c9bd3244ee8c4623ec10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509b963ee545cbf5a461e35c4b5549c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cf57a9266b239eab653954b24befa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893c2ab5e448f276d9a821408a55792121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dd5a33940923d37fd293f6e5524ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b07ca69cfed7ef84f4b62faf34c4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be185fbf9353771b4601a287a19154d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3aa96ca9c01cd6e6e630fb9138a66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7651204a6844998f15ca19eef4082126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acbe11c888f2710367bd30e164fdd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df1b59c04b38e74f3aa9a4b79517c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da9c5171b375c2765d4320a2269a61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbaefdc5514c5babf6c4b6ff14c76a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ca4454155b3e6fa7d083c6b9c3fe4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd60c420aac979fe4bd2a5305747b59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d5d031c84844a93c257b390728f65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d100714b965d13bad1c2d553517f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051538b0fa6da56c823f02ea6eb3746c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620bef140897fc1c5d2dfd2d1ed22a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6f3aff632b3b0242c4defbb823e94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed365329b50f62e4cc46fc06db2f533138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e6d8e8eac62a8a7cba952663b4671139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54df1422f949858d69c8551af9ab05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d9647bc32436b1a6c36baafed7c07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d943e3a8e1a0fd1e742bb27d9548cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb3db6c27d90ec7b643a61258cf8e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14e893a866be3dda34ee49d3dfbe62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872ebcdec6ee59dd87676b76b8784c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e65ff51ad7be313f786a49e9561b2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86622ba1cd4dc30a448d7756cd8269147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f40a94bb16017760b224beead540b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04e6a0d136bb3df1cf50c418de6ec0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5707660a669b014854e5b3d0b43814d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4378cfda737f9647e9a34e3ee8c0b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03cb12431d15f3fa39113a6236ed6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5f2ee4e56a4bf3b4de602e03de5d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29f9698f4005efd51677a331be6ba8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2857584acda5adcbcdb5a54d391f9cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba4ab5f35267e659b559776f7f209b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec877d1e19ccb5ebb02d2f00c804851157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04176d03b9cf6548b39535f1003860158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999c7a1fc661c19265cb51e0de42da9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec52fc57da918d88639b29a040f6f10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4086f27a90df141abc841e3aa38796161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c3164adeefe40bfbfae26358cd3d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c38de394e283f065b3a250d958282163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df6528b31c736438b1eead23ee42a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278135be41ff1b4d60b3fd84997ecfb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3971150f4f6023ef5b48fe913e0217166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b99a5a59a1e1f0271fda3d52aa923167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661bd2851053486c3a774d99a36d04a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631823fc774dba1abe3017ea9058e73e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6713ab05ebd0b676e85bc01660231f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e05dd65a665291f11983f02422755171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1246473069a0f51c121d7f8313df60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ab45c25018b57e373dd6de74935bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b05694970879bd493d0560f0e16df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901900b5b9a463c966b52f76c397950175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2610ac82d8b87eb0dc9cb7346f299c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5fe3630f15c91bd573c070df87809177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1da84de7b585dc42ad9101b64f3949178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390ad8f995a71e6fd19ccf4d0c19bfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b3846602a4d8e91ece322b248d9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b93fe059c5801f3b588e2d931b505181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4e0927eddd7917165fc05a65973cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dcc45fc44cf7b1017ed06a6c112eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1ea4c18179804bcbce8d0b05ab388184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6e0a0e1ea7eb47b5d57175cec88ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ca73852300d17928d5ae3b56eac75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47fa7ec834876f22230a9d1be005f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e8d9fb17fa6b361e324f2843cd87d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a83435341c8d2c8d77e357f9326fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c3f554a05d5e60128ab5dd1851ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711bf0cf110def73bd1411d3c483844191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a27d37b5a2bd5eb6613237cff59df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77084e23d7f2dfc16f91cd5a1af5c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259363f8400c132e04710939f5f6312194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f513c2322cb5944b6effa03cfcea870195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057849e4472003e9f2e74163cfb6682b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bee069e2bf26c3491c71002fbdc0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b442816738642f5e19afa194c0633198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293d35ac32dd230fe07bbe981806e99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3067a2203ebfa1c19db4ed2cf21d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eab621afd1e05f587acaf325d06c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58762d358c5e217adec640bc596f2f26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6877bd31e8c17596b028a65992e9919203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d64dc9a9bdda4608633f4b24c153204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc842717b0730437d70dc25f865a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfca95edcf8df77aed121b4c3a06bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb44b1291f178fa9983987a88f1d4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f088fdc7524073998ae5a6aa1f40128208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98f4b1661f7226db208bcec8931e2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa4bd2149dcb4124d2359946f96b15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d40624136850ef36308eb6216342b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba087e82ac5a08e2dc31ead2eeb810212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef655f06f2b6d42ecc7739da6215cade213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140efa131466e293da417f736ccef14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d3657d79156fb9f8378d4faf128ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f829b82ca6efb3ed35998e7493890216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ef4632674b89b6b881e3537aa4866217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddacd9ce9f460608e95fc093ae02715218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d92db6d78fcfb0229d510c8f08d56219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>