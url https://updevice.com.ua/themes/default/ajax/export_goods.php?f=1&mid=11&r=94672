--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848f45cc0b46dc91e4777d36dcb14dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d3f425b3f8052d44a1d995c1d904a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c95cbd9eb1db9c63ead72aa6d61e2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ced7e0e100c4625cca3337cfab0224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc863b21053e1c64ee81dd4b47811d865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7688effd059628b7ac11f0ef7d6086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ecfb568c601064dd57fde441786987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4146791afa6f5691dc9e32aa8c55d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cf2113b00e7afefefd51e94f06ff99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc15ba6e5d165c5973bacca16bd7ac610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceb0482958b15510fe5301364498a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af43c28356ee1fbf643596945114e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd637f85f36363077185a64aaf06e7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cc27ae6a3331a82f385ef6a801bf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f9b6a502d39dcc58b41ccda0d07fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fd7f67daf28f9a57d8043a90af95f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58074509b5043a5f748e273e97b8e93e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588d3a3ce6769b2a8ec0b264146db6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2831d634c55b816a156bf013b6c29619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb6634bd8af6a0ef60173705a7692920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10477aa75a0be18e096658a2931cc7bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5813a00f7a5ddaaadb4ecc2235349b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9322976ff66f160b57a55b741070923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86217cb51925b4dd6f7cda59b2f6853b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50fd7eb46ae5da82f1457ac7c1c42725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22809fd78074714e6c3cf88c29c744c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5216b9d42638162dbf504026017727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a3c1c2b6d33e0a9a2c52188ec4fdb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825b52d798b6722542685b84447369d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f34eb5a1e66de9fc43d1da067a7a6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fbef8c59e64bcde1c0ef9bc5266ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b6de62b0e663e5564fb1fcd9d913132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b816caeb1e947d6aed8e18f81e1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127adcf946dc7424824bdf27058750034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fd568849e72b671888c9735c4331d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8aca1911effca4ff7d39946cdb17736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8260d5cb2fb3e071fa8c9e4d35c1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c586c6ac80c75604a2228cc036d796b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df269e97452ed66f85b18070d199f1de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baf3215443cb366e34dcd4137b573d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c2bdd726a695d144af09ad46bd43241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc45fbad37554d2ee03cb82b4163ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cbed69184dc65ee62cb474f02c8e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ff9dd42c2e4195e367ff350cbfe4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d87097d565e32f8521eba40e2ab3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919201a80b60a1c11aba50074aff6f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a67b37b19b23b6da9014a1efba08047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b47b6fd0b1afc6ad0ea098c3d8148248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfe2266d12dcfc93a3c3901b71d3ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919d6a361ee0ea27b9e3cf7b171c5e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d16979e56d0c1c33cbdc5cd1da981651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611270b184a6838f6c3f7187f29546a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd57cc8b832cceb4838d06a3dfcdd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2bcf314df9ee2ac78ebea85b3d2e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c935751ca74fd4e67b4e64f0d523555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fc3ff6c17f9653da3a266f876e19b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8449b5d1d3acfb28cf82926df0a3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053ecfb1cf781a5d966aa13274a27bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f72f6b64bb01b9808e6f988efe34159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a8d84d5a36d5e0a555166982a680560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4850e4304c93d102ad984ddd8e067161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931bad7d5f91f004f18b58a956c7c3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff3bb3579eee8c02b1ff98887a4e6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddc3ad9acbf5930a44cd4907a95a6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb612506ed58fc2411e7f19a28e386e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c30213ae832a7e80d98587fc97bcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533eac7a8e19d9179b6ffd18291596b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae56cc28d2843dd0aa614bab8ca8f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d1d28bf8b1d50f326c79cd48f8d0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbf5b77d5b4073226d2c3c63802e0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c149cd55c802e40d3531b9066cec87371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a480c5bfc6174653b38f585ca0c44172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb358d9ec5a9f81edde509196d9e2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9505907c3285ddc7abd7c2d916ba71174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1cdec8e3993a3c4c1c8419d3bdb2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e22fd11dcec298863138365a01748f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1003c6bb741ca54bc32bef7e38d7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9b4bc898f628827ea69058a0ad4f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3b463b53b5dd723682adbe632d4c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00e65e9229e41c840f3e9c07a5c9d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d20cf22478f2e74c62b5d192fd92e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e40bdb98ade5e068d328374d880b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a5b15eb6ef34b75f33f2ef5bdec8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2ddba1cfd1029c3fa0fb039c6825784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1dbb3e6759e4a98b967048c50467985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54de8c343c852d490880d297e6fb23986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364b126c865bd211ca4363b0234019c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb54c375b4769dbd7a057f58b3c2ebb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a2512e936212e76e90cfb859a36789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f11ecaa4b1aa5f16b1ca78c8cd989590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f724680e9e178078aaca45babe65491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6859fdf5f8c3c85c60288543e5e4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac61f22f1b5da79294aa7ce10a1be3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dc6af2487508ce30698e29989c06094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf417362dc5ea8a9739dd85f864fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de7709261987a5dc462fab8604a47696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0453bcb249a24ca7fa523b0ac9ddbb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12937d41a1f00f3cc6943c715f6566f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f286b99540a261c14d6dbc1ca07ca899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7317f7066a950fc6faf19b84dc65848100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c9ab6b9db78bc45fde46360c00587101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6902fdd8c1c4f58700e37b9f6bffbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a06959dac4c0bd016fd579d20fa7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c261236a4b4934dee8b12f2d1b040104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87651062deade431e8c3ea69095bebc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b33b9302b2142ba1e2155ddbe0978106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cfb6d61149c26fba8ddfffeddacac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f0c1ccbd2b9081b165bbdf314f4f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295c5722f6bce4b66f0e28216efe8cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f93743634257732968cf9adbc5a8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748149b88e821b4a5cb484ea2bc0161111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe925822c906f30af111b81b3952d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dce8e81acc302f7c174c6bd9a5398113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3556a045f1ebbd8b01e1a3fdf96074c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915b17904b9086ccb3b6ac081976c14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ee77d8216290c869a4437c503e5f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6b95f29ceacb9a80a707e8fa66d75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f713d35fc49069698850d8c0e6ee70d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419911bd175742096b8790150d488f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad6189ba1d01672ccb4fc188cb1587120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ce83937c3a74798cf59464152cb35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c977f66d4a9a61821f904468503d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d01b0c89f92b76d2ae4db36e287d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf9a2e870e709abcdcf25a62cf41d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386d036e39f8da1b8bfc8082c5969b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5f6715d12bd9bc46bcb1104471273126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54abb24ae002e151b5e55d0be25f640127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f41955670362f1b139353fe169119128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e296e27a7a71c4f691e800239b7b341129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5213940065bcb5f885c7e2ee2c486130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d12584dbbaa82efdfeab1651d8596131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b0808a6fb5c76a7480e0e9ae6227b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eccbd21665ca161a14bdcdfe873ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4793c91b42f3b64b746b1735320f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fdd819e44da6105a3408ce0fb245c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46348ab71c86cd1a60b53f0c8143bae0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc965869a9babb7188e4de75898e73a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dc5865670180d0c6a872ffebd021b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ed903826e8992beeb6ffc8751b34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a1bc71f116d159ccb45187b2e262f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f43dcec47f01350195f63ba8210ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9833daf6507a6710080e67a3533fb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce81c848b31d7821691c73795a93e89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f72a3d042e14597cedff01da816165144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f6a72d19495854262f1850c5c18af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf089de3575a5e5285607e49d610deff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349018acb848712edcb6d71f6cca0241147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8fc50cf2f7d950e96849e2042ac8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86d938a91290e336a621a0f63cc33e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571e8e0c26c4252588ac6185804e34d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61d2a6d0f7b75f881b11c08d7a7b07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef5c740ecc0bdc76469223457c711a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf421ca7b508f92cc6633bcc1d8a783153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e70f213c92453c05bb2911a53dea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c8dbf2b42b13b33b4f5f267cdb36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc104e109bf5e7f50fd7a7805adf65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dad35e5c62a1fe5b41a749da02000157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed157e84aa51fd3314e5f512583aef9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cdcb06298804476c961d89dc03cd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cecf3734fc0b26f9d0e1e1564dfe82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6006137d7b97a791d97187604bd99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66341ab82d90cb1d9b08af75ef8b5bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b80536b99e6c1242045d74f5c86f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c4abc0ca102861ea77c03118b3762164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9553709211d9b667190018ca434ece165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af7aee44af651f5da8f4e4db202cf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da996f8ad3024e436e166e5ba6ba2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fdcbb80946d827b308b86be5c0c09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0543dcd91ce35433ed0b9f5012527169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394ffb1e79efb62fbe4f3c7761ca7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb78a03432ccb07a832aaa623d16f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d570a549991e554a0d2fdd5a07c859172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f512419d52abb5239eaf511570753173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6bf1ae6e25117f396a25d64912a2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92454562a25f5d36d59063b97053347175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130030aab6177c160b92a1dc41f09554176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92911189f2bd9aa38bd64642b171bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99927ce557c2057cdc231833dc587414178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9433f83138add7d6591c00b6008b83c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bb7d0c9c7e5e896e4946420a2acf8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecae1a340a745bda73e1486a365250c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5f1108ade8c54e58d72ae57ef8aaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71808288ecef0246b2d438d8e52e6021183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad103af1f61e4495f679539c2b07998184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf2dde777ac8582ec456f2cf81208e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2987ed884f80801a3b6ba38f9c0629186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92e20bb3cf21b959abf85db609db2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902984d00c2c954f92b7802bf6310c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc97f3ff711f3b2397e073a90b18dfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105e9fe9d7dc76b10a56d65bd9db1e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc10e8057bbbe505a2f3660696cfba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf23fc714e19fc25b1383763f6843e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6e738dc38e47d5e4a25add41f066b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcb45114e64ef9f7e6b8ae96bcee28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e19adc65c1c0d9a1a6f9eca70b201195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f312cfdef68141294bf0408c7b001b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd383a7eb98272fc151ef93e03d5cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b5ba2e3eaa024ba166641fb33f53a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e4e9df17a4eaf168bbd2604294043199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a98d2ff2f3dd4bca247caf49c5cf65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c781269db2062c3f423ece048d9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f428e72cdf61b6b9f98dbd6ae6b0e37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9006b5c043959374a80f1abc0a316203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a6a44af5cb81d830b92e3067fdbbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cfd71e813dd7977a65ebb63f20847205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc1b53bc8b6935574aeb70d2a539af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f221829ac1a4620653a0bd03f19252207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f03351f0d36cae85388862df03bfdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0cde05236a601dc8662ebf20e2604209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfa9239293976c1c3677f143be21d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb613da44af1bc63f700723fc59420211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b93b320ba4bd1eb6fe9e5dccd48cf6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2a7d5ad4cd8d2b9fd76518c989df0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a87b720c4d6880f339e85eba798de6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1016fb7e23f25cd4911c33df06032f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce44581212fe3a87337bda8da6497c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dabc3c6bd99c4861437da3cc6d823e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64172feb60bcb4e73f1e07e376ed2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b340d5290b9f2914c560194a5839a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83960dbbd37a9eba0bd12ea634a3ba851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678de5100ebecafe332d469f0745b0f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb0c9d12e48ba04acf4be19bc9691e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd60ffe7b8d43d10b2895ee885f41b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c957b47ddde459212d2b82c4d5c1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe2fc19d73d1e608fcc19fe3fe5fbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af83e558e3a06ebf16eed3f9c269d917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb95c0ef6030a21490624f5ff8b32f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d242b2108f41356282406faaee6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfba97c0a4f34ddbc6f279c0fc0df010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f91a930f8d358f578343f916cbdc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113b7d15bd08259d1e0f4cda62a9c9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d5ddb476214bc36b5c01e9905b52913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af52b3018e30e134bf4004a0b48517414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d189271fd9b32ef12c87ffc767286d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d3652d7e6333718ed222a1120a78416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b7f48c500b374676ceb2e576ef52717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90304ede3b6a7471de4db0c9845bbdf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73571499d8e6f43cdbfbe73a75abbfbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab917e765357883cf5755d3692d063cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000224b767b6e6d6ae3f84ce32d9541221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d535a53d26df1171380b5451f2fc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbc1b7f33fb3a0b68ef18789eecf0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e49ad898f305c3831e43154985c16824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311832625ba79ab40dacd0458d1d45b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cdd44d60d1192691db015c40cfcff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336508ab92f683f38982f2eba36be6a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e29a86d11ec0c52993fda8e72aef9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754282e6fae8d00d31cc60d7ecda32dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b90fdb887f4f781203ce3f0d4f10730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26020ad2539a99be30aa8c7ca969dee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b21fc0d924195344dc232c07b22332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb1b5ece2b15c897fd22023b29484033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d063fd8493b0d712e4766676b0b617034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7166712e208128b9b5618967f6677c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffee85a2f2f3574c053a6ff513dc2e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6805cd7575578e2fda5d59b5598d4bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedb35121fa1a371001347942f611be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d0e09d8d1e43dfd953d15f04a569439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c304d7f75273b8f892f8e7df6dbff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c8a4e0b23a0c8bbcb313bd84b933741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fb1f3f409985f7c0aea8a69c2ff2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115016edcd491121ca47bf45f18666e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bc97c62017318d4c6604e027c3a2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ec6ad6bad06599001ee59ac9ef17f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d1ce6f7559d1a1d3106e77ed34a1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d0cc07ca1c962b30d584513a06b7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572969c6cbab1285b73885cf8d02617c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d2db0e6f29046911162c96e751d8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0bca2d63a51208fc3ef5ec67e9ffc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5ae5d464b3e31b852652f843551e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0197bfcf3ba0d0f8593b11f2628e5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc59314f6e73e19ad4775b9b396ba253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafd5b0a7d9132f274419988987b47b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eee030c1dc3df7a1337ac09c422b2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50003a696dc4f11ce744342bd4c89f3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b55dbfde83ae1522ef9034c2bc033a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938a771a899119906f403ca277deb0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22613222ec686d3bca88a0090ce3f1a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef6d63b82852fc86be1aa432704a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f9e2b370f4f0af71c26fc6c5f231a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d13a2d87abbf8dea214f03f33d984862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a68e5195a99b14f173407e28b98063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7b5ae1d6a0a98e0fabdb5a505589b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906fadddee1e9c39e0bce9bc3f8470b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcafae57049d72be9871da47b1f9bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b6ed023b0c82e1e73fac86620846367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e4358b5cfe564fadf50837cca1ef668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147136d28844347b195ffb898dd5f76c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cc50cc91164703efd99cb485503ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2485adc7ea0f0ccb97c95eba4f4ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d1c5cf328db92c255b31dab9cac0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec465c0b62022534479b6a72f32fad373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a9c19cb885469b3cb20c5eedce18c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef062c7175c553c61593255cd088681e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046250acfc9cb93a413b801406c984c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888957a29ea75536ef723f4d36576b7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d9e969f0127b5170b312bbc4a9be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5f92a972448fb7e34d6e3dec5dbc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f723ac7ef234b95a554235615a71b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77660e2ccebc4494b49ae60a9fc890d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc3b1c08dd44ef2e30ccf7b4fe983e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfe35092822eaa0f72284b6c0e593583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275b0cea84ade9624aa283c4ed799d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42e88c51acb56fd668fe74401818fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec7485f494769677ec56bce6e5229486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945fc9e9de6f94af2f0d393906aa1a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6f45231b38e9a73d429c1f478f01c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1715d366e7569c37847a98d677f44a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe647477648d807a7d8474def0ec9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22ea2148399608465f151ef64adb2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757183cab6e2a9fe0b3bac5061ed9a0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53ad450e56d610d42e3b5033b444f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8a7518256111ad8e86610ff13624894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec16fad0a68a6e6c0ec0f8574cbfa7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382b3c8a434b17d28e2f7b6477df28c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fbe9e4df43e6433f1fb157b80c45697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657f0426f5d3d9740da5495e0ea796f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20458590436932f8a126cd0db884db6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16314e6087a5579105e6cb1064d272100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c51b3dab597aa00b8b1adf96616847101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0f3c56ea4d6d73643b47baeb2ff49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890a867bbf113cce3c564a2528bfe31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cc3c38de5b7bcf9a4722036a08d69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8546035499495bf276beeff6edabdfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036feb2eb9e4c18d8bac5622d51b25d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892d43f496eb53870dddcd67c009672107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3285234736bc61815dd6288fcad230108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f317cef4f1a5ac8111a1c1d6c7e26f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0ffaf8ee79d87805877acb5578895110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bb5aa10e68aec99bbb54dc82f9d6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff830450f973b934274778a0dc6cf483112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ca303e3e02a38ebb77bfc49904592113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b786abb608a219710a742d57611f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ef972bf95c9dedd68a1d8e7e1372115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8181ab8918223ab2bffbd7a94c70b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925ad351d94e2702578aa0a78764fea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d203d05477d660aa35a415738ef1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82576d135562ebcb2d3b496b565655119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054c0a539b5d1b838278b7607d7b80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d1a1284e4a6b05ebb92e15f21ecac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d74013a32acb3d55ee8728eaebb71e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d744f3770ee61ce5fc44b67a57d49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd5dfe670a24f2d8a3503caf7c0a0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca912bb61e715edabbe46a17bd58fa38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44015f2be34379fb877871ed94af7a11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a797c09307485cd103f67f986da2ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7243cf0a33d243f3665cfba57d7f418128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378111df7c44f37fecbd1076aa26aeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c4409005e8ef8ef7d8567e46c28c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a48ec5327609401bdd2d0e0d89004131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767a3042c0437c22d9e76338117545e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a19b26fbdb34d46e07673359ce723a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76fbf29a56f6787d2a57e207c030e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c7d52084435b6834a6fa58baa39f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30c3103b08b53e7f276173f79a89a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0bc30d712d7cd0988811a1bd962e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae59437640a86d7ca6f33111b2772138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bb2c1c1779232a0c77fdfce3b9afa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62af79b0096f066f12ca5ddf17d846140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c7d3c54208ea00535f25f20a329bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee80910495c5e91d3839251794b623142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2de373e3fc832c5dad0055ddcb383143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5102179d469226e312bc12e2103b8ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc8e73fe8aaa09baa5766257f702cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda8cee74724b38adbb2090b7943927146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62a837728c649c460f3c58bc7322bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf630a835f0066bfc6dfb8308d9859a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c32d062f068e194f257c53bd1184b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495df1a66472946985a6e299495fea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc564c523bf3912c82e92858086029151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2049c9e61e49b33048b80934870b97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcc0f86a2662153a9d8ef56fcd7c57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d07731bad5f2e119938980a5cf708a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d26ef587986ef736adfed07f7a89e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5df4f8e2b2c355f5303ad86068bca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b750f81c4b4a1725f44c0d308318c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9e1129e8959c141cbe69fbb1dc6e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305324388ecaeec6346bf45cfa450cf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81952188877fa2ec349911bf14367f3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417c5aad8df5e5dccc8d6aa8956e9ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d3bf3458b45f927d7e013d6ea1283162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eda2530d68759df979dfb4e3fd8a96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c7a6080d424212566083b6efbb087164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a078a544cacbabe2d9eb5f3a93295165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34606dc66d662e3c35966a2891b84da3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dde7a9737205e8b20b33192c7abe11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a982da63c9f254b11014ebeca80557168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603077ead03686d14d5d976a10b6494169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bcae89ed2d1c4af88e323a7120cb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79ea7a2d19b8caea0e8635448c4f39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6008bcadf569485a829526c628282172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b44a14e4aaf7193f26b35602e91afe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee74ce7972ad671f00d0936ee71d07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a06c68e2d0b0d443cf918d98b64a2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2cfe6a5f1c60d1105e02072b37818176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9739accbbe5fe22d65fa3eaf68baffb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07710d6089117ef49c70f96091269ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49275004b187e432351906ff86308a7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e101640b9093bc4d37e09b8984944180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f0d422be6aa616d4cd2317640bd6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03bf2152ed94fab19cf11074638b40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b264c285906e324c0f3b8abe5efc7bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f853b3048fd04c2667487bd30016ed4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c739e893b0856e2d2d3764f81024054185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedae8febfc8312dc349cc7a0a4f10ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7f19fc73e8151094d09962a0760ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e04870b1620b7cf7533ad24da96b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8c7ce537a5a1c0acc38336f781413189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bd2021c0553152bc80c2c4a1f6036190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcd33f7eebd21d3e2cb28571e48b57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40e6ca6cabbeea08b5f72a3b0b6542192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123a9e0928a26386069b077ed83e97c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb9da514af8a7e0937b8ef1e7d34f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817cbfeac17398261398b55efd5b4c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96df2a58d82fd9e84e6b2d3103951a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f41a5ff5fefaf8aa4d28a5326e8446197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69358f308423174bf59d6106fe725a9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b779daa165da61044513a38423e757d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e4f06295283cad44e21ea16627090200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745ec37ab55c9bca84e8fd5c15379e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e6110985b5115ebcd99ab854f4820202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f03ea799537e1d805556f57817b55e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c44573cbc34883d4282789ca1894c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15e7fef593a5fd3e66bf1bec9976ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b079ebbf7fa3cf98fb34a6c452a45c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a692f4ede84a93b8d9b148187b11182207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fb9d97faf489f78df7c0eb9fa4970208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4474c440381eaa227159df8a525fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cf80de658112dbdafb46e5ee65acf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a17385857cc2eedbdcfe5a0bc5077211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fde128f1e337ac46b7e784f05083d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d65af81aa7200e321a1670cb419ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8f0dccc7706cb985e858010deb780214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91603d22cb729dea5417512ca15d809d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663353161272b42fe42987f9df36a19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070a00a5573013ce69fdfff483fb3c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619768955bd569526d69aba95b98def218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80cb3e68d154ca2a244bba5de4eba1219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>