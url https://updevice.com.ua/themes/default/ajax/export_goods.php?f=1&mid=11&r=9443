--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d7da4a120f627d7e19699be37e6ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8814400ad29f469f1dd2c70ba663932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aefe4081282d74210566996d733bce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b5ac54b078beabd1dbf3a3ba354d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c77a659ef364f014ffda378aa70b885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab84f7f6ae4ecccbb149cd8c3695ab16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd9b2f0340087c3fa7e97b186b177a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf3f350e974c7a1bb7613f60f9e1178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5dbec8acd6a911773af6e5b1c0e5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e655e834fca71b12cb635deae879b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4cbc325a0253fa9841345c1dc21ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785be85f313070fde7341338bb7010712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd9dab8de4d103cee26b960346884d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ccb3a540777bc219094489500613f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa9074a691d79ca4256c9cd90c2b7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1204e782bfdb160fae951e2037949516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf076f5b73be1d859df72db0ad0a2df817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f4cf52496521b15ead393c7d8731818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f54660c74b0888b9f79e55e74db6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e5beda2ac78b824e610a9158e18c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f566efd404eebb5c648c84a28ab63f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb626842fb66c480204bd47c748b2ad822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbfbc78a782b400bc3526bc8e66edb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ffa3233bf81be8a8928fd302e151524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bab972d0dcd97a324547a8dec72bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f0dd178c8a2ccb960c4c6c125197426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b0855c60359160fe340ccc35ddd4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501585865333d32b8b6abb342915569f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa03d583b1c7d3c4a3b459d5d0ff7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa717fcb66a0b6f51f906949393d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804982a3b67aecbefbbca84e068e0a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa016d1b1e33460e29bd6a544139b7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79f7f7c9624534b651e6fb5b56221033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd675c144311f354db6533f446316bc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468b0a60938182ebbd198e3bff6a28135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1e4249e9f81514ca63c0f40200db136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff114f7ac8a008510d3619d0085a47037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979129cd2d819ddb2c9b84a0771c72138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0165a9210f56ef334ab093a8b44b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec0095350aff132338887407d7f65640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e2aaf805c8a17cedd3d65cd1331b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e501fa5990df88e5fe06e2780ddff342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe44be06d17618ba009135b79934e2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40d64eafd2b024f83bf312e33808f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec83e126b1466465b8f1adbd8f72d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c6739971437bf410195de27cc03a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f8bfde826c9f0808557e5a6585fd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f69ff3dfc1623e1896f2d0677e3bd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1dccc3257813b1a09c6e008703f3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22af960274f5e87577545bab6f0dec550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6c3dd79ac658993587cfc74ce76e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e1e20260e67f9900bb742ff490cd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f5d67eff58cf966994d6e8513a80553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da05ed657a5942ff04964992dc928454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b80d81472509cbe71e26d1dba6865455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fce7d6e2d2262370d6adeaf44df3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9df728fa4ce99ff9aa3f756be5a1ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360094ed988b98c67c491c8ff22e541858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592788d4c9a651898d0263c2581bba2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79519dce8ef97365af79d1e3060845260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee548b14ea5fe46e005c0d656e1bc59261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cd79ff9fea10d8e8dc114bd0e157b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d4ed4d674b41882747c4d824b99df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d6553c98bfcbe0fde4d8df26af6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c0a1defc1995d3d6f76b25b75e44f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7372e0fb80ad755b8617e2a200bab6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c364cb0b547232c134b1b265eb7d3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1e7ec63e7b8e80b3d30d8134af4eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db593eef86c86be67f11ac763aae5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e8023695aa7453e2d516783f490dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fb816bf4b2e06750459d3b7ffa2dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80284f3ab0ed7a0d2d268ab9751a90f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d85beb1970f1b85415e9a9ca9349a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888fc1ef7d4d9c64f27ebb009630b5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e5b4406993983c6e22aeb9de32ea175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658fdeb4a14f2ce3069ba2070cb8d4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaac510a104d48579126bff050423bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aff9067145710ee612accf69b6fb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028102f6b1ce1cfe33cdd0805e3541d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ae2083574e9de0e60b6a60b497c0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283b50034edde8a0820d9f6aaa9cf7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b597e58ad14c413e23a7f4e8725fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2786e3e399f17cdc1c5e91ff1686d1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438aad004ab61e9166df27a2627de1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9172bc9ea522400b3da0ea6c8a1170585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44377fff0279d4b78d765cd0675ba486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366164c1a647384532a2b16522b6bb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378cfe5790ced8202146be96a6095c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436b47bbea67bf962ff973438d3cc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046457ad62892a93b3a14ace7b8a42e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0898340a406f0ea393c1b16ff128091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2583ee7988305971afc5a8bae770c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19698b089ae98d24baa42695ffa76a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c99d72f841c1bc5f2ce397accdd0a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb56487bee9fd69ab287634440ac4e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc155fe77321f145c8aa364ba3b2241596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8024e7e781e5f2c28d4a318e15a33997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a774f92b3f57152b4799124fd8be4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20ce0673c849fd98935b5cae2be03b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080625003e928a8714f698eb3bb97a48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee424958ee56a9a997ae2872c57feca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592c1dfe15a1dbb36f890e7b56335af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718e19ce03a18d912d586639614991d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18efe284b44b2fef8f1dd2e26bdab6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791de7ef18f1165db74cb24f59c7cab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308a0917c490155c1547acf01aa5355106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c5f1689983e56289b0abe20ae735107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ac507a4622913986d353dcdfa0954108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b869785060ce68b307181df5ecaf5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d012d0222bad9261fdee633d6678ba5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861047b7cf1c6692f8750f13815931d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180aa09086ceb6e99a03186750f131112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96110a4d892e1a9d8af57048e87449a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6e07ac60c657c179f65e6b0f3db84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af8c5ce10379aa8fb4a0594f2b36a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3440495272369983c4c10e005c6606116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f1d5569906125871915a27a8065d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb192159c85da074fc37ff40355e243118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960c7d95e483aa01791aa4a3cd2e909119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0320d28210d60b99d7f43a0953d457120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ad223ae848da6670059c68051e902121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5b4b9e3e2fe819863a538b67e45d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d4cfe8b66c83452da3fceeae45f4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f7c77b21ba298bbae67498a90740a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea1c9f96a2dd9ef33e52f496cadc49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864ce94d6fd6690532e3e9dbeba69f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91876a1b0128e4a1c70c648d6f4c9587127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a57bb7e9a69ea2a9546b9b7dac9ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5ad2ef61d5afcbcc6eddffa1886c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d6ae0b6cf1448edda6e7f8177e9bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04784542f0701ec3f807d61e3075380c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d961f647b2becfc45405a55aebf64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4406fe87527148c24649342ff44dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8160adda82ce6f2fc3d171a977cab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed951d48e45d4042bb9a2b8b00d26a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a731f4acfcd96a3b43d784c258738dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c23a41f63b6e88ae15aa9bcaa51c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903525e8af4baa286f75805f58377c7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6acc4c32bfd11d9ad9a9fcb9a09f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1300500d15ab6719b46e2218363cbb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fe70b93232e2e288baf203662963f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f2b41f5d757a44f1da6dccd6fe577142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb567dec8824b0874627e4ae1ad30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a674b8efb865d8e440be3559725a06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43555c0b40bc2a5548911d5aaf6d226a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f31b6b6f54900aec6a1c19d8461fea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7060edfd3a72e2ab19f89753b64aa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecefc0a710d28590e09be244ff01dec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449d399e8271d879a03431689e36214149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659677d477650e95de43d087649992fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dbfb1fa27cea109099963d2f24c5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1a4f0f4f959f1b0653c763a5d0ef0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d10db8ab0b5735f2e65f3f29cac02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4ca890b6df873ae3bd318822068a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82f32899288468d39dde5b24ca4eca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f47a34fd313848f38d01108ea636d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36d94f2fccfbd9bc18da120c257b24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59059def121e614adad84d02504dee30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699fe97d454daedaa3a57027a37e60c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6808e75860aaf45fb815c87b15887d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611e01a639a37e4d1e4fc048aec869d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e67176d78fc9eaf0e344d612574ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c3699c589940b8e9d264f058e5a84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed32d8ae4739977bd4b527c1f463324164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0dfbd567f20598819edfc0d129854165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d23777908500b1a8eae387dc1b7fb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef859863cc487b7ba17cab603a83cad3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef9601d36a2e0fae759a4de4c52a33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0f0c0fe1de89b3e599bfb9860d38c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3be33d0acd41bb8c588149529aa2c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789321638c496872464b2b1b4a9deb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66568b6f5be2ef7fdef5a9748f990612172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9959aec03a7d09a38ce8126ea1c6e00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb803bdf0c72b9549aaf96b3d100a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c428317289caa56ee882e94926f8e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce697121f5d5af3d84ca0de810947d56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431878f681d46a91424dc6c6d962bf9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc594b827763d96df92d0b6ebf2903178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b326123306e178a61ac948c1083f837179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9205684aee5d8b20e8f31550b107e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb41a0564456dff027654c7787d6bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c0fde09eb3565ce33c3133c4210dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508f5725abce1ff0d045f9b76ddbc72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe5beb523334a8dab85143dc1e2cd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e37495d1f0ff091c8edf18d0b26e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e08435a8cbae72e927d55534b71aa4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c99e3f95017bba6b2d32f71eecb26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11320ec4dec45f6afd55a67edb67866188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de16004548a2ef99c90faca553f181189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee780fe9eef7a2cf24c3c471c3ca174a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a931956097e988e2f47d6d26f0c1172191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f4202569c114720d33f4c3475e1cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdd3a88cb8ee872a45c29fa05b1df9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5740db72fbc1833f61ea00bf74876194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dae8cb660ad87c2773909abb259b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316bf4e86ddabed46020abfc6d7f9c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecb58f01d15d88ac82729dc5a47f50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f712c3b11813e242822a4f5451f3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed1616f3439fd3ce1b6ad5a6efff6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b39172bf41aaf40df7eb9cd918804200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ed3629c1c366a2eaea6b572d3066201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d9f9bf869cd10bb305b3c166a1128202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d9304cf53686b79a781263275e1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cea7aad5fddd45009d2e8203900bb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a682978d718e98f9754a6da13e005205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07c40a7c80fd5fa3f5b609ca94782d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdacaa8e55cee1aabed62f8e366163207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109969153bbd0c3cbd3b10fdbdb4edec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe49671cb8667a64eb4709668d8036209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8a40e96407b71ee1fbe53a7e88201210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ec0a2cd4112ef7d07c4543623ca16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adbb86962a9623fe99a3b83143a537212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39655b8285ebcd5e78c009b47fe7e9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b0e7af6bf1431add39e010cfe40d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2cc24b56bcaf9581b09af3d33bfd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088049d4dc86a8ee6cfb622b3779f9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904c3becf444f1adc276b8174d96139217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c1228f0b9023960d6121e1c63dbcb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795726425935e9b7578f89f1e857097219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9112859d1e8fa72a7a89483d2b457a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d670996ff6a97fdf368559d4c6f822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cf312365ee715e4afaff6167517ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da7e5e26ca3fa9fbeb5304d2b5b28b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa8d0d2ea849aa7f7d0c673b17e5825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55153d7dbd16caef578f259bc6580f036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a26d113d874992b4198df2bcddf467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953747fc29c5e70c493193c5b52850978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0032c52862e9549e8c39e9a8390b8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056246650d7a3edc98340261feeb104d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62915eb57fb08e710978a291c4db8d8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43942177f3c4a663d6fe8f3784c6623212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ade94fa6ac551d06c270dd3613bf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee589a6979680efb2a79bc0b822f34414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c5e005f1c4426c687b725630561415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f210705259458cbf1e587f43b81e4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb5c0082088ea35b4916c2abdbf66517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead35cf483f6405df7a91d7f3679da718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898155d678693b147d467269ebb0e7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d5152110376881b011f993e36cf9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61274918974fdd8fabc1531a43d4fecd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499df4192e9cef9953618155304c60f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc68590138c273c930777dfb8899d8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d064f03ad6ceb12c4bb6a7ac4d87b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c864bb6b083e3177414b24509df65425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c14b8d236dc62b01fe10a887668a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c99bd65e4a75356b1991c4f52c3f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d25e7712d29b24bedf21f940e3f30c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d81cd498b97106fba090c5ccad05c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1889b73b040cf722f7936bde3477a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380119fbc238de55eada57fc3b8777431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f7233cbf32c74372b8b25fe72beb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3413c76f220eddbd9f1a54b3d422ae333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a2cb137820c9130a8be68da19592f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbc64f677b487600ea3848ccb21efa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c228cefe94697005d26df144b6e3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbf122d02dc4457c569bda1e79758137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33394edbcee967df2c47004c504ab0d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a530e78c74ec613ee5383a1cdc55239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17716a5c2b2b379110161246ef05e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7394dca2d77b38e24b6827a781347641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a6eb1962833eb9ec5b6a389f2157742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793ba6b33f97ba2fc7437749e67893643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4015558770879593adceeeb80feca544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb6f54500a7f82cf813a80f45e965145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7adf3c2994b6760f68bf61e7f551ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd1985bdcfa0d5d9d41745ffa0f2a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630ddc836b135e6092b65ea74b43bb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea1ad01971244bdea77a5f11c93dd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f6b6e88c6af0cd6812bc327a158ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366275f85ecf0a4c587b4e0f6bc27e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdcf4259f4fba7077cc9f4b8099d0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6347eef67055d66ad0b3440ee791c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64d8f94373ee0d7740b6adf765f53f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd26db46de94b92d9dd8a9ac5bdd6fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23dee5a180bbfbcd38b95e90852ddf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507f45281f1961ac1a8c27f6148a3a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927e362a98c0c6f2a3e122ec2f5eea958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c50ecf18f13479ea14fb8ce7088db359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384a81dc7f441db44ef884771c6c08c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638780a40c5f0610c1cf910d25d2fea061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e2790c1505f4135b1250fbf90756162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8af008e43f915b0d6a8f90ff756d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6a9d6edec57c5f0cb982faca717dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf58a14e08899379b78167e877e570b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cab4399dacc11898db0fa1f231d61b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3c881222a79cce4d0d6fabc65b69467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a02acedd57310a35c5e28d0614f2ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc759429c52ce83e2dcbabc98d9cfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d418068a3efae91c4401eb614538c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d34ce4064b73b6d825a1d3d6ab00771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daede57464e29596964803356c9083172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d5ec46963470819ba0d6358376ee373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a447cc5cbe12bb7896a96a0fc3a601474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c657085d48a6f431b6a9257ffb17af275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dd102cfa80a47e6c1ec2b351ccf2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200128cd706af443b3c0b425734666eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664160161b351acc425110bf7b99e5de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4e624fd06080dfad9fd993d82e5ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d188f60180374ff7a916ad689c39980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add22a9ad0e4ea62eb4d020a009b35581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430fa86c7b583987f10e5b85c5587c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f8c10b076d75c4225d86fb122ccd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff9d05198a09933f45685ab37f9d7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8158f7238a32616835f68ea79ea069785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7654213d2c6049b5fbf62ef9d12fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52d3ec091dabd980cb25a218a3e76c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985b175fb385bb71ac0db6454ba5dcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcae93d8bd43f03ddb08da3dbb5cf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320979fd5e81dbc6049975ceb18eb0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ca4c9015bc6acbf8318c51fc3930b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681561fe96f9073d6bce966d0dda417292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5797c19e22294c2b3d0d30a08a667793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7a57a8b0d8bfe8e66ccb373cc2cb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf84431eaa361f5d4de884be2ef146e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680f96eb44777a89cf28d9e3d35c87d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306b7fb421aeafa44c8c2f82657f3c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf111f81926521aa1493c01d24c3be0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c025098a93c32195dffb93b35195ea899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af962ccd9bfed139f0ed27b1663b494100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8927c7c8a4bc1befb17157003b008101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4346d83916999af46d14278345fd15e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d25a2cb7d0288ce0d8d4ad76fd23a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a619442c8c2ca5c8bb2096508d94a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8a1a129e3c0bc8f4d19debddba0c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34a62bc395257dd9a78b1a125ab252106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d6c2f18a99acd03a905718878df62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18c2e93e1a8caa9be0abc42b8e0139108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcd464662012a95a7f947f01fd3cbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060cd9cd6c4b6fc360d485a6ba743a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ff67742726b01c3ef1216adf321d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e0300920c147cf94485edc5cda5f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6c5f6127be602cf7407d195dde66e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed132372046f0a030545ba09e59564a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7bd63f86fa5669225c495ad1aa742115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270bcf6713c7f5dcb2e28dfc0c01b5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5707e599cf8a33232ee3f717def79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11c08e30c166b7616d19cb966e5b8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37984b93aebcda79ea72da44a2d34f09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7fa73611cf00795cc998fcf78c6b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b941b5b3b445f4b973e184a7a462c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c021c04637645dc914133bbb8cbf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba8aeaaee6f0f3de01e63d8decf57c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a4843431b00be45054241db7791f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e16e281882e27ed4ff467491ca539125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc6c9f6d8ab45d47729dee81b78e08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84b37d1ed619a15ca43655a8ed2cfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f753346f662f306012b484bb872ecd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb81ce08dc31c27e2985afb26cd97fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bba3cc0071af27711580573bd2ce7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3d8ad2d6f53b558fe9baa0e0868eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1015633eb0592383daa22530e3bd0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0548de332e3056a1b7a98a1f3864849133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a84f63bfc242c4a7e7f9c5dc33c318134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a907561ee1497bb754d3bbf41cebbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de416a4650c2af17c089edd1b64113136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b52c61ef633852504beefab929b65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c678b6b0ffec690e0ef3edfcf635a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a543f4e718b2a0184204fb19e0f222a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794da9db2108d2666aaa45e8811aee1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2ed4e64b2f4b990fa92ae9477179b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba0a05a1908a04d1d215860ae66420142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ececc78df0f7a55e0e353243238c0aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e6878861ad7e164fdd4d12efb4da3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cc291e930615f837d7d003853707b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ac6f19b191432d8145c509520304e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79388059fe66f18d5c2443f115598c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18401a90e1d36749149088ff9f06d33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629ffc43551ee1c12bd6439340b64ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a243c957543bf794beb6caaedf26fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81da21cd5958c4f508b908207b8e8dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5888653abe11c955068b7113ec4673152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35909d7076c6692414dc3724d0bb0f7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe65afc2e1e7dbccbf3886425db791154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ca7563a1a4aa69ac695a6d3b2a8f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0753cf8b8047c6c5781c4032a48270156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06802f44497bd087fec19315704fba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665258c0d5847d237d59c98a4b46526158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb264e329121c7fab21638a0494b5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f56170690d3206002db0a4df685a64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617a5b078a1daeb6a4a0564638d13c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469382e3706a3e0845d9d5d272f05f46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51faa7e71bf9ac1ad31eb89cfc32fdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afa0ef99990cda1d94262caa551471164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125058626c453c2346a804614b43cc82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20cded61ff38e8756a3b1f11363084166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce2f235ab3b0bbd32a808f969a49a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e81815c61eab6bbee6c9976cbb63c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040899422eda2993c58803317a63881169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b248b218502a4213f37dc7f64fb85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0a516304cbad3bc545f1b70e0c77a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e2183fd9057b0b959aec93befda4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113a1f9758dd3290d921acdda06713a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0cbaa4390354a30a30658fabbcebc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd039ac5182fa6057bced9bc67a5d409175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110668c198cd757addf624df4125ec30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332482b9e505893771b8398f2e24f43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b409757bdfd0e4e38759df5a4e1bf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2558d07806f7e3f57b259ef79381f5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56b54f8c5fa49de6cc53a254188080180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4e0b4f76b8e475a78500a6b96e2b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e3b99ccd59d3ea08ca0173c407327182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804ed1283544f67a26705f0f06ad3f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759cfc3b8304459ba0f507b2a05fa8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed7b66e090e574ff40d46d80d2d9b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26686737ada4c238f16bf12aff98a496186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af17138168cb61084288bbe323dd8aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fea716230281ed64ed8f79b6f154b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054b5382415eaf1d999fd3619f7e169189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6df3c4365667ef7f3175bfd6d5f158190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f67250c68e20ed55674d7de1c963c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c30b0c5ab9c104b9ce837df3c8808a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c0b9bbc13a72eb3bed31346d08ca3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b64f5fdd459464fc5b4b3dc4738128194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740db61a94f5242f217fcf2f2a2f7ccb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa251eb409acea62b6c5dbc421666f2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e1bf3a62c61fe1bc1fd5f9f93e7ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b15078155ee81a62155857223b7810198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bd8a2f7481e403b3b9e9d96e50213199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756195cf6ce0f80dd4b990a474bbf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea01508c8d82d8d68cca3024b46e7a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d5f823c24b696036a447c4d1539f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92175e482a187f503dcba6e4ee06278a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba721fedb6e2d0bd8b0a65d31a697e1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34ffa35b8809d87d6d949c0b72040205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cdfb900c0fd6296d429ee5457a68c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382ad3e72f4d94eef51e253d7d44a42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f7f48dbf51786f03b1d0ca1e43050208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9816d6a512bb8fb0133f98b725e090c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70092958d5551b0fbeb26b920d5b37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3203b1904911aaf7f41096b3c8c80c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d5ebd8db94e41cbdc18a606d3828b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ddcfb5c2d20ce663e2699799f764f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13778ff920a5cb35b78291f430b7c84d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db14944306056fb55db307a20e7caab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef392ac4410e40664c137e8943c455f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ada7f447e05bec7b8a4d613b2e4d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66504ed107a714ac1727ccfb91bf90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a83bf39134923c7a02f78218c6d82e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>