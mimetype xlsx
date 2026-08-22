--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25e1312e4a7122f197a6014daaae301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ea0ecd4dae90d84c42a711394d5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434203396404182e67ea8852bb803bf63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e10fbb44ea585d6635a65529f5a664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93973df32bb87cca707f522e89f45885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c544ee251ffdb5706b96694dbf66886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3fba22509ea0838caaff43dba3c0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f1495efc8193141d9ec5de0d2a35f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e32292556b0adc3f3114e89ed7abea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59307f49ac4b776d596b80302a0c0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270512ad3a490591fc7b53fc9cc6cd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c15dd3e6deb76b2f52bd6093db029a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd233543b813d5209531f82ad3cfe213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1215d4a318bf3601f3e7d4c2f5886514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856ec54488baf0e8020ec0f61d6ee4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14179b60fc41d089629940dd1660adb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b94606ce013f6090e70832b0bfb2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba466630e5f5bca9f2d044b0178588d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94721ad000cf65055fe1f055892b122919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df01f3280aa4f757d83df488a11a0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac408e4de65f0dd9dd62662733b3d6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a7b96b48d50c302c258b3488fb2f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fc8cd96c4aeefcb149496ad83684323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb3f5fd918dfe103b787c3ae7681524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f324d370fc853e15a01aedecd019e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eb336613f523ae2af0b56e5ca106f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc6b09e25ca0af1c787753d19478027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd52530953296be13374b14023928428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd4384f80a6ee328e2098c0d1b6d5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f193796ff19ff9ba1a1dae192b55c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a1ece16cbe4bae0c0fcbbb7d56a5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec073bc8a246af50998954485a15a51832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012af4e07ae93da3cdc10de3818e343333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258b6edd3b6c941e6e6bb02a12e993b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac8c79a1da6a47fd12ebd94e9df33335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932cc45d11c26f2bbea01e2b226dfbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac6fe8bdabeca365387aa7de23e85337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd8b34eb0d78a5a8830370ac8b9ec638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5faafe5da69983a78226242ae941bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14828916706df59c8b3655b930bb6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa501e0fd0f5cded79f4a9b604918a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a51d35b78e9d8d41df43b696e055f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f698bded54d2ff410a2419657679f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03b0482c1a6448f2b52bc30cd2302b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bf16d1ff3661d7d0db744b811a50b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed05762afb40b55b109e971e0b40fd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0940f79298ba7d7340c3055f4e9d07e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cc2ed8a98980f6185a7a70e1f7b5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74235f582cc634c9a9d84ab7149f1d5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515642fa479ddff0e6397d26340988b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e933f92beaaed7299fd357b1ff77f3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb52da7636317f9b40cc660883b8f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba85acc6ddaeca3c71d4d6dd9dc88e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08d22138b135bbf541123fe901ac254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041def30062c817040d0d8a43e5549455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64c80de03b5521d6c83534883b097256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e544de6c5cbfd5705d8af89b6c70457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b8af7a64430a5191531ae6eafe37458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29328ef8345b734d87d5138425b674a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a20c492f18452c47003ea6078ec54260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beaf34c05f505f4ca5840cdf3dc86461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920c66ec1b4bc838b4331401d2ab54a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83992c4193a8b416318f06e45ec8a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902baf1f2792171db49cde3bd72d78c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc16d1d673cc66018039efedd2208f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41cc36b8bb40c5dd10f082ea13a55766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a7073857a56a04ccb96200d96e7dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde30d3e691aa704c0f404a784891c5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea09c99607a06fbaec215e814e4a9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d855d7fb9d598c44a7db62b61c85d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399633531cac0b49e4e50586f5d5522671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bf1a66a773971c03f3bc661c1e64c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f991eb630084afec2ad991216919c7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac93e90f12004332029fbe70bdb673674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cf5ddaecd62e38a78c9607a840bb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0391dcffdbd1e334fe06b9083ccca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517ba3f5c78c6b206b1d7ec65a7847c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec8873db510a62b6775b69d44ac76a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849f746e7d8725852b0b605af71913c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afca9db4628f7c46d0ae700c1919b0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e807346c17abf85cdd42bc3044785f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed35ac1238819aa9247b8187b6aaaac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6b489e09cb1787134c770b7903f2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f39abcbe5fd9ce83cb38437dd237484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472212e0f3cadc3d815ad2cca9f125785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a57d9252b59326d5ec09b00f0eef786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf90c46a5a98f26e6204d6d06387887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97702ca6989bd306153834e38ae112b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291bbfea3c1680c26d71395c287455789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa6a59fd306db89fa844c07f94004f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf30ab4ddbf829c416ebcec16e6bb4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd020031bd1601be4b25f67b7d58192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9ecdbccd0e7cea167ed9eb96374df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd233526bb926b6bfd6f31971f2bcd5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec850837cdfd34660a58eec3864a0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e13296a97bd7658b79d157853ec396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974144005226db5dcb89e73992ad4bfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66f88bfe8b5f333811a7a97bf8e43398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0ccbf8c38eb907e5e8d311adf57e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfe3f91fd4629f2446fd53515a9e91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae799fb64c82c0770ca87692c7a916bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acde6d7e9264d25c278079102448123102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b81a9798de8d9304bd319844a6882103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe585fce21cc00e9c4734a9a07c478e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205337dd630472f81721d21df1b63cfe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e6ece8a7792f60a2b81eae4158d07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4728022761da417bf4563c3d20f1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5e6e25640cf38af0f37f99bfbac7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd9c9a985bb8b2f58b2e95f8ed4ef5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b06924ce51a455d4bdecc2410af2d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4444e78b568aa7057626a2f65af69b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f61a67932a07a8e9b479f11f8b51a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d62ddd7747a66d4089d8e89cc5c6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f39f8dc2b29e42ab247fce55fb2f28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbfdd4c4f94d271f06e89292ad04a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217f19277de7bbfdf03c3e8101a3e2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52780fc0ec0694132e3f6165d2143f89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7661f508e1c0d2ae3ebf3dd779671d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ea16c9bfe6b214ce0602c74845a51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e44ac21f357de75680467aa290a8c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c2ce8e1c4b6e70080804796fd0d27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757aea8ee98716f91f308025e233ff6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b8077a5db2b1e29631d1877c62ee7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892127761a5a02d0cda137cca72e8a6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779527fd38f9ae8833d41efa7dfab7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea1f83d863b0b10188e29abd5f45c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a34d8ce0c33b6da107ae1a72b8c91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78aeffe1c60e8af41bd395895f0a90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5319b2f582f378c5105b85581f917129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343743efb20a0d3f6beef1d0fac93f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3ca9a699884dde6f21d163bceb5ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4ad9ff68af22134b56afd8f71755a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03713a914450e101d02bf77b6640dc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c5e9c1a072549ed4b67b9a75cd92a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eaf8643767099617723d06e4b40aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d8d8e1eeff45106e8ce9043285a6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46090a42d03ebe53af6a7f330f1c852137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fd778b98cef06d7eb2c78184a96a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a536dbbec7839cffccd828d4f30bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0cae993d4998c9caa3fbb78d20d6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86c3fc27f3ef84ec0677a9500cdebb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9a608d7484da51bace214d5bdb4f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da479c803fe5d2b865d409bdc408a0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fca49560989ab1f71044a8fb43130144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5162d0bec8de5c38f4b1fcc14ed672145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43688fd184765294bba23bc404b091e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39960a4c762ad6c48ab2009c6c621b69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d60e49e997b97dd8bb4f87f1ae3650148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba622ffe4b442835d510d09ba0ea9507149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01747bfe1e81c3b8532cfe5babdcc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537813b0322d0fa33f972c68e60a0fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05490af71651438173da75acf482146e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdeda5246fe11d657b1138a330813e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e246992264d52e1d1029e168ce49e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ef79f44b9e720c4facd0103150b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4253dbd2ab8335536d025a0d84e9a04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cc170ea42fd8b18b1dd4444fa2f99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96707f2de58c837a0ae7e07223567e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2aba29e6b2fe6ef27d4113f51aa33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56881cf3e97283a58d61f88a34c74c00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee3ba5557c8a1e70b86156bd9a49ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b188e9372da80f3241fe894d673cb3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4102beec49d99c0a886319bd53dfae5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a83601b48d2daaa180a099585a3b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada36f668050da89151c3532eb0d365165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438101a6601f9901a5f172504ab018d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7bd6e60d4f504a2b4cb0554e80b17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b7933fd183531508e9709e32d2746168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda7acde4886adbe120a904d1a6ca4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a8a953729a22d170909acfeb3f406170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503878b8d11b18505acb4eb18dac0a36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869f4d96cc54ff937ed3768e561b0f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd01653396c492160f5087c3a251ddb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57037ac662dc0fe02308f604ffd7ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672376411c0ae29fdc0fded3f66f819b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fab7bd0c65b8817801bed281796dc9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3e0964af65afbb08cfd6e07946583177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b990d3b3cf58f21f227558dfb89d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869f348a2d90917effeda76a2971d0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e907973e2d244c267ef3c84d0a8aa0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc5d2a1dcdaba25e6c4d0bdddcb55e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb787482beb4f3fefa083b9be6cd2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4c1077d22aa7a18d4096b0fc6b973183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa1eadc782129c3c66ec5395848405184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07f25cfcb51c4089026f287b4ebc0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6149a218770ef1335b9110d641672cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f47226956a9f9d11acca2429b4955187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bd0d589848e741ba33aacf17d4569188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248cce6c338338a328340ba4dfd529e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817c608c493526d6d44a9ea274f109f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fd3905a1fe6690b9f31ac8e932018191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48462a4ec01a91d4304c352e1324c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4647cc38a4eb537a99deeb220ec0c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fd87e8cce6e495a7c32ffc1401c6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46774198bf17da18459dc64172b4fc06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378bcdeeb0c76a2c01c0ab0d79e5626196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478864f8847be1ed2ea00438b35c27a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d783f2cae1fc864924d474bb88e635198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f303e5e3ffc8c1af10fac7deb5422199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a887067958d54ffc0f35578ec35dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaf060fad45d0215c16c1a3a99a36a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84761497b329e34b370eb41cf60ac49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabca6a9c76aafdf33297663ab8304a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac51067cc98b9b8a1c18eb7f9a560a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3be4a7c37082fd02ef02b7d06aa007205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe09d09b119ce22e99d37e65eed611206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561ed9e2c6561f29ac453f226cc36fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f43242d0c46f13167762085d402704208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566fd4a539c49e2b89e3e47272ba6a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2da5f2c503946cbe4f98e4f8706f8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2422aef9bab373373dfb534affd5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c22fd7e3d32f761c1f894956335599212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af56193ad6bc88b86d3d7327a9d25e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e44812bd14bbc020b9454a974808a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7318d1fdf9c8359512cce73d8e1791215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9e025603bc484ebdcbffc3c91ee04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51738ecd1567e2ca14578abc0d14c80b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193d2c8ca4bfd9a4c06fa21b55c1927218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0999caf5916908d4c2a21429a3dd08a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969982e271643f6d8ff437a11b95d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee196805284535e1e01f21e1efc4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3c5409d6af4df0bb6c3d482bccbce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f97009bb41c0385debe560123007604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee85621e6ac16aff724ec8673eb585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0926f8884e139c1b0b404a43b28b6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241219ac50f1d5db61a4eb23a9ebd7fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe673fa283facf962fae5728bfffdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b1a5daf5a9914e85d18f674665c419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfdefc10b02e0cae31b2c6c7d4783510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7392a174314e4f4505d424a475c835711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2e76e9efa97e16201f75cbd975f8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abd8c771df6b01e257da2892cccf2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e75249dac2d7af7a5b7b212cad04614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b9149d799949ac35a7801b71007bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143169ad0d4dc962ba1652a778cceb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac78a4baced2724972d9d6ef7c8dab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd3296ecd9a7dbcad1634aa23ab5a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546214d97e11aa65d9fa622a82de9e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9f0be3ffda7f71802fbbd17c351f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796db3e405268c455b72a13a8d9660321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa346c337f0e0775368e6566ef5d73aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d7874f8ed86fe59ba6a10b0e740fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c53a27a9aa8f776ba3aeffef018eec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8c5dd3f995d8d0a4011e0f3ca2a5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6155ee20e47c125fbf907e8c309fc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3a4283dc67e9fd97886adb7b254b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2ad9d4eb06ba1f8a790a9ca0fa61c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf176b03822aab3eeffb4ab883326529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e9530053c021893974023cc1dc2c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf337d9b22f7ef687c2699efd01fcd5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce166b9d5b88346864aef61dd42d51b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337d837055255c8e93459269e50b8f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12056f875325f91a45db0d0224538ae834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2445d5a9ce313dd18b20850dd81736535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eea7c50603d9c3a1dda696df6922e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5a23a5a7e7ed2a4ea1c0ada63b3a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360c02b206773df32b362dd1721520338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea608458c5c17a7160286818b2f867539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86ee208155a354344c7223210807a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be362862eb6c09debfd2791cd76d60eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff381547ba24713f1b3266e3d0aec042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41443752aeb20d5dec435fd974382b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8121fbdbd4cc0d5d3d684ecdfc0fe744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76b8261635a7e257fd744b8113c7da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884337fa5e0feb7c6d6a99c9968ac3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a8e4dc3c549c4063083bfa0fa13cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc2c44350d85295385d2c53a87aa9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc17941478e1abb125ab5790041d8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aba56ee2a1a43ca20c36b48b0e5f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7033ee784e0cb16da0255328a36ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce55b684898681f571c2ce523231cb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c598a73db7f2243fd78e349b9942c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccb6eba8182958e17439565aa40b7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2fbf9ff873371847591d76a13267955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6378ab9db9b125ed77671b0b243a1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47402c2df2d621002761c19b2092781957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645671fb62bf277a2bf693f2897404458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c124ac6f3cbb17b2de2d76fd55f31f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5633da2deaa903bb9ccff2df70c90b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e579b9c48ecf86a91be29480d1bc83261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dc8e6e9a541d4faef296515593f2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008daec8c5290a2d5cb66a36333c5c8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58e4e187e3eb0e2a3da7253008445a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584194f845aab0e7cb900c344db6e77d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1f61344a919f1e8ca404d0a2ebf4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc47f51b81591996678bf083f7ea4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44c9bdfdb357c11ada8e87c3e37f9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307921b52ad6a597b6194d0310050e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce474e4bfea31ff3da94013b1c1b99a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693ddf6f489cb3698770f22686d574b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4509bafbb3bfcaca000f27ba751c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68346ab2eb58aef6d6540bbfff81bbff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feeecc5119260dbd34b6b9ac5e081a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228ef1d29b2f16bf9b23c97c8bb485875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cc607d82f373e23e595b64e58448e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f83de0b5b56c9f36b914367f2e6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c901a3eb1f4b9fb2250b0c6b52805f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd95aea12cf8ff4f09ffdd6289adda279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d62bc0d2e0e11d499cc28e3eac6f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3813a468a2e88cf4477fe8c35ae4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33c4800bb54c3c7f2352527ff19cc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a4ca5183a17e896e58bbb6d9eef483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001c361591b6456be78542644c7cb7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfd15385105b3c4591180937dd617b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5b246ae8ed812edfba63e26e63c6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b9ac29ce368d38d1d5c302de394c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb890cbde897ddc5246f7af77b086ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25455d42b6a4a5b0bfcc3aae5e78236089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975255eb5a733ac4a2c2e4ec6f0d02a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdd3cdedb14ce4ab6aad211247fc1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070818eef10fc9378b59e153c4e861ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc466ae1944d2abe85ee4b1422b7ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46371441619f5e4fc0f4ff757260d7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56216b95da9dedf9a0112c4d4c7c2cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed99f8756a0c27392f087323a1332f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f3fbd0343083ffccea0219e3faa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ba1abf1f60f6f802e55839181f86d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e7e3e87ec32a66ec35c2deb20152e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045eb1e7572e4bc6f3540987fb3b035100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8d5f5a6f8c0c25b6c845db4d45c76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dda8d116546fff55de93eb8dfd6652102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6295125beadadd3df4e6126b18b0e0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ba3b8f23be51006e517749c91a92d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09aeb6f3535c5ea52b7f5a9bcfa803105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3ce45c3d92a3456246f8a5033c783106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd4ca1207f8ca62ab6c8e4ec88f817107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5fa5292c1c59e3aeb8862690112b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dcbe908de1bb117529c273e1494d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f3ef71fc4e9a539d5dca38a89474f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec65f05f2e8a7e7993be2089c6038b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b46bdb57e55af43cde20d0b914a88e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df2ab8feb502625714414ddee9be45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1353b334e934a3514040efcf06129b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953e699d997dd0b46eda639526121b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa4a3a3035e336ca0184220f5a905c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b0dc71a3432e1e3371ba78bb3c8be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17290fe39fc23c7ee90f6f37d35619fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6378ca88a86bd4998e74a626a7e24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97237a54a1a62c0b0e6906e9726234120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd160511683841d820650e6be7c2bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403638ae540202597f712b86affc4d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2e96ece61d73052092827749f282a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe356817bb4711bde34a75e8b8d364124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb95b42ebd4ec53869bcc82815fa94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d92658cd7da7f446644cca1257a83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae44a8e903d190ba1f348cf1f975a39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c425bfe5b944a540c22185f793745128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5629b57b3c859485046d04d8d02b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2e6513db9ef177c32a8c55132df18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6df3d61b30fec9f492efcc50586636131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd094debb0d0b9fcb913e962c5f03c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5fe34e1712a692c97cfeeee2af353133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00c3e04cb1ef4b98e6d4113d6f3fec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b5214b0ed4bbdcb4c4387203defa7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b53e605cb00290c7dde096f09bc7ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f255655fefc385dbdd1e08ac5f4958137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c658c90fbf36012a8571e4e0fd77de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d46ee50a1be54c636cbd6fc610d16e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53237781aaa45a627dbd659d5a105679140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2711d76712e2244e1fdf575eff04c45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dd6ed0b7f44a6fbc379801f07efe7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831210974bdd868883789911ed8ad88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20782f3d5b22ca25ce8194ae7b23415c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac31cb19c5d54b9706aad10f8da646145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0960a999add869254380d6e030da5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cd7bd01a6f5d3353e993b5799f4fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474687db1cb376f984decafd3ce8718148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcd640347d6f121967641a5066e47d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8d43debe81c4ce22f81ca0c3f56c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3a6931b4189fb82d27ecab21d70b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f6ab39f2305201d0ec2cfb8f01010152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df02b481ba7a1c20706a62425f74f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed029af2b7b1c76ac3ffbeba4bf0800154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cccea8e8434d1c807da5e96e43ccc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b10e0629cacf4f0a87af702f2cf3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4a5fcff2a9d4bbe4f8bbe10711194157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591c170517a972fc62a32a630892142158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdca7a997dc1a79f8bb6fba5be8bd84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a452b53e8b68d35a69e143bccb9d36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84b968e0a9b614cc82581228651d8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8de9bb55bff54ae64ed531369c75ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a660a86df127b852b559349cb137163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113631964366a8dc79cf97cc37d1472d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ed71196c28342615614d89868298a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e10c1567ac3ade1bcfe54100ef1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7d244e6db46d93cb57c6789778dba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d659ea77eb46dabddb817879a0dee2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0f7d1f6615857e153b68a059c25aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94ebc3f5a139b53374f07f38323a8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f773e0b146f9a134d6ed2afa25525e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e9993e9e71b29f8ecc6af16f0926f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed77235ab54e7e876abbfecc7bce52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88d0a6aa8a45902950c1dc8650c344174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5265b98bc4e0ceceb7fa391abd69ed7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bc62e77b99d9143ae14e0282d7c0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff14d5a78969a0ab56f19e7ad7cf09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb84d6a32f2b0d5c8fcc553668614d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edd5f4be658eab1959a1e72bdf2b00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c98191d6ee7add82579f5d11f282de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91994d8db58a0d42552da0e693b59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca8e023c99304d5a8bf6a7a4662be6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfa12fb4573236d7dd2a24dd815cd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752755734e21af3590f2d6604475a49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3008316dc02bceaec748c9cffe72ca3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdff7e890f65a4ef3d426340ba1b3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeebfa63d1e5100e07094d95d11257187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95709dc13a13dcee23a103f6d4eee256188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b818a079a255ec68c9928ad2abd787189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e89bedcc8c1ff59bf761236345476190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56848261a2764a8fc13c278b963e8eb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092c247f9a1e779d2a0af170c0f855e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234d97097e7da405b671394024b1b6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b367ed4d3e9707f60bd4da3bb851833194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dc1f0076270cd464c9ab3a75ebd16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3b398c4189f09622b0a5bded9c7f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e83ea5c4bc12dab7b565d8ccd228e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd1b9efddee732699bb414d50490b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c68993708da37cae405a0f25f66090199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2f8fe6ef355aab3ad8afdfcb12c72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9adfc4f4bb9e101e77982573ae1359201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772092dcf857fe4550ad21e678fce97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afc4b202c9bb50b1fdae30a736acdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2db8f6ddfbaa81cdd72b014b9fcb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc58e609c7579b04698bb9e71a63ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669453685ea3a2a2e25c6f040771802206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1648dce229b4ac009c9c74aa7f335207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be52f78daab28c558e3f83b13218d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fd2ecfa053d151b8a5fe425ffdf65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a109d6e2a39f9d8d5d39ad16329c04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563401ffbf0071a74131705c50dea3de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb226934d87a5ee25a88dac3bea8343212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72fa3344a6232f319f471f8e5da99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b455c449d0b9e9cc1923ad72758dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a84c41013803a553dc73043787a0bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34372768d640cd78ec86450138626c86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7b74e4937de9eefb851ae7ea158d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7de18c5c9a03702b4b96f641a16b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3b676393d5df569600d790e63c80b219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>