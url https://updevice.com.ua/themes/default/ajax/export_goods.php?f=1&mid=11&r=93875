--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c9d2641c7ef7b99b4892d7df3aae11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb466bf22c09104cb99f3635d24dad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ba416988135e9de249203ff3a39b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3c2099cc5c807e5722825c0011b0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2711adf21a99467254bb41c842db935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff98f679317692f91fd2cd2e03eea36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c0341cc971bada09a4d08b2886e007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b703dbd504e82ad1c306dc05b7b067f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27e0f345e6e671428ee47989f2a81b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e162210dd2f86be99441469e332e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff47fe4d54aecd6d85fe8d38ec9dba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c67a1983ef12f56ca6e7df4cbec44412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad2dfdcab17b4fbe931645dc39fcfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d4193492b7230eb8515269dd45b1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d891728fbef8ae64d084f07499eccf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6761a7587d66fa7972af4dbc7d95116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d170fa7fa4cacd4fbc59df916fbef9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c984b3592f6c87daa1a7ec533aba33a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e595d3f0a9c60a677cc1f064e503bea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cdc0dabd18087810d59b412ae315e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcac497bc334e7a95655cd6b0264be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff7d5afb2b643a03a3ac6ed162462422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ff91f7644445bfdb8ed1ed5b86e6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6074629987e4670b79a48017b7e7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0aed4e238896f2e32645fb699f10825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea9c76417aa8b24a01f59cd2a4312d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad931d5c32599d9064058ea46770b29f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a6b69a58550ad2ca6d972e5f5261928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6119aa7a67ee741102a56f5c6a12f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202ee86b8fd06f2955228a8d0c779f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbd1b9bf4141f8caead5a50ad6dadc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647901f755e71197cb99638ec18db2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7fc2c193bdaa582181b80f97c8e8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc68fb516ba56c8cb4112a1fca51ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2fae63af1d2e5bf38b25f0677022835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc4684c3bcfea2cc1e82518ee19c2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584984a5cc2d565baebdf6c48e70431037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0f463f67636ff8dfd6025049719fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4472d9a496b5d0d4757bec7adb870c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043696c4d91a3bdcf303568d67a245f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13948ab35fae0618b4fce0e9bdf0ac6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948120df21723ba16a8b40a9bb5c3ed042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb1cc578e5d14da71ec58bbc1ac2ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e47d9c7cac6f158b3a7557db3fea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626739f5bfd455923a821ee3a408f2b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24259acf774fe7708decd95f5c842c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538866f02788ff6ead2a866c337885cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3186935cc992b7ccab0d6d355222048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629759f708d90d8bbb9a57d49fa556b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645e812bf479ca9c956a0c27af5c6a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499301ee04f500bf555716319cd91d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2004f2d9298a411d43c41f0c16418a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b43117f2d59d18d78bb0050207f7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ed88f0bc427c44313b3d482aa49de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7e05f76a64ba45a4e9a94c1f31fad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7379b710a8f1388e049783ef5702e9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30492d0b772350a64d7b14a065ef1d3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d42842f4e4fcc883e7bba78236e7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31641e2dc84afdfb72bcdaf4460f33759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae364aa6a5d5ffb046ca865b010ba7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa972ce7468b2f9bc0f93273f1fcd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10a04dabd64b16a5f3d2fabb12334f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314475b9a6dbb95ccf7577e964d839463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e59b5136bdbbe82710f470f1ae31264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1264fd7bba76e838f889b909ca10d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a4a86893dbb4e5c8f0d5fa990c4c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a849720a1ce78d5b574386a417aac8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e14c4d3cb0f9c856e73441d6cafa4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc956d5ec62cac708c9c0a33565a599269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeb74747909c0c856948292af06ec670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd06a712d170391870130a86e3732a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195219111bed950483ff3d724f03ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879179879492b3f7a695208208f1861a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21efbdd6eff058bef057405d5bf6d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c6edaf816ed92387e46afa87d485975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8026213114f089baa9437d2a408ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fd55b2d66933b9069cf64234039a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036bf2e2ab50ab4ab3b88e0819f04dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78421e24a0abd8477142b2b327c413e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82597c7e08ace27bf36f0d63a9e77a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269c83e0f5840df552a9f6a153bc83d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437910ea9c95a104832dc57bb2afaa582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c39d0cd51d53024918d463e82bc9f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8807291a87ad77e025fa6c541c23c9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f729f1c9a9ba7f1437312832329227685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3199a5cdce68fbbdb37781225feeed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a28a871fb770a5412e83d3004daa4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb7943b570174ffb2ff1aa5f4a729888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6f4cb0ea1ad5f587ae4e9f17af2ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682a5765697f4e837cc4bfe1dd2e23290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accab95ad2e52aa73688c6de0cbfe0bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712c585ad2709731d9d4a14477960db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dba92803cf3a2ef8a86a066b22f80693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3f1a5110114bafdc2dfc3d9a9d73494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5404711c6eba3d3edf766694113dff695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413cce5878fd11e75e1ee59f55c6b0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077451d93b44ace666594c30d6bd32397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4733d8f939bcd703e27983e10e27498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44630db5f6fd552b3202249401878399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7145d64d95f570a923dd0702f84f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ba9557adf1afee3ca4e8dd7cd2975101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc28c174f01642f4bb486826e4c89a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6dc3822915c5b2d2a188c9bd57e89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a78e5deb8796c1a8da37c4698b4d15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f2deb13c8c5a1c38f3b39c46c7f50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c6d89452e6bf5af7763c0f262595a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc59b07feeb0bc2aaf36970a33b478f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabebf36c1e4422374d51d90d32b2495108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2b7036a09462163b1f5dcae52cad6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4f4ac19233018c017f9add104308c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045060a74502b0eabec233806c0fd6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb1887460976ab1640c9acaa64abf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8345a955ee3ff885ad14530dec6e0de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e09b376d3f8001958f195532bceb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6732037e7e71adebfc2cccfd328099f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53134a0e6e1ceb1e4b34ea063d84a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde3ee59f5211957887281994bbb5d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a498a77a8a516b65b0bdd848a2036118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff1c84037880f92b180c3e616b7c4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62387ead690127cf6b6abaecc8affef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abb738f79823ac77a9808f1f7571bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212de223c003e168b52d0c10a74fb9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813686ac05746f1b9fcda2275298a9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372186c808754d7264302c1bad49618124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8238f9048a3748a89e395dc86b3b520125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b35c0fa331dd11b11d0ad0bc2227ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a15a4198ea0535f476913455e932a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2e24afafdb778bf96dec027527672128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da0bef7a47157675da93d2ecceb3e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06479281df98bc7754cb4c712514ff26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e53bebc87e6cee3d8f1dc3e21c689131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c29f22979d86d09a9cdaf28342bb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daf1fc86efe92acd1c1e291ad204e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa1d6d6e885d60f68344764df5dd02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd65be685386d46e8da8e734213526a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d507c07652a21d854565f9fb57415ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcdc3b1de42cdc8550674b72989aea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e5b4f410c8d5ea477133b8e03791e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf00714cab0252fd777ebae547cfa14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab69cf8b5cdf6ea3325f4b62780d15a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c9b15bd901c73c4882ea3b06f2c23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cb273c51da00762f7e892ec8692fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd440324b0fee0d22ff105cdb28ef94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d7bbf00dbeaa385ea6a1a09136a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8e8e5415d61cf6a6d9981998119b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b949357092ee4cea7a2eea49ea5e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc69a72c051598d9bd54133ca18773b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6a3333a120d6e6a8d54886fc89b1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28989c55df1f7d0159ee3917b8b02f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acfe46588de2e344fc2bb0e388b4e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f43eec80b10830a4ba0468e97fc12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abb2b49db14c5343dcf6595afdab51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f52bd10bdf87198774889f57ababe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4390a051529d9760471220d291b53e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9379450663fb0bb5d92bdc046a625cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa91e57b7c6580a779cfa00ce8abc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c94e3b63bb9cc02d3a38d4d0658ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b606b064e2f0ee0023e7f0c44f6d73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503d3e7ff688628bd37f354a56b74fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef6af522bb249646388b772f06209a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcd6b183bf7cac1a7e08053999c572161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3707fe064c622f188d0ef74fc82a110162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394ff302103dd747ab153f54a670525163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4500fce167848e3cd22e482c4eaae1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74493e7e86b57f790f239f3d87e3b4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72792579efdbb0fbefea1df2c22ec3ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a4985b158e12d6d2d632de70e580f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f56807bee979362a6ad5a2e4065044168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb158020c3df41c11ca1e232af92c8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04897c60afb7c94894f14ccddef3cb2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192d0ef038ffffe4f82e7db44084d63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d9d34694c9e24e1ec1f4e45b3883d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa31f714ad831882c014f9b20cb710173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5321cce9b6ea550d27a25e604cc6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876807b73177c76d49aae5cadf97c188175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5d97b55e8bfbd1b78147643c7c5c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60cdaa30fcb9f54275c446cd9484cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee172210a206f07fd75213fe5942bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec919b327c1848eecb4bd4f469cd751179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19484fd1950039a33ce2acb5f6549a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef247f1878d293caa7ea847df7572e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433fff6b11377deb248bc0088d65eb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b52ac1ffffb3cd4499885c03c31ba1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6beb97840592d771804d2aa4c80c53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9026c8bbec1c565c5b2a467f6dd33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f93043bc621fcec29e34e63bf55ed7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1387ae2e1abc68274ea64806b253fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bafe6ea2bfa777db8345385633c9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3206d2e669ba2313f1e37e5282c47b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82677933e3787835c79821ebc9188402190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0470c415b5cd9d41cccd9d8271e1db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f06180bdbf9b9bc2517ca7114a359192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3ea830baa0169103cdea67cb9055f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bb328c2749106741e847a11c51d2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686fea9e0a1e958dbbee84c0e8ec56c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72171f84d6e6d17551608a6dae2e62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbef7b195a94a1bbae242b9f8291479197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a6202ac5248b2112ef6dba6fe9eed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4587a3eb1676662adc16f595a95256199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6029a58d8df78c86b196484f3b4acb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056615bccacf17f9831810ddf3cd3c86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71363cae3416787545319aaf42b8f15f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f96581bd8545cc0d191dc6bbf9a51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c376e075cee88b4a5264d59df8219204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477ce7cdddb08f79fd21966642afe20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71ea64969cca09224f123a118f61a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eddfc1ae078cca789eef802e591d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34f46cabe5b341901c943c57d9d630208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f21ced4ff98f0986cfcfaa66072906209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d042f6aa76bc776d7f1b1e7ebef7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d294dfd25acc3ed76a62c5a023411211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a24cfe47017f32c43941de5965ec3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44300d3d34e985046e7c5218179b985d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235986f331e7e2b93f8cb3c4cf262f94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1811bccdf37edf615bb2e33b745f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58062fb46596e8ede353c84049aeb05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53940e06d04b39e0bdd4e43c95a79e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e510e446aa9a3cab7ecbab872d1bd3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af1293003827380998f81ee0dcda9b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc31c49a5c1755883b15b5700306dd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d339e36ea73d26791e51d2530fb7e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac461ed06e02f93912384a0fe92b313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64851f824e78a38ffb215bb3426db0184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14129b7f01f5aebc1804ffede03a421a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f844f3c6bd5e9a1bbb6880e2f0077ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f71d1ae91a5a6feac497d84d59ffaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b7ea0d9e65fa9698b6d30f2897a6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed3d90fd2288b414e329645dd827149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6a929ecade23d83c02f8fe0fb991a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67220baa3ceb8eeae48e5e918d3e65b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc615c9f60447fc3bd815d57a1e9743912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf729824288acc03980d941d83842e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510438bcd6d8597cc3fc3c14ba9154a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad1120536099f62033a624c8e10aab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465cb501d66ebfbeda103bc8c6da0a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2005cc89ecf341e4fea3fe87e5cf9b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bb7c84f5b5b080eac24ec9647467f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42de9667954ae9f2d4301cc5a6d78219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829e6c73358a147ab84696fc40ae14b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd909acc1d36fddb629ed13b4459f46b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020338ca1ece76594cc933ad405272c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea50d346f2676a73bc017b88fcf17b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55736504dc30306172e152e0855a4c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d803780a20f05d99ef9fc2edfd40a7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9271bbfed1978abde78cd5f5595798d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf15d9b99e39555d8d9a18e0d10459827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6004200e8b05ded46c2b69a2a1371f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d5142885cd4f0d7298417a43675e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07344b0e14009a8d4af3cee9f1f1cab630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751e7b0de1ada36ee3b3c3e3dca790531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ec06891ebe275a4d5bdd123f6a9bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46329a25a5c84a12692b638954360e5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5942e4e3dd37e0a2b5a55f232c6e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a17ea1070b59bf62b688a1155286135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b7f45cc70d8dc14816d97bf10fdc936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a8e056bd09f93b36ebb545494137d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c8516fabca77a96f7adb694e978dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c5a9a73e28a2ac1aa0439d7798e4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e797db25ca18793af47e2199812d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def682b972d96125024fc64ed0cf42941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9518eb48c2047b303fd213862562b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034e6c4663e97e37cbfe849ca7d859343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ffa4fdcf43ee6b4ed60a723315cc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded73f559b6a3128b3adaf43277c000745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30df7af6713898d405449e20976b87046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e44a5207e268f384e18c79cc20dc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058f6f329bf5fbf75609188238af16048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693e5052d249356e152083d35ead54249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe46239cc9310dd9145012e1d910e5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467880b6812dc00cb2e3faf84097b03d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515cfbbeb9fbccb1cb64e994111d31f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627a5a08a2fecd275248c24faf248ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602587fda743ad4eb2b042e52caa4d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397e1dd3428a3212eab6f625c0fd04655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b6e12bebdf14b36e37847a55ac4d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60a37d823523d63af6cc8452dee10c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ac2879f2714e5abdbc4345ac6425e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfcaa529aa4a3d005a11c14e1a525559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf590f5d29fced6ecb5a62b90c7b207e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e609bd11c3cfa91f4e00973cd00e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c48c8e615403bc33a6f8f60db95a8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f4a2f3061aa79825644963286148263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283b84c8f423a972872cbea8335c48e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46912fa85e91e77839d530cd5d33ee8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bed41686764ce088560e28526160e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2fcadc321d9ff1f5643008d4b7a5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753064914f1a1f7916783548060dc4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02a302c2d3b5e2918d7149df96f84769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6d9f8062f25bafcf6e72a1ddcd4fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0ef8c0caedaab3d63cca00e2ad43f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a23a5b1ea5c26732c48a0dc74b2a1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e54f89f9d405838d76889b80e9bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f82034ffa4feaa024934321f44bba474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9aef60d72bc69340436917683d59275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cae5ff55078974988573a19b0a7ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b794a5a8bccf5af3dbb10c9537b34e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a472ed78850f8749b198b2e5da467b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00186ca54fac84258e4f83e3a93d3ab679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a7e2f5a3a2687b5db6d2f08c2afb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc53158d24d4a1a79df75b1339d7d3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c279882596b59b51ed57137c965ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ba4e3b3cdd194d51996b72c12ee6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a24005a14122521fe2d0a3ce3dddf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e0c68e364a0cd1eb2ead68589e12185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760e95ebdd54fb675455e1fe47c095d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972441e0a5f4645213f316d89eac638287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695756acc6a5f95a4e8f1c4afcb34dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53be19bf6196f85262f5902a9a575c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be052ea529c4db9f430b3927d195af990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d8cd6ebad63d32ad19648e58614091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54310f33b20b86c18c6e89b71cdc53592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c0ea4eecf3dab0dbef7656cab851493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04a52bfeb0b0ba9a94dc2359b9081194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ea943bcdf0db8ea8624848033e93f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233855b596566e3bf1135828badcbb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486efa083c9c1dedf08d09d1f5939f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd2a658e1f4ff57eefe544133fd07698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fa8d5febd5d8ffcd781465b70f83399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207106087c25e8e5f8a075558a2a2887100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec439e0cbf3cda561937b2b4d4ec95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192786b7bbac6b6f3c4800ef278271ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776efee98424203c084986846c5ed526103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb184aea357179efd4d2d0b8246bc89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0d1775109122a052a00594b38dde5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c67156a8c0efddd00e002737dc2f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4d181c0bef196946d2aa9bdb1424e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49fde550ac72bbb08f5d7e562bd959108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e11bb42d5adce5a0c8ea45eeda1e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ac1000e88d4b09abce5e3a75a46d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c309ac4e30334d1d80f11b829e0ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbd11445b64292365905a00c4193df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffb0ab297451bc527bdded2fdd1ccc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad7841d60548795299f8a5135bc1c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bf6ece999abef35c1c573036b698e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce77889959a417e78f826ab5de4a3b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e32ca458b9a22692a3444167fc6426117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9107280b8dcc7e8baf1772eba1010118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaa027452be1b14a4d0620186e394d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bf921f7d59f70b8d70832e94ada57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519da138f431ecbbe0e91c5dc69e438a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d69b0489dcbaf1b9d84de84b2aa19f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91f45a876afdc56aeccdd005d162ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec395a6ea7c3e2a2c3a3c3c876c5a22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5126c2e502b3e203c1f3c032b74a1d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05543c16c057f7902e5b4155acd984b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf82d839123dfc3d973096164e128c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6570f5895f73c7622e78061c5936c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01453374d93a60ba2cf2186299e0ed9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe7bdd3d1ebba65e21b0f3d82f1d6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790eb96b338c9599c59fadeaa7cfefa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19da4ae8402c961d61747f5eae87548132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608ae5f087fff2a34535bf9073c9ecf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d38ce0315151c2db697e2f24d0566134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae870fb84f04b572ca41346397033f33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d4f30fc27c124fc045373a51e7b4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8517f73ab88c912fb0d532278e940e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3446021c8ffa3f11dc04e729c970c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83bf57d0f9822e91d201c9bc8dc162139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a2aba09409f89b0ee28df615614cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6d5c552dce0372f5b5854fdd7c560141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b238cec8066769a8b10dc9eea2381e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acb23d96968a6583fb0515ac45d48f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2747847d2d230ce67e6fcb6afcac3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f9df42a8c1d5a9f7b3ce235716d68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98405ecd8e19ddc31b8a86a44371eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad4a7189b762ba23bd26b25bf23b1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ba6cb39ee99c3d52de6e8de335008148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750488fea9c008229641975c35ee104149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a98545344988178a347fc559645381150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29b84f9dd19a472025291dc341a011151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f28c22d1ef5e08a9c529f232c08c4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125a5fa862ac45fe599678e80f984eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9be3509c809808daf9ffbeca92d45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef138f28211484b0e31a66a9ff1206f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33e79d38c34bbebf9fb55757c55ba0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da3a325c907427c965a985657ed351157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507786c62ed1cc8486ff679e6b34e51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb19f061ed54d794dcae5bed5c998b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea161cf67e34cca6f9c32ed58bb1d61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a549b98d18be149ed13ebb3034d03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e75942ae86d00a385eda745553828f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ff217cf4cc4ad163129b58a19b077163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47df25232855577bd38beef9fa2e9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a090b57f4879e418e6958481bb82cd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043751f7d6f246b10c3dcd824de7047166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6e49614515719b82c639b481dcbec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec91457e357ef9e8aaa65468a4b46e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375bc069a7e67e05e960171b96d94d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b6889e251c8a3c8dbb53ed7f41d8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d346a0dd0d7270429a142d0ed2482aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebbf823e65af26c9be3e97aec07d15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02872f3576b5418899e38e20da38c2da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f81b8f1be716891fa293436e581248174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261b575fca1f3002a5569f94a8bce1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3941587b6884c790241f941fdf428176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6d200a755fbd3c3462dc47af2cbc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38831141dd8fc193cc170b017f8bf53f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3ef9adc4f5d2a529c83d3e309eec5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffe6c5cdae6552eb200e95257c56db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977688e51d00fe0fe59ae31e02d8d702181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241b169f29cd8d07b164567ca71c12d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af920f79e3e10d3d0cd68f7a854ff9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332206cbc145ca48df1d7bd87e48855184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9062da508d0a3c346b6c5b17679e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656ed6223449e9e8231558a1d2799ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403dbac5abb311f3b27e336b1d9391c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f4a1254b8dce7bdbcfdec9fc87865188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b93e5c84c4a98acd5ea0b1172f9db0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4edbdbbdb291b1aad362eae72ce933190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e60f34ac2501175f2d7252c7dbdaf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241c21ab6ef95a0284dc3d74e71ac82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe86bc81d47498ac1bf831e4113c5ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba671fd2c5e5fa1df06e7557e4ba831194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93a4fbbe00b735eb297d474c0bee02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a72ebd22ddfef0f175f8b7054351ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158027eaff01f1d3c00cb1cf5e0f952d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cd0b95e0ad623f872b78b258f2ec5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad535d8f7bc53961c183cc994a7eb139199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39ed511fcb01b8a73a8080928ed823200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd459953a2498c7bd7025590f48e147201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1605b8e7fe9017fdd53c30eae25399202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2e410dc2be11f3ef259cfefdc881e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4025142e633efffe9137bb7d309c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e2cfce63196b3a55ce652c998c152205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdcf10b96f11b43d77dd1e459e6ffb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a5c1db2bd1c7a6683ffcc0c03067f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d97dd8416ebf7af31ee6e818b9c649208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b85f265d005766858b4126498c30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac60eb32ca9dc667b82890d3491fa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33457bd1efa6ae9299f8e2e86792531211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b990e0beea01d1cdcc0cbe74dcec7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357edb37a593795a75e00b9ca895168c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7de77ccf384ff5097efc00f98ccf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c561c7a3056fb3d6d0eb5c84e5d83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1c55acb1333d83d66a50410cfed4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a14914fb801ebc3002652e36efc93e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d71fef66128ca4763c47f9acd59cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e03aa745e5ad489c847e7382bd7ea5219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>