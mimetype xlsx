--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a1644bbb772167af289a8c9a9ba51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c564d2489731ce5b33a9984d1fe152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff8b191ddc36732d1b67204fe5c3483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e505d98ef1be35a36b4d0c8da4f33dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595310c7499333180113363fbe9da53f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44642d140ba318e5c3878ef20dfaf2896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b33cb67413bc86293430e08fc698b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9055670b9731465172e51af18599ccd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c16acdb3fb30591397b08d937120e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6d07833b4161d93d83c738229666410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aeea9ef72d414576b34dda1ee87a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06730162f27f377ec3a87b1e73bb6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edc1e1e4f5a64033ea611cbc129e6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c77943103a8070a84814de15d102414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a5180de88867b711d863dd4d8049815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592813eea8860893c51c8cd1a5ef2af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20668ceb404645d638438d6e518bb08517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58811585da35ecc774aabe9624d3a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43c5b3041f5584288caaeb91d7892819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a7de9a20bbe0522ffb05c95bf645120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d20836aa31a2223bd0cd4e4c9069a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe94f71e2a3e2f937ceec6d070f6fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b5595ea2a6b1eae3ee6827ed6317323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89d19d56bff2f02881d6c0f890d96f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39c4f8e011a851e9188e0a5a2c552825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b6e8a7f2d8bbd38d8d24b60ede23726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1f35422852e9a9134f31195ee4e6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6358e7005f76812e757b592ae4b8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a94c8ef56c5a43ad44b3af9d7107529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b03bf74233e62f0a77a332bb1b6d5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce791724bbf659f4eb600acedd7722131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87ab9a02e547f9ce98ebdd74e4e05f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4006779b49afb874d1b873c3a60558a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214c3ed2d26ae12b2cb25ead06918ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec674b708d43fb7395306d20436d1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260f619d41fd0e98b0d69a2503de22636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a6485a43c9ea20e005fcb6c2e168437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a83b2a72161272723bd679dd350f0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f75666faee6d2cd0c24c8a3a6b40939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725eb7c8d4ae027b42980b0ae6e4cf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f853b10929b0f0c088121b6930c7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14920f2625dec25545548d9414217ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c528784a0dbbd6c35d4c7485cb978a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844c12fe38c0ed554c508dad0ea28e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3830cc4e1e81c8d3f1abe6e8844fe5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c68cb4e841a6184c74fb089487bbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1460cb2695092237e57f6de51b370847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29003941ce63ddc3b900b7941e587a3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadb9c354bef81e59daf3b77a12e7e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628e19255f21ce632292b2a0337223650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe697bad65912ee91656f927d41f4b5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f71b87ec2c188f5efcca09eb2c101f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db4d3b93ec9e3d93de70b81fd20b3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b513a59fb9dac93ad2ec349958d0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c53b9c6b8197d5c6e96a0b946c235f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e03899e0e7e2a1407b699ec6d0d7b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283fca6d3b48920997fbc60a77524ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34eb0e9356364aaba12b96e04467a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d3b7c6dc36967922cf596d616d76959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a20bd14642307a866c7657482e71760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b94fdcbd8b52c94f837fc8caad66461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f482c757ea0733a18ce4e71de0ed3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a771a7d258f321b220ddf636a2425c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c8eeb3e13ff7fb8bfb16b1cc0916064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bdd51dcb3108ba4e9c1e067aa28bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9a557c1916aa9c65ea2d2b36b2b4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28867f8cc9019d3710f9de8004118f2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a89a2552a11fd4d83c4bb0348aa7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b49a2b8b21f1192cf8c50e31dd6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e0d1baddcf6982b12f5c66ab2842670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139075735f14896d07985660c9ea7f0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71329f5b86557b42f6547933ffc994c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c928fa69878f75e011964aa0722615d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cb96a9330ccaaf4ff9b6f6cea3cc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230acdf40cf80ded7b3d5a7e7bfa4ff675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171c7d896f378ecf4338e1b13124c1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723df13f621b2d652ca09a53851f425577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811956108de1815f5eeb4c4de3b78978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c128be7bb23d192296391c2914502e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9f512f9597aa07b49f4359b8a58fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b0b2cd6a83aa23db0c0f16f55869081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b317132da6d008b14715dd975ae8be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c94a2b040e04c35665a89f6ade7b8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a2897b06d9b836bcd840c0a0cae1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7c2cca0d6a9967e770947e1972a2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a317c92514293a3a88cef49e15f47786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30859f486379cf09665645c730801a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f410e5a568deb36ccd89131991b2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f7520b13222c9f32134ad8b5a920089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafd04def3e5ce15d2a6c97b179699c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d86147f1cb6cf52ef1daa7ec36c0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49499ba7845391674222d30167dcf7b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbb57e86fce63e9b6ac9ab364d6f8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2daa05679a689715bc162b8411436594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeb16aa74b28d49395fde7d4b6c0d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed435019ec0f3a99679c7be755e11ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555e20a024f5ad61d902dbdc6c61e9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29790fb0a8d80671304a0bebb60538898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af1afaf8574bbcdb9a1a2235a3d7f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54e02d6244a960c3b78d29b26937f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd2464de15ba6c6dabb71877ac1acf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ea6b2ccab67a5fed6ab351e7fcd17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a58c31282793542a2fb16d30a1241103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f701f593eff8d9548efa1643833fe5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b96f3442c2617b3566414914b4c676105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0bbb98231364dcbaf36f4359ee1b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367ea8d51853aaa0f7f308a1ed35eac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d883730344ba34698156408801db082108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27769d9850231937dbc6654e176448fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb51dadc88c3af347f37d1e32ad25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5fdf2551247e87ca2b1ee23f30e0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a2f7aa9dd7fbe6876b3720677b407112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04f7b9c27ec5d86c700028d4f15068113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e824df29745a2624a0b556dfe898f0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dd8f960ba0cde48e1d6a980b6bff9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af2c30851d794797673e252f1382c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79858567ba5f58ee30f2a4356540979117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c8bed4af29c7f58134492f7558db4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008df262926e58f01576c991f0749a4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d50799f28c8800e9c37823641cbf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741df32d014981d20f1d7d07e7b32b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d188d754c0c86f85dd980ee4ae79bf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465b3cab30ff2be0ba681c46f4728e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6165eab93d11557f3bb9a6f205373124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab385b3ca854eb8fa8908f84866604f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8ebf271ac9ae10e754e1fdcf16b2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deca1a222ea35a2d4b24ea05b7be3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047f8f6263f1e318a07e7d0df8083a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9631921a527e5770abbaebd7e76a2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08373f45c762b182dad0c6bd8b45a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aca20e6e5b51ecb950bf322f6f90b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0bc11490aea7293cf97521bfde20e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b29e2c4467e25e886f641ab6cc2005133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a8ed280de03fd64c35d7d78993b74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89a2616428d2e0b828980ad1e9d12a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3800d12adabef49eab425e60a7501f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2303c281e36b31e419b4579863d4b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784315a55a4120d320eb3e874d020f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa4c4432387293a0087c1811976d0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f7aac360edd515a15962be86962fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6db7894a99f01158e581f0f1622fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e90eb8006bccc6e1ea184e78a9ab1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3b2ff34640200c6ec34259c7628c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c436bf1b807cb5ce3a952a245560ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735b66ea60b5cf93d1d63b018db4654145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a0357c9d7f7364a11957c60575e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a083a061b25f9da54bb20ca9caf268147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6949cbd13cacb6bdc4a8c038827ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93822e893f38c1301972bc3a0b087d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df98d538cfda05f6c20d9a6acb4682150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da90aa3323b37b09bef555dc9eb51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccbda723c394aad621a99d041b5c45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4ed327450de7771eebb1c037adc94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8979b7bca22b20b9a2862f12483b96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169030ad7459aa3dc1b25281db6b455155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc6bf49afaa3612dab49b55a149a56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeaf51b9728077103246c36a49d678157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dabdbae56e098c299f34c52b45d27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a29d2f590d871593ae64db819898a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363fce5f3c8e4594cc336995410b512160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370b788296e9e8586f8a3796e51df4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549af5b1acef071641c71564d69413d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca619bf688d46cc00db35f70725e4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21ea976ac39696b77717fd85b2e7a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181c75b2725b926a60913334995c85d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac545dcfef2effe367381be77999c6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec4ebdfe1029c07ed36b9ddd4b3abb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac13dd0911df43f518faedc1e6726e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7f80969a61240aa61f6afdd50a0cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1b9feb288ffdde377a84c27d7e884170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b0c2d0a786477b77a3af21ebe27c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0efeef5fad562fa1f6b6d48f954c15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707de7670687036fb33dd538646b518173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0c2e6593c67178aa912f8fbd65d53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784deabea32fc4bfd774e78f879789175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d47108372e5a9ef05ab4d6df846b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6061e93ac34bcb72c660ae7aeea9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce09f1a21c87644c610a61c8f91a45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc105fa5b50fd190dcd0ac1a7058ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17602a6c9b0d1a9d66f4292a16a8f28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a45bad25528b920c108d34b01997c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b022bdc05b2dd96f630c6d5701f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ce3af1b5b00584b4648ee3560da83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fde85b77032a8d036e4dd24e60db5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f098be84f971baa010fd4a1619a29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e3afe60b8434440b282536f958930186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dc85b286c42365626deba63967af6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08320948f032f99d8a54b97c774207f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae21f2ba9fb5307bf0e6bdccd0f1605189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4599f8f5ed34e62afec0e829a3f3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981be00292a66190e339181e83aa274191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92977504f340dd40df7d1342161e0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc26125a2840a328a229917278aef86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0868e0aed656bb643d2224a4a47102194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837c195d714cbbbd4250b8ffd6f4d72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9792e74f60db5392ec46d31cfb1bda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c88e3f84ecf2764316d194ae6ee67e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e73997ad308cdea247d1eb040a2eb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7e80e15484301b65cea656363702f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bb1391ea3fe04748c39b9ee78dacc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0de7c7ebe40a368530eff66bbd9de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea014ef449f532f3331b2acdc4089ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a861c991832dd967bbfa15763f01195203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e470ce64360d876c40c8ce236268b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e37aa92a82b0e6579f8ec5e8f5092205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f19d54b91091317c9bd239a7e9a8a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e115017bca3c9c174d67ad1444e26b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e51a0167b7f872b7bd81325a26f21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94116ada5d6453c73007afa644d8ff5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85e2474e5adb9a8b1ce8eea7d0c155210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093d19d6e1013694cccc92a42444e9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a30bb78402453ccd1136821f93ab28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e124773c2d8169c6c603a29599b6efe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab33be10996b51be5ba26f117f2e8c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf8947f4b05b6c4eeca003a3f240f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de78ffd9f82269d5fbd2f2c1e7a998216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2f23b43955f0a85569853cc7fc912217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecf7386fdeb395517bcf7ac8e657b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91329cd01ddf550763b22866814085219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3282670f0bbb7b2feafbee7315c69731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c0be1d69d26914fa56ad50b180b052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3c5a10ea3707e3d1e30dbbaa43a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e840ec15787eadd9d5f5b57971ca8d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f685ce50e595c3e165f92a11970ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9a6f26819da26724910bf606beea26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c317519f4b063c2d44e9c6ff17c6fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f222352f796a71fa43d03264e2f668f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a853e06a0ec6a236bf4529006830d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59526a4a6c1bd91d4793579a4fe68f3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00956feae7aaf875439f26c5a6a268f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc110e54fe21b8aa75f1845bc9cfd9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232ce3eb4b122ee11a00ef09495f1f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33201499212ed7fadbb3e9737d51457f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376ddb018145f1054f032fcbbe2b64b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93212168e22774d5bb7887e1b02f0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20314bf4d7b993bda50e77f54b6df7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c616a3922a1154c32cd7b1c2454bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5eb550cd6b45c9191df909ee199ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0eede2f60452d60f666077213eb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8f3cfd86498452ab7860fce8815e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719463a4558b2afc9b6f0e15b9b982a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3cf4431315582fc73d290d735991923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ddd1b0e2b8093784e4d53d14a41824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33279acab3ef30b534b4fbe0610af3a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb76838f84895845be5074b276aa7bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dc720c4677f8623468a3f1cb12a2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e06a5bedfc1ff2e7b3310aa7c90e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c307a986252c871562a3d810d4d952e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44106ea7901222700eeb30eeba91797b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9815ccc74d1f18a3813b79c97808af031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81b7f006f947da39d6362db954658f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f87c0994d1040f995c529c23c6eb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a5467fa296bb386654e9cd9472a4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7578932cff48f0081041d1c8c46b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446dc085194895448f4c1d0076a1eef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75040df9e5bb88d2c7f145870541688637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04470b4bd802d58daff2dcd89745138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1313f935f97762379a92cadcd7b5fd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75facd1ce0a5e444ff6df4ac153ee940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af68908f7607548cbaef1413a342d1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec0c1c88c1c984441b53b56eefc74c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8a7fbbfdb22985f483913adbc0d0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe95d6ad523f5e6d4474f2ceec7e4ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30f9dcb05668ad4df4f72524d2cd1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5143445695b8e8fda61b0dfd40730e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48319acc751bd494432bc0fa583401cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff86651f58794ecbbeb080f2f1ef1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eee18e4566134abf309625ec5f509249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fce5d28c64485fdd53406ff4adf08150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb860a9b98a66e37b9d6f77beca29051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d51f5ab11e8cf1ccfd1808922a29652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0d632f983196915c51ab97eec77be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d8cdefca21d547b80871efcd9a6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934be392b686fad1edcbd0dbb847748055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d67a4af7e12299713357bff45bc0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5887ed24a003d3eac2794372ada6f0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6ec2a1cd5849105c94884cfee093158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467fcc7ee0ad71680e981560f20e7f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64772cf817c2273ce01edf58aa910a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c92f281f96f961deb589f5916e8fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edd3c496ba7bec4ec587a4b79e3eb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e096afaceb9fb01927672fe004523f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ceab5790739d34233030c57ae1f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b992b493e409280b580ebbb971c7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e007a784eedee946350bc2852c56266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e745e6f799efe3a1dc37b41ebf67cf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d314dd0885a582258776a189ebff468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece147cbc17d47563dbc740a860fc94d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2419e14dc9377683a99daada3982d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed6cf25ef4e312cb5225914abeac7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b818b8778cec97deb8ac01527766072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7715f39fe854ba5ac67eebeacdbc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859818919cdac9afa7c9c34bf058722474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e404dbae9b83984e3a1260840312975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884826049876d90abafbfb55130e2f6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a557986e3c334c356d848ef646c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a1df53ad2b38ff586bba20d17258678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6dc0195dbae38838798e848a4961079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaba0dd96980711108c8895ad16a3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c4c3b8b213d4ac4c1c97507de589b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefad796d185af5846124ca2d9dace4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836493978356f9a5e515278a10374cc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db18f9a45dab678d4b12363fe2ca6ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b52ebcf93daab7fc9fb08b2cc782e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf28fba0c18b06dc2eb3a54c4dcda986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202bc9d88cbd42f2a863cc0b27fabf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7add9ceb8d3fa3cb9fc201117496e8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39375a36ac06551725a31d22d2eeac8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd743fda5af96715d8df1e00be2bff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8a637292244f2860ff80db91bea8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041a93505c9f691fb8cc6b96107d36992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e2b590bba024373904c2a007174b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cac2806d089677a9901c0f61847bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a660ca53350f8f552a42d5ab2010e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010541710d0a4859bbfbd69df370c9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca9f5c46b4abb5631c77ce45d03f0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63759175814e49a8646e0d70837bad298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3941a7811ebc46dbe4ea43e45b36ca399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc68dbf4b12f81555d1af1e4b50826100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cfac4155c0908c20d69959ac70a01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a46d4e15dfbfa6139161451b6ba4a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f396e415894701828fd6923ef47c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facae45cbddefe423c2a0a761e2c7ca2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e25871464b80cc93583b59276a71c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a0dda9f95c39b1ecaeeff5241917f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695b855219efdb52ebaa7e7936022a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001911a73844f2dbc2cf32cc012bd12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf4d9ea2e2ca6908f41f5fd47c5d5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c536b41ab4589721d6b9353a3a325110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf51fe63da78dea9cbd5d1d597ead11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a04cefacd02cba08789c72aae22ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4e539bae65d9f0a14b331c0464f36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac8f97f6531d9bc906fced51a2f749114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67262d6c435c88a71f4d505e5e86a918115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c618443732d13e49fd412ad31a71c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30596ba305c843e4a89dc3af12fb77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ff47c71d09f1d2209933f5f13f93f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910747c6cf7056419d001aeb2dd967e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2d3fc6bf7ac42e5742e99e9b75bf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b566ccf39530c19b1d079a138fb1758121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242786fd68475de9855643238b6f634b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f82623b54334f3061d1f7246599085123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88bf07b79c631916f925db1e744050124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c69e50540e092b8d0fdea3b947974125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce1ae2189d9b9229950b47c139406f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054b3c8176aafa7e589adc79d2ac2eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c6029200b176d5db89ae04eb8b591128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc92741588c389b2e19ae60bcee448129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf137ab6780201054894ff6c26fdfe5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2ad1779799370a62be30e7aae3893131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224c1ff783920c942cb4150db163797132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167ff8310422f40f0b73ce10525031c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b282bbdbe7889b67e77f9bfd82ac8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a622faf117433fe968d970a2f0612135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10648be465fd339016f16522e662eed1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e51882b50eeb8b1c793d1e030e8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8d1e995c02e2ce87de058e5ea49c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8489bdc272c2e802cabb0f7ef80df9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729953fd1527545dd492182c34888b4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c178fea83acb9903ae5242c84e8237c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a9f280936a618ca0e9e7ef6b9cfd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4880afde6731edc0157f191b0f590143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0804fa6e7a58562b1faf86077c58cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdc0b231a5cc27e6549107683cb739145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2864091d02a74d9d7606e2131dc0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb3146931172ba643c83b6f8502089147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56489f134688ed33b3a51737e1286307148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782d79a3be48ca9c5a3fa4597234c2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70a42c2ba64e02f95bfd574e9be995150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a925cf87c2eb4315f7cf6b78ea9361a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f00d6c0124382847c5383a031eca8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c047f9cc505f748ae7404cad143df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4946880895b90261d8042a686eaca4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34725d8966046e6c3d41264f63ecb0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799196a31efa6815b8f5a8c97df6ce7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412ddddb1989e4a9bcbdfe6a39b5af5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d1665f57894cfe340b717a3991967158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4208a41ff8ddff14b90ae140577eb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9b61a8bbd602f08ef3aeefe132088160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba9886093c9ca116ccb0e4d1035e78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa984b72dd1c44364d6461e13fa6102162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c257629f82f8881b0c58ab02e76608e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672e43ffaec41d57962d0ca56cc59d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163d492ddb3eae539c0fdc6b74736eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974abeb88106330d5a1fb838b421379166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6e1742f5ff26f27c7a3321f674929167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a081595aa8d9487415c3c2b502a40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b6bf9c88c5fa866f6f3e1dde898cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abe61a3c7d017549dfaccd171d537d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23137882afbeeb4225a29a3d09cd41cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4e5e6e3627d0f870a4bde4492ab34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a36ddcd362da92fbb1dd330d6e682c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f63d51a4aede759f4fa44cf9e84a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff7b3411f7812a4e79b80129369afd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049c41a81361a534ed175db5abbc0bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedebd5a06ff493efd0e9f7d015f737f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cca36751de63e2c44b3d5327d99c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a389d4f5bd5582c413d2ec78d79ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372f1b419cf93263dae73a34e010495180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676d1665b74c0ac1ecd00af01c38c07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b687a683329396fc764f1d8343734182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de31e17bc5b6cc3bde60c212c3a1deb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27385420dd92cb5d3a321a7d10f8def184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096727b54eca855a87c5d004afa834b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0ba13521e536f08c57a68a723f377186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a7e8e96fe5090bc06a4a94f9d2504187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a4bd1ca271a97909db0e1647447b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164b28a454e79139db836e7eabeba0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8fa8dc58e2c787d9cb0448b3a11bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23386252a24d25f29ef3257eb60dc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75573f5477b231845b789ee67b55551e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ef6734b25f429a3e7e0c60a36e211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d317ef7b5ff6db9d6b69696bb3da278194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6039fe10e3fb2ce63065e1e85a44ac9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf704a96e477ffbb51fe6cb03af93d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162da54a301babd6152932c03582bcfb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b47b4757f5a8d4bc18b05811a806198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12324f5832381105f14917af64f012199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbddd8410c79f38ee58e2d9d8959ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc1588af9cd4f75c0ef318448483fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a1637a6e6ff65ee6bbaaa7249d74c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bdb43d23f834e7397c1eef6e0de57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca85545e421c23fc6a905424ab79e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca784e2c6049d3ae673d24a16298b74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a054bd44642f97591391bd87681cb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72fdd8d1ea0ca3e69fc13269bf0041207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96839d8c65d34978cd0fe4a9083546d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6a1d77840f99d39510ba8f2e8f239209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a2611afff90bcc0ad0f37a3f25a80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da4e9a75fea41e2c2a7d2cc0c73fda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd023a5885e29a09683e1c615cefcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fb290ae4b9560d8204e3b5564062c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5da3f683fa70e164469ebb2c7c3f53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2ac7f7135692ae2f3a405567a1be8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca31d53cbbf824ad66d09760724b06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adb5ec3796cecb3f1bc768181f3eea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebadf0144068c65df735a6c9cbc26c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d9e5d3ddb83496f20011f996ec9d7219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>