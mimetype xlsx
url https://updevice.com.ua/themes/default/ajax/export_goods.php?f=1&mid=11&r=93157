--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ba28eb528fb6090ebf37806679fe01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290166f284f081a239d0e98c279488c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8ba7172c02b9588bc56fbed97b5d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139e1f34360c8a75f4eeac9309ecf9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17047d2bd8d91293ca278b83466c2ece5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0b2d37a6ef2e8a1e66f43f691af8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681756021a300eac039d651514091987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b44b4dc1971adfb572e6410b09858e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff27f5e61d2e412f8b772ce0f1a684f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef438e9b0fb5b91afa3d5e6ed9b03b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab17917af8c513abd8855d454749d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcdb29d832268cbd8ad2852657cceb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8478ecfb1c14d57da0089b88e9385f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75531993267dc4b98b6e148a25ffd1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff687ee71d0fcbca6b73c9404adf2eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe284243b2ed33c74ce72e2489425416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3445a4c8a192e05e0719c50df2cba4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddf9772c3c7849b5636c304500385918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77554740554ceb0054bb32f29325fcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6cc4de1e8b304111e50feb316dbf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd064ffb6144921232d70fe5b26ea47221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d73b6c42835c6d8ac2e47e1a378ae922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad1d567266c1e963882a1b84a665d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f8ed8f3fd0796f78a3450a0a6846724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0246cb15e1e7e8e5688bb789d62b3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6794f3422cbc67b3b330d86eecf92126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87013af541754d0b991cb5e78963e72e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876bb48c75442abf63eade5d5250ddc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38347bbb6b5dfc7826465753cec7928a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b146873d8f31ca2604d5eced0c225330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243df66337fc030cf777bc33d2c08ccd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdcd83fd36bacc1fdd973e1d6b4c9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e0eb1565f28722b0df2f266899c7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453ec13ec6ae0c357b2f1762709985134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b2f512ce4729ed1737f6d1c7ea7b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6136b1c3f9c26174af058098940971836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307e9cd7527bdb14ce91c558d6d69f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b0a9adcee5604c544a24cc74be1e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937f4a4d9a380bc4946c598b111511439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37435cc310bf2774a2fa40022b9bc6ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9485ef1bd05a2955128375b18c309241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a96028c41289a9ea3fe3cf6da2818f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940406a0cf5eb1cc7af8a34659f68b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbda7bfd0991a0870f648962a8009344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c08dd3a6b302fdeb01ae734d77150a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f01d58f1bd155929030c984163414746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9bd04771220ac4bdd10e87853188447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bce9f4a738bec50a2740eeb91c28048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b530e6bf42ec013e0e45e2276120449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed61fa1da90dd1b7853f473ebdc04b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcc95c8a80ce20b6870677dd156d9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a977d6f3bd997cf0702c31da0436a3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d96e72d8e9b298582c0c551c9ff7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f772a1052fa00238a7b1e61b9991bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b812d1273a669cb67b31da07927a9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faff474ff4b444ed644c86dd93136556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b4ff4c5a492db2b6eebc921be222157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abb5bc5ff1bd4fb6fbdd4c8383c84758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97846eff10ce7914cc237403dc54a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8382056de21a6c0ba1273d4b4d39e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d157bd4454d752ebc04789a03443261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465f9468572197ca36c1e24e0e00d1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88913223e7caa927ae19077c05e2695363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa7f27db0cbadaaab0539673d9569964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb94e63ec1b07c606488c779896e0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d4bb03655d3719b202e6b155c77f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06303cb48b7f9e2895f6ec043b71e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3b29c52bbd4efa1080e09aa94413c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4392249f1d52dbe1abbc6faa52b4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446087d47694dcc17c70e28d31215a9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a199c85378f7b2b9bedfd7a0a071c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc7951ffc601f419cad4c02fca30a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672df3cc5c40f03f6a02fd541d292c3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d8c1e0f6bea0bda10adb99eeaef5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb175f52c05ef9e5009a6d63a6203b9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0663f9d0cf3ba02653107347a2a782276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c695c22bb72ac1fed3a376e038d1b9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee83437e758cdce6c970c5517d2143e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b30053ee60dad8fe25f633ff3532e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559c2320192afa9cf126da224d8a34f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971d10b96df0e756b6c7421760a158e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550190daaeb5f4bf4d488bb555be051c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eefd32fb9d0244e4c7c24137f68c2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203b9113b04190b9a37145d45e8825a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893cac937d09d0ea0cb57afde0f875a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5614c7845248816c92c535a33962c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8440ab7b5ead73bf6921c3fd3659d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c5df5066d0b2735b8e6c7a7ca8b2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056660cf77d075baa3a62766fb86bc0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad020b75ef983d960b172f80f25289c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5c664987baff3bc6fdc7dbf32c6e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e7e6af994c5e8e046a8a6ead4f3ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47503286006307d534583f967b6cb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd74399480f96841626011e985d120494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e494b28ce4b00f766b9b2e080531e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1134fe54305f11f3d0fbcb046da38c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a87b4e4f3b2a9277ff8f41099c90f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e6790abd496ca96914d325a7daa0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2173790de6bea6b9e0ad57102e3fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c84a958497beb0f95b730dc3633dc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e8429b39ce01e6c6a153b4406f824101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21698d13df8eab9ac09ebd1d43fdf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd8d06290c29a1c868b0d7dd95e29b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063de40aae46ec3137f9b6df7983c0cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12b922b23914051d658a9a22b5062b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cf78d56d04b18fefbbe7df44f6dff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b9612a3fd7ca693336671b5bbf63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd83502315b69b298dd1c1b61f2376108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623908e1adef2ac4a041c87818c5af2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b9464afc6aa49f199488a4b442300110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5437f5d408a281e1d837e92953ecc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01568754c1310139f66d3faff9c8fc08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b15d2e372a5ad3772b48b60c7a0bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b209c1c0b82dcf1cc266c5a0e7d3033114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d4a13c1077c0cd9f142365fb4551d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0609e6e63c983274231850217adc2d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33e5d16d6f6f2fda412d894ef77112117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4f9a4e56d7338adbb3f16f564c9be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91028552fb4f2609f24b2b81c7949119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732c09a1ce9d1252513088da9943ede120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6790700748b6ca8576d67eb17485ae8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44933bce7b39827fbe22405dc42f10b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9eb2a1c021506b15110655b6ab7a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c75137b38b3da373295e6fb78b8daf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716753f0681b99c651af8441ce7c150125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85651547f659e6d1f420bd0a7f9a3b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940d2b628712da097a691aeef8c5ce9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaff1754556a704a5757addc169158128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690293d2dd90f845f45ee510d5037535129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13f97aa80adf313ebe096654c2f8b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a08010242ddce118f306d7104dbb4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e2630d9e82cff38b06b47ad5d454d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934e5eb18615337dc5d97b5e819d319133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b06f6fa8d4ade95af9491ec5710c7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b49646a8a464926f9bd23f611961e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801d0e8c4ddc187605a2f4e15a4a6d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cda0b8e42b15dc5f0188c00eaa1445137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6786fd6688ac838af40c5bc1494ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbc9213d772ee9fb1fd033189693a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60966d4e89108b9e8a1435bbfd84a2e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffa8b910320f3a9d18140a413fb079141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3c60be76355101cedc231ed1a630e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abff9f970a088e5a767ce0862243e0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9e0a89e4a3c8f5a640addf37b6326144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad855e86627ffb83ba711bb0cf73a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5beeca14ef3bfb29640ce18db81c93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41023d53a7a21215bea057f01d4271f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea296f5c7879aa71a86e4c74e095b75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038918790e0e2907ca99f391ce2b26b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874382b80e82d263708b3ae070081ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69739fa7fe610d90d586636f7a77ce08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e6ca813e7541229dbc5b887c9a1c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f108fe1b361b987ea87c6ca0fe38bd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b96cb0de1f9104368ff17183d36c91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99db58d5ab0ff57fa5d0f9536873ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd5238f1c1fba54a3c807a25191170156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2952c1b29e28c6163004617fb62e14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbef2d13e2a5a8a7cc999bcf81cce9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758463b79fda73b205736eaad4e0a16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b86efe320d4ae74ee6527b7232e2e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd57fd994ff339b0d3eabedb83d884c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde9ae36979284d80ac90aabfbd12a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba4d774774949eb5b30829f3b0c44a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4ba8aad02745be42a02ffe0432749164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bad696b3d8c2a25ddef7cc4fc7c5f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2070081cb724c82d8f6136c9667fc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf52423e051e33f723f05108831b27a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cb5ca7defb7a89120ee65831e613b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14250eee61b055e7f005a0d7fb43eefa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48568fde2b0ae14a4c11c804c2b088b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8042479a7dbe3fc0fc3957e697ddbf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa966227d142d53ecb8ca90d4a08b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235ecdf45acadaecbbf1b82f06ab125173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6803e2ebdb65cbd40cae65ddac46c73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc4b0184c8e50e4527c2212221a311175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae47afe75aef3574d059fdf633dc57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f29c113ba4d615d91452586e5fc0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deb0484744cbea4783c5f8923fdbfb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9644ffb82bc2c8fa8b6121db1ab952179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb16e92300c848983914b779778bee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aa5fb37a3b2649cc9c986d21e61b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674f9df57aba1de21c0a054a207b559182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca7ea0e739bb71d34f3bcbae2af891183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d0ba5a494e23221a885cb9472c092184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fe82eabe2da756f7dff48c5a3b6d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853bcd1bc7bdaefd0b3cc80be572dac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bde6ed1dc2ab83bb98270af57c4026187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d77c5b007616244d0693375209b3f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc419b629383182080b229a9120ccd07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5ab9cc02613becfe6ab9a091f9e1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9203f02b0fab8976fa50854141c4697191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb2fe6f2521fc45e0fb88032251b8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d448325b0b17d4d2e55b23259f54329193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a41db09547e850ec170fa4b8695d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be6c2246c3b0f4402cd60b356da57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bfea6988cd20ff30c77dfa04b9259196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a3989dea725a657f8ad4f7b111660197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b07737fb130312676bd46d14e2651a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f1532fb66615cc11e246a54b4efc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d446f6c3a16ec6534cfd945be5004200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8f63514657c87f3d8f33b6c9e5f2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99f882ffa609065ae484eb5ef660b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4588d9c32af7b2984d4f8a0d36e4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea827e84c831545861f82e2ee7ae649204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f71111505f419378e15bca7bbe48c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01851151a430aa224df723863216d43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d96114f64af43ca655d4d6ee7eaa5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d39e6394d04d77da1f8dff9af11191208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e2bcc7ecd1074d1cd3fe320785b7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee6e5d7abc77146327f699d64f3546210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96eae2ef491c8b5bd94c3dd4ba3085211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc4d99cb8ca135ccfb75e274734351212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cebccfbd00f102e8e278400172b54c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2c3acf356857240ed8b268baee08b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96caf5e1f883eba06385ae8fe6013c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62415faeb3ab1e451c35bdb8381b32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909a023c1d8fb762c668234c754f243217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96182e4424a9fb5a4879f861b5fce0a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c8a5d9f173ebf678e038b02e9e746219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f527425f0094f66639ce630661c711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb3e4966cf43faee86d9db5f64e7ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8a92e91cc927ccc20178bba11393a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e65caca4b8c4a062ddb43da5097aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8acc52cbf1d1a8575d75c7136361635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63d247bf3d21bd10c995e99905394d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac7568e088c6c81c9b3041e0c2b6787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc861ce0b478a2fa700c761031beed9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cdea34f52947aaa0dc1d1deacc5239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5ca665d7442dc3a823b4a2285159410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de6d0377939bd8514545f6d705176e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227336e9c1134af5d1ea4bbe132900012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d592249d2c80744d88e7091d15358e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1343d6574a159b8882a7b7f75f6d2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4762f1682777ec6eaefe236199a9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2456f06c207b4ff7b6b812fe541b2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9c1545a102cd050a747a8991b16ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ddb6b803865cb213d4f613d800cee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77593e1f3edb46ad66fc423c50aed719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a35cdaf886d3af886fd755f9a9112920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8266cf0cb68d0eef37dca5b2b9641621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01401cc74e40a933b3fd671c4925b74822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a48014c7d2bdb81ff04956f02468723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f21af6235cba1b622273f1cd544e9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e7a50392e1545c101c2a67b3d3b2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91834f937be5eaaf240091c2d939511626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c26e83c15f176fbaf1dd39da3f58a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4099790faa2dc5294167236e9bd2db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63805bf0b72547178c710dea9d5aa4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ecc973f87ee9ea9d758fe1301342730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b478c2d609f6963083fcd976d90f8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813644892abd164bb95d45b22c21c12332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda5563df0b812ad956343e3e83ef3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f12d77473b8ef2e68d764a394326934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0f9f7ff6b0a956cca8bad85d9eaba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ed71fdc451f3506bb9c7962e977eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2564be83af17d8855ffbc44e1fab4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb8ad231279d308b25ff84a61b29e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c377b02a062e3027c1eab0c98cb98f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b06716e0dc2adcb8d1e82fce08fd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad2c20a0f857fa044f0b2c89d5424041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80619eab3b88c9874999bbdc9927f5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba5f2489d94e1ccc69b5cb4341a3c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478fcafab9480c77d3e2dcd105ca8fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca417056952043d662bfea00ee485bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860153a5a9210eae4442af1d2dbb64a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c113d854b8ac626f5b691f3d1059dd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21695a9db316d5fdead7beac85081348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ec400d581af81b48f707731b7a9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4259a911d8ad444d7df696fd51e9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39de84f15296f46b9242c59815b32b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae5d20935ebbe56689d91621e7112b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc6f1193d080e534336daa0dfe89653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6832c06744646332e17dff91ce15b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631596f673bcfbdf09033a8f434eadd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17054c19b6b7ba77e3993c195579bc2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e47efd2773716e99893ac0fbdac4d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d45edbcb1aad94a8a6b4a78730a92d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21780fdf8d620f50a2e43967e725ff1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afea1c843831a8c7dd5c94da85180a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08825886392153eb8e2d4c1fa116a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15be94b4faa7e86e6305553f8771e9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c349c0ef29802d02d74642e62650b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f3937748150481c93db849e28fd9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796af03541a7553da3e5d79679734ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df350ad59d9b016c434f9e895638fcc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885afaa15e1ef41065af887f5999835567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c8bf911d111aecd52f67c5096e7c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa89d24034bba856facf1319a3a6a4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e36a134c7674bd19ab40c0ab849770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3160d36012ffc1073aa9e391a82eba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4435194c055c243f7b77647991813072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c033d5df61f0804cbd141d1b6a6b8d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597a873254bd3a7dc5923e81c0cb7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1dff7bdc49a3a0e9e69038787d8b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8666022fd92219debab9f7d65e8f79576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fc4a35a755aded301a23d54b5d2af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8835988278f7a69e120e79a2a5d58a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f608ea7cf6d026f53535d2b16ebb57f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dc4e188ea5e6696437c73d941283380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f70923ce3f3dbbda88094e3614c3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70dd3ec5fda7d11d7908a088160bbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1d3ffe9bf9f3176b87ee85c7a88383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e945e2c35a4a8c5168e70767556e9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba61efd6a727f4e6058cdc156d72f2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5bd44698c32046b4600a36c550d3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f550b5272ad84cb5973576e4b0eb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ad02daaeff43a1716070a068944ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ae5e6c2b4e753b8d2e5836a0edf8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8a0a3eefee67ee99b20be5fb7fa3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd527b8dce09257983db851105bfa49791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71baff2f62cf0c19a49837a3865032392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c196239b58fca552f145460e765880e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22815c41aed8616102471050ec51d7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3ba0405238945e9e5df47322bdd9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29d6cc07cfdfc9ed0c373971e2645496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff42e8978a66585a492ab7ebc6688c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6dd4737bf7ec9c16ad7c9fca02a3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded4f675ae8ca5ee044853945dfcc2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4441d6f1852d3c063869083de7d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28241cfdc609f18a9307a18f07567004101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3331206a62d252946b72d28355998102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d6ad692dd806118710e0f49f7ed9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc60e60824808d87dedb7ca19c1c68c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c272350c39bb70c471280fd14b0ca31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1eb0a0cd1dffe176cb46a167ce60c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b8c2f29ca7d0f9db441566efba005107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1f39e751da26ee0ab7a2615f243ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713eae14d8b084c4c170f935a16b266109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a24769bb2a8ee947235dbaa3f8fa4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b994e746cc48960d284409a7899fc3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae195392cfc2e219c953f41ea89d35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbf3aca924ee07c0a70d229c51eb5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219783d11dbf83d825dbb8b630922c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d007140eeb8a06e14be749efb78067a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238ca7f25ab2105163ae0abcde8a6ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef42c79686500c2d918103df912af3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aaea077b55bc4caf47ac0e7dad811118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45460a5e80d36cbd79ce8e7bf547199f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825189dc5e009d9a56bde79f32b861a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995452b41aeb656e7ab3dc15f8209593121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aba5361ad272d636089e280f5ac42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1da856b08a157c34801652fc6dbee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba406f8f792fa198f1fb17927c0a909124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de409f5495000cb4470abedc49e0300e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc89261fa2fbeffd63e41d1e781ea9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b803bec586741e7add9707a99e441d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb368e7c303dcb5ebf460397f17af8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7be9eeeddfd6746b36adfecfbb467129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712679de0a7a436b1a6e9d9277b59228130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9618e860f80058b8c0b675b437f4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1312fda4c627b34095500765579b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244a0e36c1fa8b22c500708d0e85ea9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903578138a643c23c50a27589c049ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eb727da26cff840758cd10ad1ce8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c350cd7feef55f88799bdff8466070c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b5c25bf43d00dfd95f9edba8e60ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bba3618cf12b2edc5fdff2f03427a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c4155d17affdfa59bf6db39a3091c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4b781ca494fcf4bf9c67a856b34ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9125203a1d7f1ed0c529232a96371141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd4c829250cc056f657c4d507f672d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4d4e578e0fa2675c5a6f05248b222143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b453abfa51a974029ffde3a0c9c0ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562bad0112a07bc1758603d98f0c2b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f58ebb9a47a9d38a42f9d66dbae64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e94ff5c5707d20f0d20da46d28680147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc78915991d37a360d78337d7b022d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785376f171644db5e2d02e513c1b1b88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18299b0598f587072527286106340730150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad0bd0527b8ba84ec01c0225f5644b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8941dfc3d4da7973c780f042bfa8d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9947dbbe34ec0d0be54c88a5d5beec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d93e8f38161a571e7b5e97c8bcaf97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce842cf78bb059cb666f66da7c1f3aff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edb63ca5aa081b867f60fbb67a193c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c2a7b28c24d6c094ad6349b7d39e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371af2f7eff5ecb1b5f8828a5f914c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc47f160b8228a1e3c5d4c1d80f311159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322aef0ca328b75869bddb3beca20bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88900875c382de3a8511e2cdad111ba7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7793a305f67512b9707df9c59cc575162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c399c2570858dd5f2831255ee5514163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6dc3ac17959f4ee0ef863ed04fda2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d065a2cac229518bcee9fcbc2851c26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4629f7d1911771c8c502fb600224e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92935059c31353f9f038bbc971e9e908167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859886671f5ba56524948b2df25eab2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e24a8c3e815eff56d881ca18b5630169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618845f90033948289c816f6cd6ce2df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc65d38019fec5cf38fef61a9732ee4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11998ef7399bf97d98f378d2f9757c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c0a2b40f9d90b5858e0a6a2180a8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c3c188a09da62f4020131c9f90d19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396c29275bfcb9ca323525c7b21d9bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6243019079e30dcb296022b4ad309176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93239e714db02bab25e5a6ea44c5cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d54ac50ef4ddaf8ab75547f6efc00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ad62908d147b82117b7e4b415f17d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a911e14a9e808bbc28730befcaa2af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd63c694c0f90c2bf24a4ffb4a581b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b72c65ea10f9f64525b2dc77ecf5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78175a92d0dc29c15ca4ffb68bdbf7ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faaea23dffaed8fb248085020253c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e5532f90f995ac10e0ca3b5d2a5a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6685b65072ce928eafa7f603c18bfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b6c8fccbb405d8159166983dde4a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c67225a306b2c8f8ba735ee41bf2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa40fedffffe530b51bd3b185c9ca1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e44760ae4301df93ccd967adfa4db5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078d3a1ed858bbca8c376ef3b740a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12979c373ecab13b31552e084be6e06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf14dd2726b34441abb440995a04075193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e9ae85a31821807a8042790ae367a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2bca56fe848006d08a69b0a83e7a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91365a59d68d1d8cfcd8e0b895ef657196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3515aed7f57724cc94d4d575aa666197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b0397301fb288db1d5861a391dc04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93899c884e8430b8465ed3612528ea37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b093a28057676bb3b26b86543a45f33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50165007b52c4b31fbafa22f5933bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c511ec3c55441e088d083f0f1b7920202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfdcd764db9600e01d9ee1b2cc4584203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46006a8e1af009555e6a3ee185064112204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca1d058aaf4dec083f62cf1d496aca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc0ffe9a0049ad168095c12d1e2893206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c358a9fb63fbd76288e11201bc523207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f62c0f0221df464ef32941e41b0d50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0666cca30c021a88a8e7dcbea9bae9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb1a4e389e095f297b1976acca77d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b9fe59d786f19871bbceb05be236c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6ad8033e65bbad3cc7bfb218cf5ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a11fa74489e261d245028d32f6d739213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8c0055c6b5dde68bb0244cf4eb0ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f1f8e0b680509612d7e149bf0fe7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5a39b4d97b0bc49856a57f2ae7ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0fd547f87cbabcacb6dfb4030304b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8acd6d43f26eafe3f8e8c5e9853c82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6485e80527797d1c7a8dabb3e0880219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>