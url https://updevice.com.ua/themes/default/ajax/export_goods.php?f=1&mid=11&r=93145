--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a55862e4100b606e764d4469fd938b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326094939a6907099f9c047fc85b3002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656f0d81c29277bd8fd224530d360993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d952ae5bb9a4c47965e41283a6cdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad7cc9278919f749daddb2f581a28c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a0bcfbc980925b4277e07c216e8bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651f50a554d0f7137f3bdc441596e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e77c413cf6d8e9f65faaed3062f258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbe4c8ff0a52bb5ea0bb22814dc5269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66425f79ba38ab5d375e92830267edc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece59bfa576946f719096e80978eac7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cd6c13ce3d7c886b9b080a186cba212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029b27ad670c3d81ef2a0bc9c7ed59313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fde3fe2290791b46f33010871a4e9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f82b0b63b9d1e1e59a7339d75b2e4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77cb9fa2d62db8635f24adcc6cfb2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d66d215bc25b105ae142123d7c22f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc48ee8220731844457652e90f632718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eba5c0e37f02307daf4d3db27b52db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72950daafe6983cf274d3da1a73adcf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7995fdad8a9a480d2861ac100a85521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54971c58168cbb02d6af2398a9121b6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcde1c9df08e32f1d15a2ef20ddc30b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0040da297e45c69a2a7d185f4d12024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a3c6d0616644e769149282023ab4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77398ebea53dd479a61e031d8c5e3f8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f284063ba7b252e25a788061c7cc1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4637495f68117f68047ba172a14add628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf12eab88e98fcdc093c45ab984ef0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d023e7591c828f42c94f2d26c2f2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a2f4c0c15a2226268020303ae4f2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3405ae64a5b18b4eac1fe9587aa72f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756dcb2c259f0bf607208af22f10ed733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed458a62ab0813aa8e5536bf229650e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04434019e06638c02466f76da5d070f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25e58b11c7433e735efae61a64fa4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef4fdaed72a1568de28d8dc6fb9b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eac94dc7eed4ab1b3365af796f8aa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db812e167d9a3b0a8cd178e2c6546b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8d28727f5f263948f7744ef3d429540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b9bbfed147546e176fdb073f96e4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7a6ff595163c21396b9500791109e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed2da68aa68bb3deb315c8a138294f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa80bb2c5d54eb1523e3f43df7475544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e6b3936c4efa7a479a2fd4a8346d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb6f25cd6c9b801b6c224b81d4323646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53effe2a302f6554237e379b1e642d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5921a0fbd9b392e98c515010bc4430e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eaa704ff7328166559727881474d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab8f06058d558d6fa9516d15ae8b0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71532d2b139b79391ccd216dffdacf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2518ae28d3c3f30f74ebdfb679af34a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aa46fda822d067d76de1035e7e4d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13a2749b4d80f38cb3b6706684d9c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e57dd3f05bb668ea398ac19330c1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253a3af7def4c7309c51e020c5ed0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aa6a225f9befd89d268c1f5e6500a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ab8f04892fe5e045bcfad3cc00ec558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce9a692550652d4b8d252cb77a24b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0152ae42763568f71f11c7afeaed5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ad512f0a3b5b8488e6275190b88ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44620ff0c8ce675ff803167cf1a14b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c85d6a3fe9b45d8d8eb463c19a3e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f0f7a73fae0bf17ae4bdf163af4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13d7e520d880a34225aa79b55f250565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd48ef99d38df633996ba76becaacdd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135ea5db33284fa6dbbb72cd8cda22e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f47f5ec8a5b17aec0f1c446f37f7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022f7f378a23677d2a221d25c68dc4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327b08e41ec353d55d245bfb40d70870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43f89483a29b845a917ffd7a20c59071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d935d7d1ba7b7627cb2674d66d63172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7ca1c375bf3892abee9712fabb2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910902cd9c4ee016ae66d392966405774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc837e7db5fb15897430f017712fbcc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c46dc093650f7cfcd7a5373c5a49ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eca4642061a8cb2f0f4aa8af12224477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35294351a40a33222bbff2e4f7688c1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b641ca4f5e796307dfb3b9e707d9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5f475dcf81baeca32ae38577fdbc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a4919d7ee96027d4649c6aba0306c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e4afecd063211c917c671cb6bd7f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac709aff76fbdd8ea105ed1942de11b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f864bd5f7af491e45d52e18e540c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6966c0833f7b06bb528592401e4c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524c11332beef0ff0e59b55cd27cde286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5298e324465b619818c5413117b12287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36baeb59dca2a1e87ce379f5de3220e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f58ba09fbcd25da31bfdef85a31f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b31b127c017ef7d117e1955fe42ba190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46529d347b26c000d72a70c3952912a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0457e9803840981cdb5bae3aa2e2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c6316583a7ac36cf2f840e2eef8db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2d22f972a4c79aac5efb1436b4ab394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6485b926997b688fc2a489d4a56826595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d11ae114736400ea72dea1f48e4ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40df95cae301bc6e28dd38c5a6073797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864b106234cb066a45cd47cd714179498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2325beca1aa5e561825916d046d5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5f279aab3953949b35361b7632d74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385d59cf417080bc646958fcb4fe5ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bc5795e03d383f620d59b90915c2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facc063ea8881211cf3bd77df89234e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f92a4a6dc494bd8e334c34ddc574c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45a95be2b566126674d641d74ca71b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58166917cd8cba2639d326bb925ce7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e4263e7601aa785b4f51eb85adccf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbaed45e105c039a4b6028a740ac1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca3253e450b30978ce89d0f37f508e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af289f851d9dffa4cde56b2e8325bb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f560ca6e3f1c276567af3114827044b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395749e108ebd620a5c2e713a4804c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc88efe515b5c2fc53839c9203bac2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8c784800e14da0ac2f8cb935b8a25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d016da89e565ec886b6491741385820115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57b85c56740d0006cf8cc0cc6bbc7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc16bf522be4b14eaaf1a2be6c21854117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774f6fbdad4ca5a1b8c034862c7418e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde88c5af986018073fe9c0d7b62a43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbb334edb98cfdcf6063f72f4b8c94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770b15fca3b67d8ca9bbcaa2e528a98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305952e3caf8773967cf20bacc51981122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2830e5a2dfbd46398a1cee954c0245f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6779e77330ef81e4db77c96c79d3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c867d7cc43368cb09b311b5f9bef12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442377d288a8dc80d2a85cac195a544d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d587f17ad76b53bf79fe73967b7639127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05158fc83850f8ed717727b5cd8f7e3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc28622d83d742a861da26349324549129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce376d1d0052c114928e1e426b73783130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f498d6c28a641f57ef890e8944aaaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c89098306a92fb2f7f9d6e578f76ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7e99e5a1bc479958f860a8aacf65c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ceea53d111a06b3d62bc10b45dd51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f6242bdf97d9a00979e2a92e9c487135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a841191a4d65efadfe0b7eb0191dcb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59198981463b7645af850445903040137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d929ae88aa26b0656af6a7215bbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a68c9fda854d3518f89d08193365139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1052bf34e14b061d2648636c58d16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf1db77c3684cc6f23bd5a2cd9ab3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59c3d046381fd63255b08a88fd3979142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2e3aa636288648f48fe7fc42178c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca67bc4e06ac87085d230de8d9e30c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f673ef68655a1be33bff30e7b54eb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e1b6c40baec202893c8f49aa58b44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cbe1fb9e7fabc8af51a47c3878603147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dfaca28608012cd43b5ca2f505ebd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b19b57bc59e7e947104481f271ac66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648407e0b575a763e85af600b47cb3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b905cb8f2a0779fcdecbd3dc78dc19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d9e398d73a3992493d9c427918acb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416273c40be040fc44975862a709533b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6f3c2930a5c4c91a94d09d75b45bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1426b4ae6d9117d62c9183cb91b12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032b019bca1d0742a64a2dd49703216156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4c04d0d8084216dd17abd6240dd8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7013a4c3df51d2505c3c7815edc3e4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43364cd02625d24266b46d9839b24a58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01af9452d639e73c00c6a495d7896d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b3e072e5212a3fa2bcb361d5467f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1fa5e76e1b4237472ff4f968cc29a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0fe32c93b5cceabf08f7f29a0a95f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f049c2d5599604632fb53f4b07611164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21bfb2d10cd8c9a1e2c4357d9fbd13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3d8d8649b7d671423d714df6b3177166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b8ce3e7f899b46c8715acd2f831a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c4ad878e1cc11e19c2ef9100a47aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842cd4b84d86dfed54a194217b03ce1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a7c3393c312bfba9ba98ad18b1e33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06951890adf22f7a7d973d870be530171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cce0fff53b8330d73377cf5665936172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3d1508f4aa074f95e416b66a251c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7c89760b8bca66676ff8db8f74be3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dddb4939e33745ad27b015109bc9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9417c5680fc897ea2c0a423a120e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593e219939a6dc0d0f75cf3bead5a58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0749bf3798243a21d818abab85fd0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b6d9cad240baff278f1cd421fc366179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fb018a95a835f32d5f9b79f599c7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32ec9eedd2ae961773a0cd65629e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffde1364e20f4b201ff18412d0b47ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405d63971c14ccdfb7c6df681f59eed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d1b4263c993151dd49b02d2a30373184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0f1d326e9e085004a2b317c92e954185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7395904eac92dc9044d11e5e2c71b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb90be109c5c1e049f0613693aab899187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2752d4f32688ac3d0b71fa1486f86a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c40d03280cdb923f834bc98ba1fb33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe389f22b209c1b89c2a581f24891f4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9662e2356d25530e22b431ce168d17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee20347b048a69922da1c22c0ac6c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892128284d33afa4883065540f18fdc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795ed4ffeb70ed7d0e47de5298370b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e21662c875435ffddd9000fe8f00bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b434a770e7c5a8288133eab61dca9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c4aeccc01fdcc7aee1c704d1b7b8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f362e817895f17a97cb9a890c5ecd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93d4cb63ca2bbd8f90588d07b155d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928529310d055d5c9cd2e533444a6bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ddb058a59ad32d39da9a9b9e3fc9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0764ee0353c502c0909081aa43704202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d0e422ba74b3057c539d4ac4fd379203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f7171541bb8af1318cb5495826573204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0f3585b335782e5307c97c616d7c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ccbafc0d9c85c5fd2d6abe83ffd17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88782713a1554328bb7f3de7819edc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a9a6b0661f93b9b37e74ff857ad8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0825a0df693170da3f756e713172b2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77086c186eacd6a7f9f37a03d7705f2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b17c05cf8987f01740229f4d42023211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf492a9564974ba7515cfda781f0892212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaae4c32bebf98a9f7fe7f777a7fbb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb85948892c274bad379df26f6953214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc85023efd13b0e947f08d4caf6813215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e505922b2ff9723e0c66f022ff111216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2802d95c0678c834f845125a03aba13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa60aafcbf2f3538c09470a9cab97d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220834fd464c1a5e2bc39303c3527325219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aa7d84174c948016301327983bbee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff233669af03f26684069620f945b322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6116855f0d70f2f62089890b83b2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269df0c8e38be0fc44a1e9df01990a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376ec5e65b05810d7751e900b5983a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c59ca630c95a7f58fa357046e8b426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3247b4998b0c8019cdea60f56e9847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2e0247dd743a228b6885bfca3e5438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab36b39ed61889a4cc06557883702c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fd6d47192644e1c1f4f74a85e0f9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713ccbd2d5ab7a7577f09f4a867d63e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbce75b3f510edd35bb9811bde6d4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed12f0202b1297f2be628193a7ae4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b479b728c6248db9edaa3150e175814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63624e42b676f7d6e9fa7d89b1b3747315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416153871306bb00e525e4e171f9287216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4407bf5710e13058db321a01f8d6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8b147d83717799a352378043e356918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73a0eabdc78c1d1393aa46a537bb7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995b58ff35ee8345ac001cf7c4d218020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfc0f99af3060289ce6d6041a4b44e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff756b00b90abe5d7ad0dcbf95ad48e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2286f34e9886291f3e7e4020ef1a36723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86faae253da8e8476fd5bc8dffb06cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63498849b1194c83118ca3d478b7be8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669ae69b2f95fd2cb7674f6856e478826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b180679fa0247f71971f830f702a28c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662667bf803bcea5d02cd63b4c9f0fb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a8286566fa0aadb77be27889a0a2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3937e68d6444fa0bc13f9e1328997c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6265dcad96d7e7633c1c491840a671031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14721608ba3842fda0eaa84f899782132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacec5d5695e8dbc9640622c853a5c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d20b99da1551d4ae81221611e28f7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a379877bc6004d8d100f05edccc0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e486b66dbe6f9e84c2371c1ff77312136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a6ea70e4cdec931c50899ea557dc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182488e6aa8cf4f59d903ae1c6efbb7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a009bb45620305c6073a0365ea5c17d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229f1d7a8819bc884a43f7688b468d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c02ad553b02720ec1d17b293c42c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e4040e24bf98159c2a72af76dcc8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7f85faba8b1eff069c137ff39759c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411251666558246af426b2764f04d78644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eecadb905437e4ad443cd78e8b6a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a0127c1f11072a8e02b96c5091ef146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b37c42786b31dcf57dc91a353d7d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71884d2b8eac18b3c6770315b800edaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1242e17693bd8bfa3ec2894772d858e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30602d0afbca8d276fa14c65810d2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bba3760682cb67daac50025a01436b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70011530ae059afc7e23b86e3657773452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8ea8b7a86423b9d69d189deb9557053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0da32fbb2a054eb53288c19cd10f7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31256b98be1137f0954d92bbe6bc16555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05573674448df2725619809f496d40fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d4643fbf4e0533ae345a30b18c95a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95a72cd4c52473b771e35d15040dbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b864e11e7bb079cd71f73b7a1690e0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43e1407ee0b700803ccc7841f4924c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c88f1c45748d90c168a86d3dd676a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88e49f58521e52f01c8fe9fa883ac762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c805824251b16125dddb6255f5af15863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432ff5d7f5cc5b9d48a677d3a81c93864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944b69dedccc8de682394b693b611dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb609f70759a36c48ef6cb543bd820866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137118ecbf2125135e3edcfb940b39767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bf378640e21567ae3f7ad91d9466568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3f6a369371d264865310287a4cf2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aae6c9e1899d9cae1223607a13b1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c1c7ecd2178f8163a2ee8e046217771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8ffe3c3cc930427bd8ae7a771c5d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c524346fb3da7f53f6d86ff07cc667a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6560b32e2c0f8cba9ce7ebe789e9cee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742abbcb9e114a0e1d759a48c63a425d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e2da4709d0401d1805d9df4d6232f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a95231bdd9f5064e30bd4e0a77732377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d27aea4030a30ec84ff68de6bbc42378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63b505f45e59d4cf2cfd3bed6bf6e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddd53fb6378455e00e19ac733db36180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd6d1a633bcc246d9c4e65efeb1c3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae148e666b1320a2b2fc85ee19239a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8098269fdb6fe1c9dc49b5d479da0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7780a2527238ee0b30b215cfdecfafc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e5ebdfd4cd7fca8ebd6319801002e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9200aab003d8005932e55875e813686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706da0eeb879537caf6b545cd7a00dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85999530f0d440726b5e7747ce7154ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ecc62b99e22c1424995afb420f43b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292b4a5a68e16bdb1a67752716f636b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0c5fec4c646c01c90287c0a92ab0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd318df8aea7bc98c712a8931538c09092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d921c3a1f80998d700c557a07d51d3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc30b2fc19b3b5b447ff7db5a13d8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d993ffc2e24d6722e5487685191bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ed63408e50b49257a462b2b0e104c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024cf9c0226823535ff922844823cb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391aaf24fc47c9717786f545113445598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e2ab5557d85c949a945ae1eb909199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c6246dc673928315dcb48e48690a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958acddafd5dd81418394e28e502a01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802faa862bf78ccb2827712d41c67dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fedc24fcf98d758fe89ab58ce580b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbe00433d09b6e40907c81913f5c38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9d058d39dfe3bfae00760e811ff15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b2823f87c0f4a48c83ee6bbb19cc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c62813138feac2311e218dcfb82384107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a58577d8f212bef175339c748d985108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842617491104b60839b2fc3f07ac5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cba3b528191fd4d1f7113d7361ae4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b36158f7c320a0bce2ce6860b5bdf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff9d77d182beb68892a4132a7637d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d48ae3b613e13d0defcd06e5e1d4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907aa0ecb7dca83658d0349e7739573114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1a8b2c0a45f1b3bdf8cbac60ace39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfdb7eff0598ad98aba8565de331b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34306d9d8995aed7a02ca666325654117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ca2625d3b130703dc0db7de19c73f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805fd5b9ab8ab070ed8a6c3e5756f8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774848d96a7d206234509d547b25c64f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19b89c9b22f188969588e109e6dbcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a5c6478dec20c270693e9783760d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7720dfc39a4b7bd4c8e8e2271bfea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8b27f0c81e780111f53890277f654124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e922ec7c144059b7de4e6e4385d63a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949ce15a6c58a9954029256a3f24e47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79891684b4a83211ad536342d4a488b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7733c2c44e0ef61aa17b3b9c44e2725128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8c4ae9e8629570db50ee552038e20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd3bb2c6e556e57f0dc73a33761bad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda017ee09402c4268f1b6c520593f5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab836dd5852d786c4a1d5c95607633df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbb045e87bbdf64e942f53c55f1bb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f582f3bc15e6220111aa63488b1d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dcea6f5351914bc3c41e687d49be7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405853e64d5dfa879b00d64b73d199f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fefb741932589bb94932ac5fda94c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437af4b1e5a69a78568813f29cfe5bcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f2d0ca1792e9282c8d228736e5a87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638584402557be777b10ddfea176e76d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656d6c06e3f71ce8d32ae9ac2157086141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffee26a7176a72185d377357ed1ee4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88b0e5b3a1fa35f34f21f2f5877e98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a6558dcce42e0ea171e6a299666e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce961372b46297434c6af57321f3cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de449306bbd3f70be851b434947a81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8df44a9163352e0250b6b613dcdb8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204d76bb868bcacd553a77105c2b137148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4255493d6267edad3bf4952ec10fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d25ef385bb5aa96ad27375fda9e881150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24705424c68dc0ceb73f013602d3be2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd746308a8a7d8d411e08f82ffc6eccc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d274229abda201a0b7d71951f6303153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4edbb1cefed30d6810a15b4a6de38a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717400b199871599aea67c816a797a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fe826811f003b8c6d7eb709467a2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb717ad4049f871f19daf7e426fef5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69737db8fb3914cbe8b249ec98fcc723158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf845fe15c68693b0651ec97de69c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983b85f76c6a4a1112008859b8087cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785a08a4b4537d9160fdcf2c7b627ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b044e95a6fd653200196044a80e6c7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc584489c4ab09eae7e4a51ac13d70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bab63aa70eba509a2472b4239b2292164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eed185944c8106d65697de57655a53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca05ccc9db3f6ea2e442859e2da398166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96ee391d0ffc04ddb1d6c84209a16a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7ccb79eb54863e13cf09e1a4c1ede168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e958fbbeb093d55e1a5a1476b34ab6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26257cc5a8041c9e934abb39ec554e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379a28c17b8bedcb829d59e89e5b3c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75533ea905c7e43e0e2b34d134760172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106a08c92e296cd05c79bfb0cb22688173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30549a70811c045d3c24b69071d9ad7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb56bc370055f50f094d21ab502f48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0d3421db8a30f0cc084240011b43e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8564769d6838092c093ddeec3d9ce10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23372526577a7e992ab02ec3c2ee3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c564540f7b146ba25486405792286179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d458a32ee6ff37b3963ab3d49dd2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358bcb5ba760781bc9a48b763c05c3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60610b337053ea8b17b5233556d6407182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ebd33c846c3e9596f4592b9c876bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a2af8670d6cdf5dd8485404c3c492184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e507a8d5063c84fccacbb9ce7654e77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391c2ca1efab0f16c27877f0ec9e632186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960ef4a5795536f374f039f07cad8e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304baf9ad8e39b7c1286518e2f871c64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c188d7f04ae19709f5fa40d57c484aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33253b27fd0ff62f3a4f393f30a760be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdd241f686084b7be350754af0cfde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc19f78fe648f507522863c5d743bcd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a06c8d8e1387c43346e1e28f63d14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e7b33dc0a9e67fc83d0755aacae9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad004ec08150f0dcd4a40b68e1b6f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f708f0f240e37ff835118e7bc8f368196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0efbfa0db0283677f3a540007cbfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887ce3696534fd39990e83e00871d6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c283485ae927307abc354bab43e023199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee474d45853e10733f3c28e4bda12c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140e3ed4e5a77d4ab0e2be65ef59066201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c430607a30e070b5fe44e652a0040c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2023bce0feb424a72b7a44a5f5d38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b81c3d916182a0ea75bc9838330d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda664940405051099425028c88b84c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc3b60e6a7be4f1fbe564b7f16c6b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2b3d85e0695177f3e8d9ac9cf77fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ff3f3367de35d5e4ebc969b915500208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7385fe8328c6555fb29f7cc1fed46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a67d60465bfce779afaef471d8bf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9311f23affa0465732ed9163f24a16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f685c62a27c49608aea8230d7e00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4545afc7a280697ed5f1b7b6c9823213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe207790d2ac9cebac6f6b9d36c955214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5355eb3a0052985216838ae7f79d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b46513fd6dc3144dc3297f0211c2a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7a182afdf4c72fd6fb83887e8e0ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391305cd4ff21b3d8ea6f1c4c8aa635218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d720c19a330b679e01cb4769290235219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>