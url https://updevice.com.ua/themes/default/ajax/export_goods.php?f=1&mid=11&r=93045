--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed1078e9b7fa9e254e5df22c84c8fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeb723dc53983dd945c13473361f892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15606e855e85cf8e19c6ff3df66f5d5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a34b0f8919dc1c42afd6a9a8ff32974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab04e419e48632f61be9bf2f5b057f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e4d7c055932f51d9797e8410baf716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21673dbf84f33fd8e96ccf8459c08d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fea997a3f903eeecb9709a5019ce5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bbaf5d7c55d293a1e7c0300e5b6929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1a9cbb87c5d3eebcb50e5acb4e1cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d9aca75bec74bda32f1bec5b1ef7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e51a3b6bf0c29396cead956d2aba1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53311028b9d158bc57bdcad65f067213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddc4682a0fbdb696ca2e1a3653e51f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ea59343f36a6ffbbd7244c0a8b2d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3672f3943ffcbfeb77ccf78a6711216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057f80f51f60b50cc83894f9844ec5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee2b1b8f4a20f863d08b779be84d2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80db6b4fc0037c575c8c22b5119b18d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155cb514914060103a0bcf7844185d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66c1c3f8eb2ce69627c11f08a65e3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c07afaca16bde87bc6882ee499629222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7569155cea934fb83cea77163ca36e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425e34f2e51c2bc108dd868186ba4d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da1734f6b59a5cfd78bbdd54ab694225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa58e04ec75db920267a123103867c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db50020d595898fab32596f1fa2569927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f92a851706ea3f7d31f0c1913bae3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f61d18b2bb08dfd2ff53456c5da8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e220d94ac0e68a7ec7c6363ecc4b3d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4160aee9f927fd45ded00c8543f54431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762f2a0dc23d81d75250789f893245232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409edd8dae1ad60b170d99b99312793033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf7f0fcc39ccbb767721422fef9f4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b668613a180ba5458756df54ce097e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f815c9b377b23fd8b7d082444651a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb6456f90d04d83016854a929933bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6772c3d7df8bf24d06de9f29190bde538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8681000110760bb6993e1edea84bb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5efb486b6633e0fb3cd78da19bea740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecc030e7b4eeef7e36c4a41b2efee041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b529f246b26ffe3b7db317b7943d26c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ef63118cdff16339752a8e3ed96343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc08bfd53716fa24006e606d7a0c2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241759c0967f70c6f6907fa3e6af89745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e39ccb3236adfb73edeac27d506e4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b19ca36694adde425568919cb48a0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c8e93b610128f4b32e1d9c4a813d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb7e89bc1640c9e08137eff50b22ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997ec39f1f9ca32e84611c60e6003b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378437969035be23711df6db446fc9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6eb60b47272917bd5676ac834180a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392aece698e942f0f860a64990ecaf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dd6a0299188d54c66b44b1de887ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf73aff6e59e86ca3161aa0d0e7192955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4fb001f7fb32aa8154bbae4e3493056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428d09dc9444e7f35009d4d39a2f1f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee72e5f324efd57e114edf2526e919e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48fd637f5a68b3a8c518ccb0a555a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e785307c6aa24bffd018db1e3a92a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3534a450d32bd645adc7d6368ec1d1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dd439777fe768fb264191a4ba084f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b9f27e2b5766444b021d6825d3bdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d90bd5631846a87f78425237c8918764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f125a1513514adcdb8505baefc5cf3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23aad048ad9999534ae87b0a413c39566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000a587362722a2aeeb18494120403167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46e448f9cc8302a09860af302f1c4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afbacf790beaba0af86c73f7e0a78369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61dc246a36cfee64d01dba4d72bbae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cdf9f2792e37f04ef5af22cab16fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41027f657e611a1aa652ca6f6d6988472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88691457b8c97bff8f686d21d7eda9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d349120042d8daf933012f1a85e7d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62907766462601b057f273a69b68fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7e4d33d3e9da0225ea9a26516a5a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014512a4e8d99b6e80fa1795a73c4f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a74d942d074865f3254e3aed0151ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40470d3be2adedbb4e3985135de7a13879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c481218de0adcbc063c84aa4ec04d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b963104e95246c5a62ac16899f28881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d37d92f48333c9991b499be000c88582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652eca49beffe0abdc1d1c3a18f913f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b993a6c1e88f11de6f3f03b72c7012584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253b5ada16780997359a546c8b1f04b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad22fcf9b425652283d82ef44e37186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a826e339036ac00676ad0a960ba099287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331b3e5a3fdc93e2876dac37c0d17ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf238e6cf3693fdfc48734d4a26c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379638e02514793ec16bd3dd9126c8ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b502120bff0df5d9b08f344462b7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8544ca16586609bcdc25f362fd83392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aeef62286c8567d6fce3deaf1bf4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec194ac9f0ee86bf60dfde2b2a03a7d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4674ec1d763aee4faf26626490bdbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47bac9636a4067f844f0940e36b8e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3396233ce835740fc72f8ab1b1db8b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f987a51c3e7bedb4383b6735c21590298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4b1842a8b5bde1ee99052c29034ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a32eb68970caee20f9554712d7b6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb724bec046485647ae91d3441cd4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b0ddb55a21abd5320368e17d32f6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f34b4198e83028ac9c96aee16d193103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b11895b330c1446bcc55e51b2f2a2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44beb6563156fb8a1956b691f76f78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b7643ed066621af6769bbac9e8b6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391b11d478c3c72bebedcaa0282732b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4047ff9a04d0c7ce50a08cac0c2f39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e994940b89f0cf863104d97e422f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0424485bfb0bd6dabe36a477ca52e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bd4e7d917d0fdb9c8d40943e30d84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741fb20ffa848a956f85050b3f30284112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c888f06981028d69f3ddfb8e948f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6641fd2de2f6557701234cf6cecb0c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4337fc7688a82a582c749d4c035107115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db3eb1ad95332cb1cb2d7df06714fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300047554b9258f5fc7d135345740f76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570112631d0722e16e6eb6f002313246118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070eff0d0e8d0f447417338e1336b9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505f49d3bc4490c2a6ee86883fbc5d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f65459fdea9d315dd29e188b80006121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7ebfce03beb531435b4b3a2ee03ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e03b126ad1d176f15e580f72d5900e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db88f7d1078518aed1526fe05cff4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd3484a7d8376d969b1627837ac270125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab59d16d4f8bd1e3d33c9f9a8e005f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc06bc827f82858216c1ed2ae605aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bee50df5a79f7e2baebb78a72f236128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ffffbbf2ad503b3949417aac4dccd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343f98d106c7f7d1e84dd45c78dce64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd07cfe36ece99aae86a7413a39710131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0922b6f5af06dbe7abcfeb85e3a6b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4241218d4dff811e7294af0a96b04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e084755d7bf38d6f0ad04a23396e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfcc6594682aa726e9efb302322a0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a93f8bfc0fc7de352e89728deab7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d8adf2ba4b6f30b8161e0af36cd30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094db3c4f129ac59c3c6f9df44505a52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5362a5f4dac8ee9b25ca4f5227fde6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3cc395cfaf08378b778ab456b241d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0f6cc7f94b7676d6feed214f1b99a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde1d8faadcd2ba374e1c3208cae612142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb1e744896e5813f3861936a0d8372143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce95a778b2bd4e06ab28ed87976470d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7153c5ca9ddd2245163339b942e2ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500dbbd3656c742ba210a8374f0a691146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf77d2d5147b43d0df1d0c0db2b15b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a38196cddee2f5f3fa56d7094ca32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49bf6e72a93809981bd29813599b71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a6a78de8ef49aa73da835acfb00aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c2b0b9157bf4596564cf18ee33b99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f63fefe9cae013fab2a27bfebf666b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76792e0d92fe5502e0307efee67034153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31ee39a55e90d0f109b2da8e0d55f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc15b48e836a379a1579107c3cc089c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610a7c45718334ef8903eb3c0739e37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73879ddb9771f9e22988d7196ed8bc76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d07fb3087d447b16e1f6d3f7316710158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e7d9abb6e87070f9ee200004c85f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abaac2a2c4478a9c5f9ba0c9590a61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c8c3a62161c038c1a2703187d4262161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433722a7bbd3991313b6a86ded715f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae950370471aa759602441c0b6663e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a02e23feeb4e2596fc85110623815164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0065db3e62164f1febe661e68dabf2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c3761459ec27c8ee4bef5b5148662166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba73f899b014847a104cb2938c5665167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d369133a69903999b50c90170ea436168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a0af6015dc68a6cd8fb1c811444f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05263b853c66541acb05ea3f46856170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047d41b618083e44b7f0bf7c8ba9a4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5565a8ed81332bcfdaf1787acdffbc3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748002534b18016c6912496eff5474b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74598d2f503ce1ca5881f3f1b1e368174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719ef7b36f1b349dcee7667b1faf48b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f857b7da1d1e06aaf86dfe40d9ee2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c301d8c30ea843899d495b8e199c7a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87b5c59b930e60db05e69b33b4cbc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96382ca67d2715d2a01f08e52c8ac204179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eb939f78024c7ebf36599dd869df6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70383a1ce718de6d86758cce370ce182181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325d4724839bfcfba12b4ac6060598b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8d058d71b93b7f79704047537a7d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da37e10c526b50f440c2b36d79ee9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f131a4bb4ba7edd57e936568a0f56c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fd1541aa545bcbadade84730f42a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36f335ea7a475c8db2531c0ea0bd37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8eeb96c953fe279b5d3ed75700b44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab19076dbd6f26c6ef407ec35734f5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc06185426fca4d5fe2b5ed60758929190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa05074d98d037fc0ce4346e07093c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd575ccfc05c6759334b077537ebd6ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455b7052991e0a10cb3850d633947c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fd013876e93d3eb878c7db32e79cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce8cc96f4bbe938306ce032acebe4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b995003c06b76de9f3f6c207cc40a68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc877d81406de18fc03d7983640fa8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9862bf954b06800006638869143d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545485393355f4833e421f7f5e084b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a03dc5e959409df1b30734b096eba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff511a5451a39a7f732d9050ef61323201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3681481f05a25dcbce92aba0a7e83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01d5db473ace4ed0fd74a82151c6f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72dbaa6c6b9bf6ffcaa576afacd6ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465140af156024ec0fc14e50dd52aa6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415b3af5c42abe38bf80526b90baae3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f2b2023d87bb9936e7c8fe821f2c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122b746bba7f1b84b2f32b260f277ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba25192ca1ba807d1ee9575942b633209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441599de5ce7b6da6f1aa327351869f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72e5c8d5701de96d8107ae591ac741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a454baae50f22fb8f307819779eebdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58333a1ce29fe4a15d449330e011288213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86579dc4301e56246fcb64c01b6adfe4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10522e4cb93a287b669e2b1053ae7e5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5a3e21c10c9ff65788c02d29a7360216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e822bc3c1ab840ab46dcabc306df5bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ed116f99539026358fbce2689738c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310998d1be37ea670fccea5f8866230219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad59a4078fd42d80a3486641f46d571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07124a959b2b3821b4a1166a2daa9b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff856565dc732139daca483b90496c733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6386545d507a94fe0aab09f297992e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd3abf23aed389571fb85b742c08a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad7ba3d2a5c5ddb350800274a1e8316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa57be4c6d2ca3e450579484a3716847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a004e380573b5f3ae49d44327972ab08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb6c552a4cc1de466df7d438363409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316ef02a9fe01030e426e8c1051066310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255c320cf6ed52d5cb89801dda3a61511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e040eff8c5dc537d649daeebb16f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22baf1589cb046b283b4c9211c7192e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669c43b657aeba0e04c9e969e7f4cd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b65e0d5b4b57278a9c203ee4bbca915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee16a289236520e9a0b4d23560f875916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18cc4772b8d6c31a9ce3de261ac14717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f1cd009199b2b7d2dc6ff443cc59118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938a52d69f9ac817364eb54ca6a982919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f58f30f8329e2c03d43ffa1d4276d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde7b7b90c097e8ff5d52fcf2bfe51721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d74a98f4b7e3b449095a6ee504bb9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b154ef55e80d8355a15e02a1d82c7dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cef2792c75a0e1d20d10741c35daaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85382d3ee55e13a3732ced9780af979025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22807c002c8512127c21da4d8652956626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f33f30a4d3006374dd5bb1199983a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8112fe9909d48ba9219c758f0565628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd58465b54f827d72fb86718da38d5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee16f0df7ba9887e4bb4755c79cc2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34960e3d208a07b1814ff103cb841a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484418a6e92d548c930946722c73f1ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84c696b22d8a91bdb0ff801c456f4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3a03036a75131c47d106d0d26cdca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1592bf23bd178069ecf35ce9e979ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbb60e8c35e145209478e5f129e82d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced869bb33388f7684a0166bb0b0c4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbc56c822f64f7230eeaeaf4abf79d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12247c8a09fc234caed0b6f83ec7311d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2614c3510b5af33c9aa165911401a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f97c0745eaf8c6a18aaa85a276597741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ea2aab2f4f81ad148087480a8586142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8cc1624c7af80a64095079558d80943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d4cdd32082ea02076888756198bd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a95c68af839ef67844a905008c385a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da6aec67ce3432eb6db8d7ce5eb82d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c83ee873caaa79f6a88ac80c6e963e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf2f733f5cf58177fac431220cead648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43941d5478db66323e4a7ed0c076868549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6577dbd56d122b2d1faafec64854e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a33eb1b40a8ef014b0b2b1afc0bacf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10bbffbe885f6c30d1e24e4dc6085752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dbba6293a3622dc3bd97ef31bcb4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49132ad5f0a0e795daabc77b81a9f98554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540927c365f58744a7af2c90114032e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f453879510794e91502a4b3045a73a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d0cddbc792ba4fb03b7fafb74252a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9b0ff213d1a8ba55c39e18e6a852958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1c1e5147349dd3f140b3d628e94cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ca87cb0fc6f40740881c0e753621560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91487fd2692fac3d224b59efe44941ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93834f3cafd61f31724e327400e7d9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b9db4a901149ba7b276a5ef31eafb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f055848c444ff8ea7f801bbbd3d176464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8ca500327fd24158ebcbb248ded8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b847b3a9f3cf9f6aed2a0e69ad555966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d2f8a49deb18e0a99c385ae2181af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458269be2f313fda1fd1e4a3d69ea168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac88017ca44730b98ba32593240c23c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2951fffe66d22a21e1077cac8ae4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1319454264b667a790ecbce8346cf2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8990878bcf1f6f21c2e5c1b1ec29e2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888c3fff1a789d88c2684b360a63b3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd52bbfa2d75a9406bd1c1f5983c2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c22d88866e3967c9ccbfa8dd0f7f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db83b54190a2e348dbd02089be44bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6be9a938a3917a74e7e6d0293680a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae5414a9dd1f704dbb3cf5a33a188278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9255eb9128a983e7657272347b43679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fc5a71f3986b344706e225a7d485e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc2193ebb932d34014d97e19ccacde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cab8bc8f04a5e71c07aa7d6535fea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4888337524f8114634a9c2d14f2cdbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9d73cf156e37763ec68403f048eb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac93e79d4e803ad9a49c0b378cca2a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecfcb37e2aea174382d8e4ea8a16d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959855cfe91dec8d812d88b928b33a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500960c3aa2bb6070834ea4ed10ffd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b65739210f3584a0042eb1f15c284489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70eb90b57befcbd95eca518c4133b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45637d0d8a9e08b472487b45dbfb0aa791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7569c9c7a0e389ea625ef3c220f09d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7fcee9b6239b40fc3803ceddf2d8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd07772df3101677a236c45c1dc909494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3224ead025dcb1fc508719f68198e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015983ab5febe004b8a8ca10881b5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416862039fdab9d6b97ee282358d9a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f38a25760e88d4b3845ccac674cab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a60ffc7920efbda3e09484cc0e2d0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da07319faaa7f790a106fc3f5ed264b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b4273e2a73fbd83dbd75cb00b6141101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5056735354f605a2e8c5999aa1057102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858da01da9d4fc3f839bfde4fc0df29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ba39cd6553774ca1fc84f77b42510104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208571d2c37bd132acf275b30d72e29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4094a1a850dbdf73c32d38e9798efb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3c31076b6dbc031e52a1dfa3b5368107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902247edc6e2fb693b6fbc3a05fc86e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c8faf345d1b7b384e918f623b1199109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0dadc27431ad1c9f87feb8185dc7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d5f7f60287872d1a641819f3ee20e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea533982149dd21b05f6c34a479f518112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc2ebca30e77722fa377fbbff2e9d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445f19ab02f6e9a987a1a1a8841a3e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6833f69afe14798e3e5d53ba6bdb4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feae633c4d4b118b84f2707ac3019e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506c7785dd2ca5741bb725452b935a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0529657eb3e99a0d0c00fe8b07df56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff844154778b888752ae489aff1aae15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c085473f49193078d8d2224f4c15bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbf7d0f4979841133328935963f4c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f81e977574ae7c7d389a062d4e2377122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a426b2a4374d5a611f900c453f8c19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22a5e1b86bd604d8d9615fc37850cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab2886230ed674581c943590b902cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b5a67cd5bad709c4a0205bdd2110d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1a75af7633e28de04d3356b957e88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edba9c43b8ca6a4de8ffe51ddf7150128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb944fd14992486dfa1d2f7db8379ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e734dfffebf0dc84ca9bb5f424ff6e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006e243e4e564120b2e65684f22ea69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f4e5c6af69145df1d764e6d6915d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554db207a6380c92533af7cf6caf0e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143098ed185d71945f66f4b071d24f7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627edc4f5f02e19a88760db43a99c2e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27922d26d3634a809239100f35a7de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8616e9f11cf533dcd3eeda25c7da0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a2d670948813180950849cf8ec2e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bece0aaabf6b3c3e7ad3d5b332f31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1711a7ff533175dd9d4957213c9f9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78041595dac75ab66e4485b9a21aef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aaaaff558a44eb5a0a30322e388c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45793ac6f8da4aaaa2804619ec95d87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38056b4944c7b3e304b2d0684f6f224144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43df8bf2ff78850a4e492f7a21802a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b44c24f264269789d64a44463fb21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1857da5c9a1cb6d18c29ee9d9f52d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcac39f83d15296532c251a4add289148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1093738e2fad855f022dca78ef59059149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093bd84ac5281e0c609e99c05862274150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139271f99553b55efbe6944ccee34682151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d537830e6feef66653316966da60d2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a3baf055b6b0ebb084444e5eeeaf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a36706836606e8c7f8b10b90ab898154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11622a75ad1a20c3af4e92580b0204155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954d941a7f35c182e188d94f29767aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c59abd6d6c5baaca4520f173b51e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faebf6945ed29c8fdf04f6751d3019158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd800c8efe905b4f218d574129262a94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cbbcd105d406788763e67900f5781160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d4e699beac9800cf4156bf69a05d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8b138496b0696c8883463a4239c69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a201aff925e4778707b3667f199dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada200944583b791278b62bd693cdfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd19dbfbf7c6f8fb5a84c6b92d703a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a072e8534f68be10358c0adeba0f7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91774d003a505fb3db371c2749132e7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd140ce70b9bc6dd053fd5eaa423bbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9151b167f7060f0619a7ee8dd10353d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1cb960c18b81a637f8d97b60b8ae5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9f4bf81e1b55752ab91ca50beadc6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801de381fcd5601ecfee490d12fc5cd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576a7ceac6caa3cd8e26b2245972fd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe0b8439c051b74b9b15e301e603dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8a0ffdb5a8a792e4b14ee3fd1746e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72649a417d446bed7763a147af5f2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f9d8d9830db41ee2427d01e09fc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d5b021306f7f7794f6710a402976b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65d457ed78823f0653ebdb9ea60777179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea981ec99ab4fdd2952e1c8c56ab75fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d9da8614522e7fceff6006f0dc990181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d759977439eb0b0e9435e571666c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac4b108c960a175e7377f92d391c87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5cf6187d154a59cd05b33e786521184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90d3de3ae47590ed99897125f6e48b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd277a6d39554e5eea3dfdf2f928d0d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dacbc36489f81432dc08f9c2b3fc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdf0771e46c435754edfd1e5eb8dcb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dc1f896f1245fc176a5e886effd4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c4821a45d34579e8e4ca9ef5fd845190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea261626b17084d72a3ca77402cbde5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769ec75ff0f897784a899b92722cd7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f938291f198913563de32f189637193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2ea53c902a21be123b52b86f3e9b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e85cca46f19fc570e734bb6259b3d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a27bc91f6fa6e0e109a06275b77da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94498febacddbd74c103e1f32aadcd03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5530c502e548af2502b1d6065edfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f46434d1f6230cab00defb956c83ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b13ac5ca3a00fe920e764739a390ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f6e478c58f1a09756c08d0fe74554201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab44980dec96bd6e564fab89d3242a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81f2a30c7be6224a2bcbd6599465e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c02924ebc26169d6c4ed42b1dc8d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729ac163a3de1c3c8eb3e20cc018153205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4693b42f3de8b94ce1fca4b7adca0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411d9bf805058c73317c8ce01f5166c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f7280af040144f51d29daab39a87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf5e569afe62df3bea2bb9908c4ed9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4764cc5b413a3833ca6aa0de42d818210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ca2da2aaa8ddb0efe0f8b48e9ed08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2bd825df3f06020f97fec6b062008212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ff271690c3a480009768ad5d44fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945ea3003cdd0bd8b1a0a98516cb337214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb9472a4f95fa3aea9ac8bc2b0ab55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37837688eeb7163bb4f19632fc6384216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57818cf53b10c2cdc457cace5850318217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3957ea30091414acca5850ca4d07fad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f679afbfd579d663eaff84c7b61ed219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>