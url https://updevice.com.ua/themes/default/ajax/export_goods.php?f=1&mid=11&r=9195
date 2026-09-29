--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb9b43516416d526855dbc319224971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52de93326581679cb32d89eaaab714d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee4866ba1e96fe9e49a86fbb280e613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca768b884b708474e232a833b3142fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2a597ddd37b3e3ea974ec8fca872a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22f62b732696da7388f0cff5194e9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c41395f9f3b30d02fb7dee08fbe427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb6cbf684cb952e1597e7a0d94a4de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b696d5f60bc8539c5253e0d2775c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6e36fbcbaf9cc5022aa4a58362ae310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87df0fbfae99e1cf7b0aa99031089b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9333e85ee154cb4c376d967e6fab6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652084cecdeb64b8ba23dcb2b1914e6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96acff2381c877603a78c43bd8924014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523660973c0137ea67cfde0e916a202215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a45a333733212d4fba767e2f19cd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f054232b1b1bcb5263c6a4014ab8da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52d741e0364cd4c23eb7a69df86bb918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb70c2a7e107008071be9408a54b04419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb9addafb52e21cf4e1cb1323ecd9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72adce159aae3e431dff3fe760354e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77e3fac7a5197eb27a55488017515322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bd3f159608ea63e65a44c6816b17423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63055033e2a30188ff86ed0af9de4dc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add220adc7ef79e41cd15f12e6b207b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97296aab030cb2f94c1a2fd9f31d1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4969f78e9faa1f35c7cca60909e312727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fdfc6749c6a6f90dac6fd61d923d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23a1967af942e5f6364445a9a6144429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25512d5f29b61244064828563275dfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a50b20125287ee7c382ac71dc9323631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1070823fc1e23e477a501f1237f5db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286acd131b7e504ac0715cc9dfcd48333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ce5f72e39a781b68c0a3986bc246a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ed42819c3ad25e7762c57db9b8fb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5c205982799816335a3ecce70419236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3a57053515267a53ab8bad34a377637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e2f2b01354f3fca633b0e9280148338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd31672bd94e10802d889a7878f2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8021d3d2d9210e13adfd7a470bc7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a117c51abf7105d7b0d58773623fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d40af9cd72f47671dc73d332cbccc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2caf3795b5d1bfad9417209e678a5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377c90b9c6e6d11f213e8ed45f9025844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb38d6ae6680ebd9df3c9a072cf19545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3bd6b66df0c1342e5c651b082ae2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeaa2fe7ee121041fe2b88a382784847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1e6220132e5c962079a3636c8c2d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed9795aad9c3eea972437a461f352d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a4d67d04942a018ceb7c5a0bbbf5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcfe7a44de75a7889a92f01b11894e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36cb6387d4287499471425c000819652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff7b11db121ca99adb47d2e9d4c55c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06b4695952092b9c2747c23350527354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b56016188ee79aae0666eb65d78dca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b336ada031b92292a8b025d352617256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f10a056c17a6b7782fc9b689fe74a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97300e8d851940ecae2e1e80bd40b2be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fecb1a3fc63a7ff169a906b261c90959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28f801235133a196d362f19e2cf24660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1ff85fc3378dbb083d6169da990f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c64c5f189abba564905d0fbd0c51dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889067066a1a613f92638e20fff4eddf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7d9575a67b185106c563492be92e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585afa826f1d69af862abdfa5b8369f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdb951cd6b1f391d9c19f859d86c0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476828d311172e2707021ceaec0550c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed275a6b0bb1dea2e04fae03aba6e5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4281b89fa960899effb7890b2a07369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad48260cf5f08cb1d016102d7fa4b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1a782845b7ce7236debcf755865f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300999c041a4a6bfea8c8d35717e05072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b16d62f6f350508d8d140626078b5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb21f89875c4647d3d1f9706c53831874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df0db8357773a328825a810537d64475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad510e1c994b8e324eb1911ce192b4e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4500570562b7e12c15e1d12cf0be61877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11addf47117f5641e4f79a571600bcf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572b833d72f910b7513a80bc0fa921d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ba5750cb5c47b7acdfb55197a2d3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aecab1493f6a07f6ee2922dc9a0ede81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc78137ebd1a0a1625c2bf5055a8f7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820cd5b1b452bfee275e2643c5768f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d58393888de5cfe559a77b16bb2f5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae78d5cacee483c63782ba47093e8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f15d6e580e0f7845582e3b233bf33c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d617c7fd06992cbbe413d067115b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d24b9f0d29335853597d4fa9c84088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3016b47453d798c4c8cf56bb79a90c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e30122411674a233526d2a201dbe490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed6a2083ca81f0fbe09b89584e73b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae55ba0b9da6c1be81aa27d2351466492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a3692e8e4bcb41195e39d61862e2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9564ded4436229df22c01ec25a75e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebca6f02238023aafa4aa2c4259e9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3530db5d940c90ace95679ecb9f6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a23edc35d79504455146fb4e19ef9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da772485da26e792f7aa146ae7384bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54899e7d69b892ea8b12c78da59665d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0a080b4524c300c1dd52ad233d351100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58845b7fdd3041bd11c2b77ea35c0294101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef7b6c64959ac5f711d9e6e09a8b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1296eda0d40b2f69d09e91f1d397e3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8c04563174ebb12f1519393e7f4c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e32ccb2b79540ad235b6577630bcc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8ce937d40ca02e63d58919f56f4b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dff6c04fabf9e6c7828739c195d79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1337543c2d2184a6d2346986d66ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7c86cdb38d6fa21595b4e4b59779f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc449e4d3bcfd3a4f64b9f146d667f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576a7b8c879914d873e78fe33e51238111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b8b06979942eaf496fba0cfa45ccb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80560f81b84a676462ec9b010fd60260113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf080d194d9a12c9c639b95b0495f5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2491dc3244a7e160240df6ee3f8ee3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0bd6ff5a16df2aa58eec37a5bb3bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bcf6f007bbff2e23ade1931ff25c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dacf6672b3be2087ffee795d1117b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf83293fb212f101159f31b60836e3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edd044d0c303e9c832b3b95010b1aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc864f92d6f4f8c143c882ac4deb14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1998c0f6f63693c5edd5fb5d34d660122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d355b328de012c811224c328236c5f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035756533117a286461aa876a7d79fda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a19a5dfaa5ee5325ad94343d675a24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354033aac632fff3d40265d859e2ee5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1a6ae1229644d879346eff3dfce0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc054cf216f1e8d95753d084a866a25e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2c24765a356c7c6256ab94d605431129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7b83ba527843961546b52a329805f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d883b93dac06545fe6d0250cec7d811131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df2ba096c2b90ced7d892c34a9c71c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3171cca20ff85dae6f767dbcf16bda6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec825155da04f61169075208f5728a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c2bc22d509c9e18c6731626883a64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6ef014736411208690cd7a0afc73a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400f54b05af20d9eeea765a8186d376137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0729e1d41698fc0e5de9fb128454df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b60dd973073dbb2498f18419321ad4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cd572f7fb2ffe39b272e02d64a4e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde902f49b455f8e09274d0d5670565141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cd43aabd83bb193335dc0b5e44962142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447162b812547d5204477eba3ef3edf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b21313e83f436bec6477072fbac395144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8149f393a3a163635c1a32416b0ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb5c58cf5c2ef54ba03786350e7533146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a59298ea2a536f70d14654ae4f5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004e40d8df81e466f409e14d90017b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b480ceea7602f440601e1f9e29c52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47892e62654428d75268358f5d52e926150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada7f2127f924e1c965365c33abac19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c3bad27be1d1d8ed0735500f53d85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27d1a8a6333a5a79f0bd500d63d32b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b7fe4ec8a34dd984c996b5370e676154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c58b01c78cb5b568ae0d60ce0d1d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47419652d2d094ec854cf29da122427156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a5063c812f71499c8ad15a9f9a301157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1364641887c3b9eab7615ab18b64d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fc559678e56b6c56d9ec3c02ffd36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad879bb2e1a6a48ee1e511585b9dac7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fae3b227232f19d4a4be3165e11669161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b824036190cb3091cb59cd9278dce2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2b5e529904b3ffef6b7378df46912163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71491e3f4350ceb7950b88aa4e416926164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f3dbc44ccc3c7255fa2219566bf4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4c7719514913569d71e41d5770716166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35454e601e23cffd96862bdf581608e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939f712ac98da5cbcd4cf1858e0f4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725161dea0942a6a5f36fd39c0f4870169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d0a1e0d9a5ee59ea36b1e9c53b73a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979bdaf010faf91675dfc7a7e4de11f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49068e8f01518e4102ecbbc36d2aac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee399c04e69ad20ddd9b174618f0de1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22a3edae58f1d72961c804baf34424174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220778f57c35f75e259c5e691cf2912175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb0ff2fb9fc4f6ff0e9f1223d6ed7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf174f5c575befc44c467127034d71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6ffad063277cddfe3fa8c51e35a9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae757d567d0a15b35af6ffbab51aa0c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6f652b310e8eb318194300290efdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f9bee142b99862cf30c5a6fb4e9a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dbf1e20684d98832feed1cb3ab0d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1e7257c971a418a24e6dcb277867d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d77be7a44b0d05e8d4d1a40a166fc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35e99ff490d74a966926fc48492d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91178e2e8e964c86d0d0e7faa5682ee2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ac3f91fd4bdf3b8af0c2271e07ab9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf118c58678841d540709d3bd807b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45ae4bf3e007dc9e0e634ec425eeb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a3b52c5f1b3aae49d08cfaff01d90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dddfdd189495384e2aabe9543bde7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d42072d3705f4bbbd5a37baeef3df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45abae74373bec305495e8db7d668193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc3425910917221450e3132552b80e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545c1b01375db52e2337c7fec7d148d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd8e2eee6c139573b6cafea6bc8702196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa8fe8f195d8ec0b0659f9b19fa3c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33535736c2baa18c378330ed410ec6d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774fe08e095960e5b6dd6386396360f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cc792cc9f6b654ed808d4b9253fc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee2e79fd06ac8fb2aa6b2d3148fa5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf6f1d19b774308d3127aa8a4a82be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4665eee158af49113ea9c9de705f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c5b9af2c12aeab8a2f33675829794204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6cbb1ec3b590a17de51401ad239c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d99ea03179476a995ea0cdf159c16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1140acac5c17675f8679ab0ebe6410207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1a35e2892ff9b97b8c8fb6640437e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568bc9ac4d79fb557789c56b1fbc368209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f27c8d9d8d47500f7f89c6426c8006210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b803284ca14981d54ce4594a17d58d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946116fec2e6c239b6c512104eb06688212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ce5131055ab2978ae107bcf383f49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e113a19573511b1dc4af08d2bda9d46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1e3a0da45b1d886d61badc9072fb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5e237dfe048b63162e39c85f6fb28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb7e383a388389a57e6e127a816525217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06cd63556865fe63f19ee18c2ab422218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beb5e628eb5e841edf44e4899a64b5219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816559a515ed6f0f41ded144064d8041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07abfc0458013255459cb2d717dfa52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541f74da4f28cb797045adf8682018d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff577ade5983b6e7b22663fbcfdc8704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9bc33b6bb6dc95f84abaeb8a819145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7ec9b517d52c56688905e67c7a89a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9722be67cff716c98940a892473307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77246d92ab9fe033aa9da2299f3828ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3b88161cc88c610d27c95fbf074c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7c8b611773681246e8f3cde02c68210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b183c181245dbd260ff7d274ec0a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65b605b4f8fd680ea48011ab7e765012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fb5745b1d3fbf6fc9e3d97ddee6e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcba65d828cd3462bd8f519bbc69eb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de30a8d9e4e4e84cf088fdb041dd3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70dc632d3785f2f2abdb1197f61afe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f5973c714209f92242764332759b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185561edc1a09b23d3069abec97e0c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7752a8e2b2e35f04cbf958617a24e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4d058da4d5a4da117453a2e97c77920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f364277c3fbdedce9b82fb92658862721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88a372a2e03ec0ab8f14bac53b5b0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef958f47e739d48949a0b363ec838f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb8f4c1ed88e70bbe00574381be81e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e07dc5dfdeaa90b180622368d120825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1faa7f352610d38700e792feb397f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7781cb961aafe57553564fbaabf975127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88d706512db6f50dee9baed96d806c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b06bcb46579fb34aafb66ff56013b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e192ef20e667f58c24e81f905334b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b85d18c681d901771973d32fcbe5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028f64daa5b55e715bd162c1083506732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106c24a521329a6595c5942cef41f6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e81f7cdf58c05ded3b8da7769e183e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d83dc086fe87b80825d1122b5ea035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af09428141b325343ff840955bc2d3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b4647fb63b4a5e0945db885b6c81e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b3a13db1a80da31b31f4f2310fd3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ee51a95486f28e29d9ce6f6c298539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64a31cb5402767b54bcece55c3213140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea69047f232785e53135425eee6b51a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc961297ee2cbae06f345189f1b685a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97eb06ecea244974264249dafdbd3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beb77ae0a7e892e09e6db54f19bedc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612b2994ba061ace0cd51e8980453d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b73c75d5a3c4280b291a0ecfc1866b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fec42c038af99304cd8585d28a2a8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ada285163aae635a336ae050c428348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f273cd458978b08f3b9fa8bda4df5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842420f62d45f3acbc4ba1c875e497eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8be499cef5e381847d3d09164e4a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad0c94539de043ff9cbd932d32aa7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d03b3283bb2330a603e4ed14c00f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564682c134cf99b36ea172ed0a8b85b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca0660c374d0b7acb25b632e63643a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2f6769116c10453327cbea276337056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9c8b15b7db2fdd758d51a8c654e2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207d76dfd46fc7238f9d1f76a06ac8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12635c5829ff3db456c32c2075050d5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf7f214fa1c2bb0fd78b9a9e3c42a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86c84a199eb64192b729343bb2427661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe2618793e9678b2aeb2ac95f72cc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d44a518bf6e951071267659e403c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f0bbb17c361c367a57c9e6402996764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40827229c76ee763748e674863569765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d3b656b7f2f6b4522d7512c4251e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f226b6b3f79f28b549470984d4ba5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146510dfea6f24eac7f0f1673eda82668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb98557782f375da725059fdb5eb9e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e65da66b2bee578b64e2daf06258070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b264a0324357d1676b59277bbb04471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f7c84460f2fb50e6abe5b779cb52972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3de64eadb75c7bfe5a4d1d590ad17173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23cfd42e34fe0f7c5fafd148e0275e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10fe7859f121b4963d095ae56d11f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7cb0740017ad6623a2f0ba5d7c1fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cf71ac92a5b6c0bc805df32f84dfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca80c94f0a932e189878294c4537bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f1ac3092531042fdbe1eef6bf4f6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff381ece918e88897fa4a4da073a7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c191f3ea7a42fa29741fabe3b9fafea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9615519ee1b994a3a2d686a33fdb8f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d69fc7a82ce40ed4b485d699f481c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f73ae7f910057c0400aab671226b8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16bb1d4971a89a94508d3335781e8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612a535a5e3c37be68cf4773e289b2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762ceda9cec2e4f9193a9465877647287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec6d25c0931a2e79678c7a41e280aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a29c571688fd3ad4222eb42abffb4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2788a9f6b4bc017d1c823c0b5d5cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667917c594d84fc0a4a630970a2751a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2756faf8cfe65f18629b575c4c88b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395ac8b4385212d0fb8681c2041fe0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c6206be1f5a9975e3582dd6a735f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7dc240becf989a8fc1b919ea1b78995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e215009465c656d79922e87791aee8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683f6281b51d43b0bc6fcb3b1b29f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682444f7ccfac87e262d5f243faa31c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee081dafc6e2da0553f0ee0e83abef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144365ef56c1dbd074c7cd859f70d073100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabe47ac24dbb43d6b6e2d87c1fbbee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8147010c8d3204ca93b088243f2e039102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43f5586ea143514173f705944425e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03603e9fb52e35600b751f97b1515f5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96333d75fd90c78398fd97939a0fd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daf12a0b712aae5814f66882f94f32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9442962ebd6c05c8ed65b30e6a170f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c62fb631bb5ef2bae2a5794c6c04d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241e30d56a6a3bf67fe1e454771336f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5102605e1ea9bec2f30f73d3890fee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffa3902f066c87251b0741b9d518fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27dd070a69f40450a3044cbcb76f82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9080cbf868ea6014da233feb6fb1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667af736c9b209ed223f345091d4da9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc41bfd67a62ba3d64d8dba40c78fe9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341309568ead70e6a9b6ecc0d52b7fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25e15469fd07353a7bcfebbfc607f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fc7c9b3ea5b8aad17bd45e3f2bbdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce38af490fd2f21c7bcf6c0a7727e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d80233c146751f7008912947d9742e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcffac9730e9bcd75c528cea7343db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e83aefad3650d3b3c32b8c8f8443cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0b45f89106d727e6758d4b8364743123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435ef86b6c798cbfe0aaacf20172baf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c24f75a360a143ca8bcb2b2003c58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67820ab32ccaa725b1157b9767077440126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b9ea079dd9e586d1c49443e599890127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217febff294a7f81cb16982ce9864ebb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dddcad3ea7be7efa4e66660d331a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65845f4ad784f50e1a5af8cca48a2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52a725bacaacd5d2c15a1feaf8f7b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbfb480b1f2069d000ca90efb0c321132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c10779194127e2ced3419d9a9cbe35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18b54c6c12ee5bdce70ff34c69ba9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4330fa3733bcc723bcbf8560a77ed51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730bba0492076de82a66775aa8d68d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07e4f11d9801d45adf687ff33aedf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15a0a29e0c4d1fc1297b645ccbcce1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14556271905ed29d1a5f7f5a76d7904139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c2a3bbaf2fceeb9f7b36d9e253c1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a620f08e5860035e9f7c765d3b8acdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba1679d6793fedcfe411c697177c3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317115d659aa1fb41f5a93fa5cc43d6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77594a651c84233cc522103a5510abd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a90f0572aa301078bd48eea9181d99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483afddc64c56bf54c41f1b7784f537f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ce6409bb9fc268ba11b2b283e1c11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daab379fb5cc9b29bd6507f9db8a74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56d6edeb9a9cf9a75035aa3e095da9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723ad05bf66eb35b95674e4bbc57387150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f3586ba9f184e1f375bf2abb9658e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ee7b979e9e3613b9d671b1a3b61d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daec65c9d698515183d1f705a35745c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e8e0d313148871b6aceb3dd05828b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c1ab87494f0d07e55fc715e1e6344155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0256ce0855fc37dd76d8a5fa6571e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3bf514eb26df6f31a28cfbbe7391d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2154e689ee195a9ba0caf9db34d3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a527988354b8178d065a24443ba50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c8032ccac302cabe988b5ff81851f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be930297e5871c3a8b4ff4d973c9be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479fe7a0dbb125d7f2d3c8a87bba798162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7aaa5a1758408f8bc86a42c210ca2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec5f52fae19673b5b66766aa2c9f4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96584a14712a2db885aa53f7e10f12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde667686d687d3b148881fe9ff8910166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9868edc1789abeafe653b5a6056927167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cc21d358753642ed28de995dde7c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6719e0568cfa1af4b175bb85b364d5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beacf8e0b613fc9d311e151cf219e88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374e09a5b7fbb78ea50ae8285a6b24d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de9b64373c339bd749cb89210b8e97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79751748da72c73f57fbe1e72958ae31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076e4bbad9831636ff75bb7d7dc70a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c943498f279abee14154a65c3ceeb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c678ecece43294cd8b792ad6bb34eba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc71917952cd660ade806865a0635e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f7fd9efbf460d6bd76370cccb4346178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3edfba68125123630fdfed2061559179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73721807f96de5a71d24e7556b91eda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf222289855ec075601fff6d50fb863181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403981280f5130af47976640c4d79644182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9420cece348fbf51716ea5af76e5d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030bf723f03dac2c4522675cd7591a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10fca4b9a5acd1fbac0899e80b0ce7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bb2be34b5ab293622b687851aafa3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bf32dace5a04f461a5ce4204cc4a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6771f84df80e8831e343c2ebb729188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7894cd97f84e4428599384cfee352189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1de4dd16e93380d2259f526b492c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3f71d3675245032cdec197beb5904191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf1d50b57a5f8c8478d13668cd2c8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6345974cd91ee191b7a86180acfce8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39613a2af66bfedb2f90300257cb034194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45352da763a1fd96eec03ccb2f590e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14272d772983f136de9cc460d427ea6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5cf1bc22152af1c29b11d277831ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eaafaebebe7b45102eb8338a0aca2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686797d838f8562c1c3b493a35f52bff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0dc995ef1b3ba10ec338a0e98cc9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d43421b5c2d7f6d8ba4ecd9d62dc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaf59951975c5236b67c465c64740f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6e09031b4ccd65c405cb2da9fda19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad98ddd1f8ef1089355b0cdac856b1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b5f9b6c99e036578aa4be06935948205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58f5a02b6535d9a544ed7d3cff26f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ffd8fc41cd37b774c6289e9cec325207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9171c16a96065d6e6a322a18e442c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b13f7bff149cea3f9237a07c443d07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26994abf710b891f2a3379844f5cf9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e056d41bbf956242f72e8eefaa46d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31d5dddbaa33e10b07666115019670212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072558e8e64967d7e815e258d09b9820213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c2506174ffacd0fa11721f8bf0380214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b6d3adf47b86da2fba30c31e429b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0363bba4ead5f7683acba0e9309a39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d9e64b901540b46988d714b8b282c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488983fc77bc5121dde66fa2f3168c2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b1335c1a928d8ab5e2dbb1d913875219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>