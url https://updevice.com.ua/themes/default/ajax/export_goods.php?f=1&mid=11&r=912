--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bde9666fe007a8446ce8d8693990ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2c183a50c49bc93e7e286af9ab9da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3472828850fceb65b68db72435c5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a90d7759b3107972fac1d779a2db04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e115020c3a913beec5cc3978c2204be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a577b3b5b677ccc6376163473efbe06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28f131ca1ac3aa729285ed1f5cc3d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2541a6968c15c69b8fbc94741fb9e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845aaf86c14f655cd30f4df66ce74b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dd3f5771b8f7192ec6aea3db8638510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdb5cb93a6ca249d569e4431bf3bb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c87549c77b2f0bfedcc9bc29bd9dcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30472a336888171a97c990564bde6a2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a88aa4cedcc96ee98efda41cb1457814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fbcd5c93b53e5f6722ac649516da715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7958a1df1329b153d41674199077f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebfc080c3464e5c5d4d201ab1b52e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab47f29e90f67d86453f21cfe51c45318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20f11bedc57c265d1947ac032b49da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0287bc65a039eaaaddcf609fac031b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c99cde8c68e52c2932e12166eae8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f506d1b2012c58b467b21c59641c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20598ca66d311349c07db71b88a74e1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee80e7aaa054b5d5538da46b5c9a8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0469bfa61e314aa1d69d09201d0979525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162380f4ae11ec58d60fe6ccacf464426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a534014df876fec2c407928f4a4d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bc219231acaffe655c6e25730800f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be479bc4514a979a5122afa0dbaa6f0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7a58cf6e1d2dacfa96ae3f1e4be8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d1c36e8a018c6a0f9b8fd17de537f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6a7457bc98b789b4ea3c986e09f7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08344a71a62c4b6e778cff59c6b970b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7afff41fff4ba0ff5f8a2c7122c9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fb296715fed170379efdd717bb1b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ac2f48e68f0500f3421c07d97a12c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b17fa2dc26cec3bb38c63653b529ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406738be13d6f3c3a8723d35dcdbb82d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b65b9f167417dd21c39269b4990d8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ae5b3152cc3769b7bb5c516a55fe040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98a3ba0a3f375da9632e62adc653ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd65c4f4a7668b845531e2e8bbaf0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd039d083e873e86f6b3349fabb13e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a057d78748663b66996e708f62da9bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb6a225cc57c108893b468630a9fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ed20801243d25fcf2155e1a2e7a9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd044e78415ae3c1ba1db757bfb3f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae048dc9b139ea06045ab27f3048e8df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a54dd3cff18c6e7a5ba309019780249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aa6ac2f34dea1bf843ada9e1bac1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b8e5afb0cb971eea86d9235d7c8e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e15f7f9a95d219a23fca98a3f28c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a9b891b45c969c15984e0ebef3be453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e00a800662b7267a7413c1e552e81054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922e77ebe945cd5b40defe55a5191b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f6d0ade1c79aa40ef0613a197efe756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316f8ba76c87f8805635c74c935c8f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22598c852399b6fb3322388d116ce858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1444f71582e235bc5c060437e34953359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c87ea1254668ccb336449887ecc5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a1a71bda78f3572cf00b1f178bb0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8703fd0f2c40a4ef867a93ac516c2f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5d713cec78c1db1914e68aeef2f0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b2fc2d3f55226e719b9dddb7d345a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f07a0918f3783a8acea85c32abecfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29835542ea0a5d3a82298f43ece2471066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee3a984adc14284c787e37d190744c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8513bf0c0bd992c0171558bd7c7f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3475f4ed2511c305d9ecdd788fa41969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49bfe0cdaa61fc959faeb957a63b4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8fa5a484af44954656289b473079371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaf48ba2c5b6a98cdc0508cba468ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c852a9d0a961e3df9349ed12d8734273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eac9025efd86840e32992b23ee24b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa463b5f59ff8fdb558dcc8e2285f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53478aa6c931c59e55b76457c78521576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20332c9efb5e89b814452664af78365e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360918e23cee3c9d316900aebd28504778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aa87d773da396afd9af21db1d80fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06f582daf1105936cc717fd365d40980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461175a05c24a84e8378bc741d9f72881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb955c424b4007496a3bc640424972f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fdc905f0990363a9d97fbaa5b235f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c2035ed49d022dbbba7fc6eeb537384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b20acdac912b2368a2ad17b5b2b9e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6584e4206877392bf95728810d28a5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cbfb0f0d3b38a266ea931045032b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8594270cf6cf5c970e42cc365a22288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5b74525d1694b9a8e69e3ff6d68589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4538b9bc51ba9ce6ef78fed4ac07190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6c4f10bb030c9cb60fd943d43f1f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4333c7b0ba8f015d5e39a1961fcb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9e3c0c4b0b4142a22580f55b173a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6caf23d9c1c8df3d125cd09f711b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eb6c39ad7b27bf9ee53a64994440195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6f4d2ae988ea7815b4bd1a9c491b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8eaf663e3d04516c3324d11beed297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb261edd85cb08ac786367918a806ab798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaecdc00eaf4db7718360d3e1c3c8fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81f18ae9cf3d3556dcdc0e6aa80824100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9de540b66ae36596a685867179b86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dda6d99c048a3b0ed0c99f1281d18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527da58909685294df483edb865879c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b05a676d73b11afe59cd3b000676a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c49a76dadbefbd77ef68bd9144ec5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2498d5ae6e7fb737c7e5102d03d4a50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f039bc5ff629a283b5f093b7329b28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7079786a4acc62c70f6299ea897a4c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191628b3fbfd34e2b9b3e121c57b63fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32197c1819ee493d62f70fc64976780110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5877edbb59d0b2e0ab6f3b02083e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2d56e076d2343537747c1a48f6b1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d3a81926cb19ceadc20e92978bbdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be94a01f3839c9851635a1122f94643114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8414b6318097f11b21796c5227852d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ab987e76a2365b602b642c21c260d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7aa6199a9f8a833c9199b02c13fe9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecf95462ca5310797bb52a19e8b837118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dda4e06760eb2f1ffec022ad0642d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e2ed9c8d8217d836fd3d71ca97b1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9e86bd11e25b4953099ef25d2e737121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce946318d22f0a4854989dfa8cd4a0b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc60e57950406444163775a66f4fdb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b6d048ae175caf60fcf56f98274a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb908eae119824a3983baa4514e0c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c1bef228b7f08dd18cf8d31faa911126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c847d8dbfbbcfde4089674b517476c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6371cba6a2481199cc9454a7a9b6ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d88c34a7fe4ab5f4535fb31373a4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ebf9bf5469bf6c0ecba1225884e0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfc5bd56fb26638adbc9efee89c4e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7526bdacaaf52181d6634fee6432d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4caea3b00b6e4214823eb120a05e94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f6eab523a86c7adfec7284c76af51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127ab7dcbd737415d38e9540ef62873135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e95e2eb4bc6217e34744ccc783afc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714367943aa9cec4ed2a44f89c928f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728380aa71d329fa0fd4ae68ac60f57b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864482e2e59b1358dd417d0df038de9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50394bb6b79aa4840e0e546d2e4ba915140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364a0342e4f0e94d59e71d4e6844e5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53e9e58e0eed61406f363b20fd3560142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694efdfd8c31e3a766756e320afcaa3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f819aa55b67a8d4901a1307ec32e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f98274d043e114189115e61448f78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a022d8888d4788cd5dbf5eeb9dbe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2acd0a5db8d8fcc42cfa1cdfc81ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b12dadb75f423e23310a305bfd73ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac3e002ee20e5f35ac677f5e81a507149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa90750149e45af8018526aa378033150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad6836888065bea449a65df0a6fc82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce5ccb14c34bfccc8b7d71ca3b6165152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97a2cefafe82b3c7fde34491491544153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee8f64d98c32bd0ddd154b1538c14b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58cad6bb074a53a62a91148b02b0c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f1bc6b99fd687bddf5997ed8be528156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff36b01dfc4e011655f56e6c68a7c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fb63f78e0e7bb8640d5620f86b7f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b25cc9c62023986b69af8a5860d82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dce187ac0050192f3db1a7f28e6d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a745fb4787051f986300a3063421d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082731c3b1330f776306d8b2876ced9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddaac8783b5aaf9ac8af5d71e8e05e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e5ca635e7e93274f99eae6d752d3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8847c0e50062220f58d51f1d2eb1bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0379a88be9a9ad082dac6579f7001c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34baf31c70da13363eb983fe29c3e10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cca780b0e453fe932dbe2f67ac38c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153467fc67f0687b60fc895a996444f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6b3b32c8e4fb2c26c15d2dc4f4539170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdba62aa98b43e7ac4c23bc63cfae53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d07cc9186e9a7ca44374970e362124172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc989751907dc1442d5e18ef101554173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b32eec17e898229dbaebed2de012a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c32fb55d8b82c00964b7295be07d2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afefb3ebd0c856534f4d4c29095fc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cebd2f935767a7911699985e0bb95f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea0ee335dbdd5b08995f3a1b8cad5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e01ef2bb7d70a5a131f53e018d18f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805d41fecaf03bafa5411fd23521552180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54d6fcdf5cb216902b5a1e8b0ae04b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f4e1829351b132998bf393491b2ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2face241eee72452b02a55aea1a9a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd69f643ca798b1e44f50ee5c5c51d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a7c9d7063ba22c211aaa3f52a42b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cab3b11745d9e7eb5c771e0a79263186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449052a39045ee4baf2f367be8b6a59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ececd30f5507184cf38844cb66963188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85096edefe0ac29abffa0bb67aa54b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d068d724fe21c6bb7de9c4a29570acd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2f3eb9f8e049c755af7425dabf19c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169de1585e881ca0f5ce7f73873f4f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc5e16ff5e4994c7d0e1f236a5a7ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911c1bdc438828ecc4ec7240300eb2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc50a2b5b0887bbdb56a5bf21af22db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442b729de4b0126a87e26b3634ee517196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7947af77d69820e2412456b9700933197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77900a4a5c51c114edce9f81eb6c8849198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c74efcbd793711ccaca93af318662a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f654fa64f0bb4cebf98a1facc89474200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dbe5abadb8e08dcf935d0d9761038201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609eed7caea28a1dd43700d9c6ba9eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0bdace91dae2a5d1a79d10fbbde6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45751c57fb523e6ca3646a51fb0fb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89776f09b72d47574766e7b47302ae53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8da476b543d942511470d9c5622cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb69631c7194fdceaf72f9e31c644cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166c69a3425604285dfc30fe596ac64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fb862bfa5347f6ec75fd0bee0fe14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec313ea1a155ff852c784a74a20d7c85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771e57cbd6e48a3a9d32a1430e6e6ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58fb9f5221043275e9876c691ee5fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e00ae25f467f73dd4b802bd3bc86e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe5601046c0b8d3723792e2142f6f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e5b82c6535c412fd3813b2ed14a4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c15edf16093b88e7f78679d1dea98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14f583ea5d03698dc6d9453c879d0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982de855298fd120f32c99352cc4ff03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89844f436db2d3397972da4851fd7fd219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1addc7fec42df2766ca48fc6f4f98e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c161fddc9fb7e207632d7a0d4f8452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aca1760e2a86b25c1ec84f81522ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71782b17fb6252ba57b000826e084d384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f071a642bdbd9340653f8a928ba6aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d958aa91b44d6fc52345bca6645d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec87340980eba8cf02d55014801ce97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddf8961c9ab0cf777a984fb2a6018f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a0e2663ed7c1651140b017a971d669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828e1fd0749a1a6692536acd44b1e2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d05e31cabacc5c9a372ca1c8e7421f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7be137325a8c71c88e3631784c61712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da3b8f94fec39f4ab1bb3ec286ee5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc7ba6fecf18ab74aac25c03a6f51514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550332dbc7a59c996552f072244befdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f330de77889ddfb9200e3e2b3f35ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d75fc13cb389b74462c2c870621b1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e00a00ae552c2e82f1139b1e32663318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eeb6491e67a4d9484889ee4b073d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c904cb028a19a1c3ed3e87b9f45222820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f402619c7416c73b0f7a91228a22821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c02d868e637d5c9a26f2ee822d66822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208508689fa08ddf0ee2278d250b428723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ce367541bb2c5b78b3ccc9d333c4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ba0a97546d12808e81beaecbe538e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c5d61951dbe88a261b69d0437d49126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f162cbd7408f7ae6f28c33e4e4e65c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b28a5d9f6f562c8c8c28fe1e48ffa628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc05d7ace57720f31e788ad71030e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4217af3aad5dbc978f088b29b4678d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18640f91457a8c432aeaec88dd90821b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3c8c11e09e24573791c60978eb21032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8fdb0ec56aa5370d589268b9cfb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5c751684fb4f3118b0a36cd4adf7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad4e913c63a22ad8ac4438575daa9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df81525b580c9fa3387b5ec07394c7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d863244ffc2f782bb1193ffc01b26b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628baf0cd815f3074a46cfbd073ed3a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c0121179c47be573f884c653664c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bf08f80c7a481d945c0f3f23dca4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23675e145c6923eceb5a1ad7ec97ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d479a73cfe8fb4e0f6d1ded36e3faa342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759f6a5da370449532559a76ab7397343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a0c6731ad71ea51853203581eeb8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c12d492b9c0ce269008d40cfdeb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327bcfd9dfdc317978c7ac7c6ee79ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eab2f62a2bc016d975e814931070d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4f3b3174882a535a58d03a77b15e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc67873cda73147a98f5ccd9e90942249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1571a8c450f7240076449194e92e2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ac4a5567bbda032f28160f259f1b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6bf16282c2314f3ef02942a876ade52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc286c688b4625d6f052e148054b301c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f884a93d112bee6ed379c40d23a7ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7439927dd2ea3933c4eaa8b19e193355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a082191833570d2981e68ef1494b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac9a375dd0d935309d4cc2576db5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7874407e2bd322fddb908d7cb5662a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6bc972cd230addff5d585ec0c494c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64616476b09266d4f5dfeb4314464160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4e0d38921e5af90ad8378812c607561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b4e1645e040cbe26d94d5ac661e6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70109b193f6c612ab4828703e7bab663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f02463866c085f62fae7fdacb16b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32623b5738e849a91f5404402fff49865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6907f1d226bb73608c04f25fb11fa566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcc5affbfbf66bd78b9526ef07dbb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8e49349fdf207118f32032f90991968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da02f4ad523799d4f82becf1b80fb7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dbac4582868f8e5415c9b273df3af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a8d82d06f982738e8a96cd89b5a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862fbd1fdb3a1a8f3acbd5bd13d833b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f666db0aa12b2199fecd12956e153573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7668a2aa018bb51845db0f1a87d52c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1324c6a2d941017db403627e09982675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f176896d3bbcb340e3a2e570d6aea0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2d6c8bb6b8015924d2ef8b6f7616977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c1aeb4338fea24cc767836bea329378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c90a1bca9892b4f73f5aaec709af879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b6f6131ffd24833e81b75d3a1054980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d723a3da4069126fd1efe63f641a5d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a441dcac46a9910f17475b317435ec682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236b6130ba763feac926d6ae9820f2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f28fbc6d8615169258b541c9d293284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d01faf7d8fc30129a4312006ff58585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e605edba3e6abbed29a3632a6cc17086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ec75ba9bf100a46e618d401262f4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cde5228ec490e4cac994f62bcc41f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc2b1f05197300d8eb9e19d3a13f4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b486f65e8859605ea3dccd396b14990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023af9d591ea3d2c1d1c7bfa0b8f7a4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0d57b76ae0d26ae126ed85276eb4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f830052eafd77e393087d8dcd8f7dfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5335a41196186f38a83efd891b12894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b16c3062d0dde54292410ec7a4163d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262070f2add139836b8574089a7e9d5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b6e07a7cd3cc42739dee26192fea897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a3d299fd3262d76882eb500c4ee5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3f28cb3b505b9e71144ef9e6bcb0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd296ff61d930875ecc280140eb4e7a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209484e63021d500c92b0b7eb83f9e4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fd1745ec46016fc31c3eb2d0fb8e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a54f938031e7e56d70070a16592f74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2228770af6cc9703754d60b851fefb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ccb1ae24166b9309d0cf22103651b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265d69ea2499bb786cae69c520dc88f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21772ea0f2bdc3fee837d300d317268d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efc46a8f12436824c1596c4e7c32aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946fc5195c30a835f9db745d11d8752109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000703d2312d10426f5091792b53b198110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119528ef7ea7b236d55c93ed8ead56f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8e34d69ccd7d54ea6d6c2ca95a55a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa39a908e861d00eb93dab874ea7d91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afcc6ddafb3b8481aed13fe244642d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87359285fd0858547eb27ff7a478bcef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee29f417b88197e8bccaec2e3c976c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce4ec86f4f50dbb9d3a4ad69f43fa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b303d2d51fb2648216633ffe0c9ef9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0c70440d40dfc18801b1fd1f70575119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b8a78226c53752fe81c097b9bccc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f38ca412a0c02d40a72427640657ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a30fe96dca7dfe64618a05420a4af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeceb1958b3bcaf68e5f5e7c31a4638123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed147ec995c6fc4800e652fcbf5c3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40319419a0e34584e4c9c501c37311125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92263063329d259fc905dbfa4e4fba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638000785e2fa4e19d54ca1341a0e986127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed779c42ae8980ad4b78ec4299b9184128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97c3a2332238b1899d7363928e15dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d52e5547ea3b2ed113d9b25f14de5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca721338755d7ec94ca88c578fd985131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2068810b0bf01b088955b280d8da88d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848a58d211599279149a776b68ddf05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4749025c3da9e046405b26922a7f622134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33d3f8a67e1891e4537f6f6387ce55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef3b37f02003c9784804cd7eea9e7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d51a489c7379fdaf38780c524403ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a49ea27d304df7e994b4f4eebe9a13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5158af59da45ee87683726ebcadb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217fc1f8eca22d65314b68f8944aa80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717820bb97a9aac7776b3d6de7b37ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f4b8878fedea6b499c45e9d03806c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9359b8df25fd5e96badcd1e3cf719b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82638c6541595f310989507621e94bae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859b788ce7a5b11fc69bb439f83a5d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d36b8a9eeb95f8caaa826d6d91b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97541a3009c20ed42905d55dcf5f80b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9228f6c17e6cb40dc74c978b3971d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aca305e549083845c7fcc239b16e3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279611803d80eba9ec5a272283c10983150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04691c4e055b2b27d088ea09e17f85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c55589109a35c7f3267cafe2d275c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df55474d213cf84408ed9c159d17d92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da36d13111088905346034f155da1ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89457babd39d17b18d9bffdb5fe7e48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813037fb531f794e677f1841822b01d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685b366587271d0925fd19a0e698ee7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad793e180db3bd1743dcdcd273868f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eb67d36fa06ea5dcba815d64e6696159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47fbd61d1b554d81ec74b9da81ad2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e50f6baf55129e3233f6bfed93ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48a888ebc5bf8126846bb4824a1577162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74b6c7b686ea569763253686de4278163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b651bd79a7a131852c9fde7eace19c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0326456bb22af2e41c205de4f7a84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e10a4352bd8e2a0d1bc4a1db7dcf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a255ca00502fc2b6b9e335898e59ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d77481a343b42d69c463c6b33a5a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320a9811effe51a82ba04f44dc14b84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401593f91b2be348f7381503272f77e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0462ff22e661f1b3b1d437b4007ea6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869771ae3f75f3d1363d0d5bff280467172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e581061c1e308d8d04840e842555173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e9a2024c65f1318adc3cb9d7810c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84388fbc86c08979023165353d3292175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7e88b177f0a3e481ab0ba45f245a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31541c016369434f14d897b7113be7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b678fdd978d4293da8019f495c958178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d031b7b06927de80a80d7be646ba8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc68c61c92f70836d4fdba17038f4ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ab99aa248b22f19df2b3994325ee9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46f3c75fd9378a4a3dde171a350a15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece57aa4f79cfae45e0c1b8082f1713183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00f4b16d14f3f993e7d7fb9b8e95e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0719a91c1f14fcf9986238f6b4a9dc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5801c431ae6090e32120344abcb14c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2230f564f48ab1dff12c80e974ee3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1c8b5d36293b69a225b7178c6aeae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b7f4f264836ab1af3c9b79bf87a7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8291b88619af9361a9daf0fbf465bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a550db2994de23a581bc77eee51c6d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fe5068f26a31722d8a538cec900df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee47f4168384c199e6d2df4047596aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27162a2032966b505ffcb5bc94ecf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035657baf8a21dd0dc656e2f7e3d2fb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7971ed650d8d286477850c37c79cf6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb1c1173271a1d2f1b06117f65807f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba976a6e9e4db3d1a69b02628ad12e00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c798d25fc003d7b4f6ea965b123a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f10b5bc904f544e6d831ca71abbae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ebcec148e0ffb688318f6c70478b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede92feb37b81c62d56b3ca0d5bbd44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b9e18e7ec8d7ec46eed67542a2996203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19dda1a0b23f6aceebdd61e16ff5d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02f9382b0f738859feb2cb0deba413205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855b19d6f823e168cb96d1c8ded1d14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f026fc645fa1f630ec023c4509885c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd5fe14d4b6397cf474391a3bf3c6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1c5f37f37b2a663b3874b8ab147cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364a264f9a6a821a2237809331836ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad6cb65dd6c4c16f030373810c1ec3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ce72d512bf8c0a5010e6240a62cb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23ce4a6a16ee1172264f6bc8c8c286213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dd8f57c70ec1071b7db80503a19e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488eaf39b201a43632d00917bacd4d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e09270f81e2328488b30ac8b787ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175143eb1fbc4b99e84b3229098df63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cc4d9d6f6ebc980f76ab877040ffb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f78a35b43e1be4f2fb4ba02ce6acd5219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>