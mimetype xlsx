--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1718d433fbff7d1a49d2acb39b7851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88071afdda003c576d87c9889a232662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c5c416356f914ae1c1964c3122c893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f73030964823ea01967508b66d38ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4488a4dfe93dd45b10cfc6b11bcee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67949060bc1ef42ea865e677d9028f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a0f8675fb932f66f3b1c0491728fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafe9a347df1b11cabaa6b9c44d10518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad7dd6dea5f2cdf51ad3111b257dea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4a613b98e1fb07d54a4f83ff20b8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ece2afb0c91ad36ab3fb27e12d268111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0de4ed1c1108822f9015f0ecbd8e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06de7ce8aef5f209d73119fc5ba468013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8a12f4b698be18f7080cd4d6c60ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541a9ec02defbd76e2b78cd4399e21c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c60107067b78375cba8dde33fa971316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823d4b04c3fe2cc21e70a79978afe9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2157f41cb48a611b4a5f6536ca34ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8b94a422d6b2390e4b0bfb8805f3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1811c3df519d72eb1c63fd4a68dbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea9f21381ea7065de5deb7a5b6b12921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01109a8cd6e4adf94d52cfaedeade7ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041d2b5332f3082d3964b65739e2c6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598256bb1c4bcee8784242539b118a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c000d579304544039e428b0294de5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ba38c84013945c737445662d139f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b979639a3661c8736c2ee6b4b1aa1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcce91b290fdfd9e190b897654b95e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e99d07f1e534407ee1b6e7a8a974629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbfcd24d345e0a6c0cee531725e22130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868f0ab2034bdbb63d6752f007e278631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0d520c3a3ddb19e44cac318dc687b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ff98502ba747705e449c487c3e9ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab800a2e709030db124ae68543afcbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d3c2d0d408e928bc0785f38f3158435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8273f8f1128dad1a54005f2fdc5c1d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6c6c86db37a4f08f658eb7841dc4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f57909a2715a1ef52bd6d0f88085be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c65b02d262401c570263a987526d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6387f0940f86db0f2c53bbecbecb2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa76b5338c023254b963d6a660ea5ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7e55bc7c17b6f23c3f0135aa8b07542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f3d96dfc57ecc5230d65ef1e5c79843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57d90a3d46b616148814b1a67e45e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39e45bf68bc5eb49f3aedfa587630f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbed33c7009df8f19c6ac990ac52ece46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cafcb31d5eb2a83a33d3a5a3d81fa947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197bde3cc87a1893aaf10abd6d668ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61949327b8d7a90d7e7626e16508a21a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5677ee17a2faa38c92ae682d97802550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba4c2bb0e71df361fe758dfce678551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444b245459a656093579544ec108b4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c125bf69628caf8a749cbe5e2d4e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16888c6d1f0fa9073e7c79840dec746454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9de2267c2582a62273e6edbf294cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481115322dacec89f599228f27db9f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a608ee041a4eba7185f7ee6d0c2d8cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fbf01f70f0acdd7e4764964213a0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c59c25b0efb199d93074fe46666e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe28550d9f7ac7613bdb19b002975c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87268ef5b63cf05f137fd6ef2d157f5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965fc2172e37e7cb81f7892810e46c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8da82231effa6d8952934108695fb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7bcd2bff10d0730db2781ffa372b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b55096e2f8657cdbb39acf334a42f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923446c2df93b4b003346defa46dc2c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d46c3be32445c663d93a1c1e1b28de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635bd498dd2e4752214368264244c1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05a5cf12a23c4a6a046d9dedb9fc5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce4de963abc5d6518fd289a4df0e8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4d6b78abe452e2aae9ba5aff0fe0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54134709db6dd102f492d8b5de729f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba54e0d0c9f07ed6dd1bbe16e5d0a3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd351fc56c6902d61b9cb354c5d38d3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15879de4a692d9c304498bc905a62f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036898e4080bf6760bcd2e14eef0958976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee050a41c53c82e2b6866d43c9bb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba09d0182f121ec08a9011d4c0131fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b14b7edebcdb8b89317db17b25535279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d4ccb06f3ab922e50f7d4d313d4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2fcf0271973fa712a76e29491ec7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298780a81c58eaa1db56a90419c41b3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec5214057a0bd921cac38639915db683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3527bbd8d0b979a8c286d3e112ea7a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eafc54f32fd8fd9f2aa799277fa0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0162643bac27530cbc2b7930900c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a95525133cf3841887aba65a9ace487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36f70f5a49721ff7c7cec5d1e8a29c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a76590d93705f6b49de7fd0b615b7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00431197807728da94b50ffdcd6b09de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864dc12493928cfb56e4ce5aa54239991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c7527c4f41105736ec43b9c2beaf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4cdcee7fdcae02857d31592b5291193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df13249a563d51f4e150a60fff17aa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e274d923613fa418106f0e830cd894e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53d89877cb37f048b68412b9fcb39c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813dd08f87d3b7f80c43161a75877fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eef6c8188b671941644e2e33e4b3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc38a3480465bfd519d02573927501799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc6d9b9f27a0ea82320ae94a4b4b87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffc5b5368075c44a73bdbc7cd21127101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93d2a010640e7cde29ec7ab25c6f31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d6828f6f3cde5cdef3d9fa6a22235103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a613a4f39e0aea648653742d0d481104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5beee87be6d842e8b5da9e8b8ba7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd90a4c59581beecba1141fa5053fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa984bec3bc8d9cd2abf0df488561aed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef930b5b38991a86c1a1440d837a20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700e5e60fda85bf0dba629dd308f862109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6b69bc4a4b8790615442f32dc011d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fff54b3c3ba5bfec96c81f865bae30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48de44b68eb79ec07bca95cced5ab1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987868a85773072b18637e158f7a55d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6527733502afa890d1be5919b891a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529248759c8cf803642085c6ad001d64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6acfe4c3791798578a91bc3463a946116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d096ea7e17fceca79ac139a3ac84e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe2b5ed6056f0e15625eeacafef147118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91fbeaf3c9c6d82ad53764047c5cf2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc4e41c537255f53ef84a39594821f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580cb9ad16d45eb2e17174626071c8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930df5329b91ffacea896b0e8ecd75ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466fa1f51463298f2b6dc4a8d15b850123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dcfcbff5e8931ebbacede3ad723f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c59900c64c480446c07d005c8b190e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfbbd58713c379ca0e63b1a4d28499126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058e446811523aabd32415c62a1a322127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd706fef792323494706cbbaa66846128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4118a0276a95a511a6f3fa26b751d0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f1182ab10ac32ec6f27e975d03efc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815ed51e36ef146f4871673c2e0e004131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21fe5d120ba7bf5bfa6febd5cd85b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19355775eb40e9ce8a42cc42e6c9c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235375a8ef84a3db777cf787587971db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a5aa01c66ef4bfbfffba2a6f699fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e625a515255edeb2df26318fb6152136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a717e2645bbfa7794d64e8d617dff4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282ae58f16c754539799b55e727b1c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f09f21b2a302181b384cf5fe4ec5e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bedd8ed6b3ed6df7f25f192b259f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d281ab5d7c82edbf8ae74a3589f51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b218ec852843e0fc48b8080cda1acc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28972341950436c65996e972f5e041d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa995b95880cac57ac998b2d6d13cb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf0e21b92cf649c7a727ba453f05d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37909b4aebd6f2b03f237eeda46444146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6dcacb9364636e1054518594d8d1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114d4ff5b8ed63fc68f0e671a8a75ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f8e0c2c0d9823b271c05df39e1108149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097974c14f25b5e3f4ca233c9b78264150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14041def56e800869ec51a16577f2bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceffad759f449d399fc4a4f4bad90d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04818551abbaf62cf997d83fa6763670153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9013ce8053c007856c9840a784498b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6cad258c458968d93d4ccb24f7e8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062ad7fd2838d890b662e388656d08b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107733f89169a1252e3c6db574c72ff5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842530ec9e47013a062957a3f8f6d2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c136e9ce25a72d48a28a3913cc8223b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73887060b11d416257e41604c072744160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620546c611097a1723e40eceeab139a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b8260507388de0622530075bc7e2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63458d085ea00f2534763cd98ac059f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f51faaf22326015ba28e186e3730f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ddebb988cee29a142c5dd8f708507165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27274a494bbba98b0f7977793e93b368166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44be0708632e9529aec36080513eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98cf8ea6f9d57b8043878a95db97fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db622db66afba931a62331b69de8b69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3321d46b79306fe73f5521724615a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281536f652388c57df965052b1614fe0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffdcd8b941cac270f8f97343fb01dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a355271695f0ee44ab8b035cad61d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed361ea9c57c4ea0eebe5ed2df582a85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4f69a1cb7cdc44eb5859dd3aa0a08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794ad75c849483c9b11d85973f91970176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107e57aae75637cddd0ae7fb7feb61c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bea40a833169c6414c869818c331a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23548d3b3da560224c3cf6b607abf75b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1293dac7fd59a4b7d67f434533849180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415f3b9d136a3b021f396998159d475181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0ad501a69fea9d4636508cf0672bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788258dc4482b38f6845aa0b1f6dec2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b7dc12bbe7784b7e55229b0d4f486184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f992e2ffb626266ff8bc2b31f45cf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4550d24df7bcad8a3a48bb07ecac34f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aacf2ddd3cd119d0a9494ca7b797f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922061563e58cff00e417fa5fccdff3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966e56ef63ca6f3cd2e59bf5f65014d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa77faa3c6baadd35874e585fab77e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b4a47ff4c94aaa2f90d05ae4b09fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f01b25db4e3ea1af833ef43f9389192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7041a5dfca95afd89bfb1024e5887193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69d9a9ef1cc40a8eb218bad821fe27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103a016f3317fb7f6087c5247d7bc6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a93f8e962667a096aabe2732b68c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da3aa803f63ced04569367381afabf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1501044f8e423703e9c94c634b1e748198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6728f52c4eacb8ab8a77bafe60bbb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015b529fe8eb152b8953585f42b37c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a00dce53f62a13f6793c46c02447c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e314f415a014364a6bd62b2b0ea720e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1862d284901a92de308a8b44f605b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee350c3cb12d1167b04880a8960c883e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401d699af9c0aeb088ddd4f8aaf8279205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a649412699941d3e65ef01fc55e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb9e90bb70ef179c7d535d5dba6588207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b82ee0e2934269cf90b82d7f1f11fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7fbffb2a0215999816bd23aa4ce8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc979b755db96c87a1472cf4ee5ffca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d398705e3cd29ae79cd2d3d8811b63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aecd8c1d74e705fc80896a7d3e98f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332dd573edafe7234ec9ad9ed8c9f95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedc05cc9c7ee2dd9e1d1ec4d89b4da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973d5da927cd4f5958f35a51ea534df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5117774dde221e932271a4b4db9137b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b14b79ba64a1d16d33adb069823dcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df72a068af47417846478d4b93eb031218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c11839e8b50e53394e8da9b88bd3a9219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc6ca7a32bfe8a72aa7d4dc6cafdfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301544a2b3618f943998839991979562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ed82f8afa00b28a356444a78c5dfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf6f275e8d79ef730f46f6d15c4d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235cca0c596d37cb85d30ede3de3ada5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85447060cc664f691cef8e8e88da3e046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f065f13eb27aaa62a5ec60bf1d65f087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954219c4da8ee43e55c503d06d252fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa6cb09aa6898d8985f21222ce02969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eef7b0a6ff92c890b4ae959d2fb6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b311304bc48f300b2c466c4a560dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b85e173182d6865b1cb0420e656f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0ab7e8cb4c8273a29239c72435efb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefcda9921f3df4f33f707b996887ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693021940268c0a831fb00c98815553115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cb446e9a9f295bf6993427b55e05e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737242bfebdf5108c582871960a19ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ac4cd2a513106b44d882d7190d6eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42135ce6c5c40add4f9e596ebc17faec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924549c2f878897721c2d806a44193120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aaad01a0ee49dfb633ea109fd399721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087cf54579e2865e81494d2a4bb0da322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce78f3c5b4fa114f1a931997951082223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc9a9bfa5461d733528e6fe56db20b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bece7bcdb88a91dc445fbd57c662f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2baf2ad88bb155caa779eb9fd4878226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3e279f9e4286db483d152f7b1eca127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bddd698ddca249f9be610c507ea9ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69336aca1cdf7a5cb72523d447e4348729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d264c759095fbc02543beb13ef62c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd00f514118d9e0eac796822f7433ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bda21f30512ce14469afc3cb88b2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e26ed94d3e14d930fa24c5acbb8ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329533525fb91bae9e3b62224e3871c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490fee530d102a42d22696a0af89b4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400762b0a99e3a556ff9979040ab61d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f1c1389128176d6cba807ff4ea15f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e5f6468fb9391ccd4c194db19459138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07d00398058b1ce039a0f68b3fdc1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d30bc65c208a9f3e8d59c1a676e4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe36ab142c82594973029829f3197041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a84f0ec2d57267ffb10f15a96b24b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4a329f078e64cc9e1dd2706464b6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1aa003e6f129a8933ead93d4e902644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757387eae77ed66225178d224ca81b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a321f6930397337bc698d6afd5aa7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984b78463c05bf0a8cff910ec9ac60b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebe900562240d34258109fc3f80fc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297cb65d1413a0a93ceb09b26c4728949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c64f80792eae25efab491dc1ab801950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d53f8f50407efa630d202115dbf1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a651b43dd87da4f3fc04003dfc3ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c437f339adefb24067ef5d2303c9d5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceeba47e606e9fb91692fdf87bad2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cc2cbbbc7fec3377f5e9f7625396955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e35c17bb94f5140ccb79a6a475611f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837524c7a8057f850746a4a8f4c5a98257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c974e9f4190db080e4b55aba408dc8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded8cb5ef0efe569419e9c6a1ab21af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa956f7df5c65059fd6164af841e27060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad91f5a088191d547fe8d8aba13508b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f09745f9fdef36a51d9101dfd2d9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74cda9072786fd077a514f3f29719363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506c8cecedd5af94faae977d6c6078b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff279211d1d1a7870f4d9d88f1f615065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c328c1a9e146e1b72e5b23de19ea75266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a95ba0c0e7cdc5ad1a5a645aafa4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68513480969137a79059ad4ea3eb0b8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aa92baa391b8049e03e422b574da269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0207287131dc5926711c0e0a9c7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a184aeb6f5af504e17548256734ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4439c7d7bd286a9847480333d6c75a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e723aaa0e1f3d1c689346a2d00cb6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188b650eab934fcb8cd9b10422eab7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1b0d9081d0c2933ca554d0d5f3d4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b58a49ee2cbc2caff559f8d1ebd91376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441775ca667c3c9590ad2abf311499277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76453f5ff79276ffa1b201c2f4b547e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb8321d0d3890b585fe27022519cd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a650e4ba2565e675e6343f3a9f46380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4526b3d1cca2d3c34b1e9c7943c15c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8259169ef5543e0c237eaa119e1bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723eef5a713a0216720160eb667bed383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf468458aff507b726d78716d9e96384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81a8f17096d3773354abf87e79de7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db2cbcdffb525c18bc7b985e0c037d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467be1fd523b84f879eeacd79ac9cef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f7d31f29996e0eae5ebafea61f09c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c67ea722fc3b6e0061887b62561cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6aad52994e0472b9b8c6bee8f95d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726dbad8ad4b31b57a87e774da4525a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcb7f70372a5fe3d53b8a34922440a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d774a975c51de4a2b770effa0e28e2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bcfe166e9f01b726543c6e4095e5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3646ea8a36fb8dc6d30a48b5efd086a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcfe184bd5ef9cc09bf4708e3f409196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317089a39d92ea5fc3da1aa93cc1545797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d0348a04f40f3d3d03597c28ba67898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbeb13cdb5f29b49ecb0e978c6304d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb96972ebc14193386636a3be752b99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182b16449af564f47f8d6566c47bcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232e28f387a545ffe3c2bc7be58e853102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919401caea78e896e59d0e92b4ac769d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576465ac4f14794381f24975a3700072104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfd531c180cd5fde043b23f08e6c84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d9f4c3f9a30b8cd9a6b78e99beb8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d84900c109a4e21b1d8917b2c09a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4664f2fe992e99f05f3696b995c64fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25725dd424175d633f1a6e937bf41337109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc041ddf7849fb711192742369728885110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fe1f07e33eaf2fbc0b4882b61085e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e654bcc46ecec4f262ba42e557a85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4b7438d662027d2ab80c30bca46ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de2e5060c4159f7197e3c40d7cd984114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b6e909da803e10aa08d3ce31e24ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12b65691ce618b1533edc6354b4179116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139b750d914fc325ca3d1b4f3c318cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72ef8fc4d693de24fc9b8f47acc1df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9a3857961952957e3426e308b0bfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e7ee557e0407c2753e5948befb382120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a0906c327a8b8683ee175d03ab685121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d713728e2499c995c9e49c6dd5b08a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01c18f2f845ca621014300151ca457123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dc65ebaa7c588bf8fce8cbd8a28ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad252b0c32524244b3e51af1585247b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a28b34c463f905f301cd9567512b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0511c8628be44300e6d799ea9962299127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc446c0a36b0df2726f5df897d005f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a0d663cd672bb53be427e193b1490129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d1c15a11ec6b50c46470bb875bf15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a0444f1dbc28b73de7acec957c43d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c4c9d37feb73794841333be131006132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75820c82e80a0311d0481ce0a99da1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f4beccf136f35c54b75e48b7ff6ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbbf4425f10770c020d78eae234ebb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea983b6dcd574ca8a35f746a70fdbad2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39cb007d17a7372ef113398844f6d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dd2d02be52b09458c501d3874745e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd27f57d12d819c51c08253b995b5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750e891097ff4e97b5d33851cc1c101140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279b7ecd31ddff9d8c83c77428add5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b982daa2225582cae477bba380f048142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048f9987c6c75330d1e8d56721b22de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbea16b47913f8091d3fe419553f50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146351da41019ed1966b481132b6f55a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213e54003c6ad60d9b96a33c38a3a26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ce552fb29b43381a24095a005f933147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f09c0077bd9a51b74a6101391dc28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcd748dba4452987e763a931d0eefe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7023e77b399f8bc2f714a41052f2b8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1bed4fc6420d715ed6acf4c8ad1a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d91bc242021455c51f02f68e90cd49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7e2c6b2f9a89e3e222aac53b39508153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0da9f8585656c06e7db19e5c6a7e7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df716c081483a7053eabed0c2bd5659f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba69bae592166ceebf80b063913c501156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff46e4ab65de2af4f6c9d9a19e954157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6262cc27547924f14e73c14007e4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143f07b4583c3ef702461c3f64aef40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c6da71a3709a35a2d27fd4ceaf88b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f055f2b244df8f58144bff2d51ac053161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2673b532a0a64455c7ea20d60a678162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ea4ba8ec39904b65bf8b116c88068163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d68548f1ca6ec9e134ebfb79f718e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44882587b12ff2b58876f1bcbfcd365a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2b37e276d68882ca9d711e38b1e56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a30eed29bad87cef6cc174cc9e942167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a17e39fd0e6688b80ac602bd921a7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a7b07b742b5598c2487f723761bf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c922a5271f1d2701a98ab704aeb0a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744ca54cad245e0c9b85a5345d97a53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f89844daec955fa63d0bb8dfcb7c17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495405cb6bfb12d75a7c844fa6e5db25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3d971047ab7fbee271786b01738ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a5967761badd3e2b67a5022b2583175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac4add83391d6bd94a849e7140149a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164864b32c20f378953a61bee063ff7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce24f4244e08eeac620ee9e459a84c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf2f3818ba5174a6825e7799b1a159179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fdd148c51d9b5b89d8b0ae3167391180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f16f2defb816429038dfc1699182d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cdded41c1b9d92f3c7b04a357a606182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810016f0099a429b3534e7ef2401041a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6909c6b27c443a6d63bdee7e4d59f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f3200c75bd5644d6ce6fb2b602b33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908d513c550e21e6cce058c8a8a9823186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174603fc01595d2f26b28371e7bb557187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eb138571d532c0bc8f79d414ba8f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17337aa2ed5e09b9da5ce1ef785a1f34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43754832fe85f40715890c931defe20a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38252f4ee3c60deda85053dd5c2f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00b9edd393e76b68fe899d6f22a15c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6e6b0299e8d00fc18f0e50aaf38a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d683de37bacbb42e951c7502c46666194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b9dd7052aada8a4ca32e3d6bb283c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb8b20a6fe91b2642268b05805a2c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8b3eab9c2cb9a57f196cd1e898248197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c25e837919ddf1fa3036d7537f9f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdacdd855a906232c05cc6a092a97a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d50d04ec824d371e3fc8c8df7e0df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0b92ade4d4044f1aa6010e865df21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa96bef66eade528b43a233e475ce3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb3115af1dd4e948ee442c0350be2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa4368b9755e23b2e2ff84404b416c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad213cbe592fc27f21fd1becff3650205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c41cbaf4e0b51d71323014c1580f3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffab21e1fac4c046819ce899abf248207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c280b819e0c0d528de4f82badcdb89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4163f395daf12e87cb18d0ab87edba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c82c9dc192a2d2c4cf7522972972e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05439ffff7f2f673a7fab0b4cd4e0812211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b39acf1382d6e4b6157f75e524781212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f45d66683b87b1b47f7a6d00decbb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a5680c66e20a2ca82c7923a407d89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ace598c1210f8f21a8435ddf26307215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288039eca7e9353015b680087df000e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2065cbeaa7b00d255b4fd4181f7771217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010858ea8d1cfff2755053971c87a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4fbfcd8bd420f09a2893c70266a70219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>