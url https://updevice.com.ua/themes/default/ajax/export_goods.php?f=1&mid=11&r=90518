--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262355c2ca2c35a2a0da3addba5409e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf41baed9a19b291611c73a377c5112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156b8626096e17b5d3495732737eaa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c09ff766f2c25d1c27aaf6d01d60bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11b7a0c20de9574ca9d35142d4755c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a76e1784816cd472f8c2c6df4d98fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc4fd9b88eee1e532f55081404d6dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6815cc38336c815e220097b4a34248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5502c76d8dc18a79972acc02eff379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24619440f44d6160c9da9380cedf6a7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669766fd04dffefe9e986990f32e5a1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909dddb009c92ba8235ad449056eb3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca7995b15e16cee8307d81c2554cb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153f6308ef2c290d8bda2f931a81ed014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf55c6fd1c3a28aa9e13a00f531c0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cce0c8d5cc693d3fa8ff8f494b532416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595198cd229d39359fa10e74f26f16e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1550ebe27d991a1acbe3d681e5e8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30bee11a68658d5b3d128589123a4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5add759076551b90c83cc7640a4bac420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fef39339df6daadf8cf504431a4b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84204ccf5a4d5b126fad293108c5ea922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0e68bdd4a9e9f8fe941df2951dbb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4c0889db405d2887adb66e787f16f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bcb95a5e99daa0896cc573c60d0b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887662de17cffbfdc2e4370d09182a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8a49aa6d62d9b474deed8faf4190927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfecbb6a842effb32b941005949ae928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e223e253e4177351931f7dce72b1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11e47dc7fdbba2e72fcc5e8dcadee130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842678bb5ff2db07131a173d116762e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0da0c21c5b82743370d318842dcc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730345dd997a1d21a97919b015a4b21033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a70f68f11333aeb026af386b3cd9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d58eea4866d2aa967ff6479d2fbad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068b338f1a7d189a88ebff2189a043136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39523a5c6564807bd639c20198239c3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a28c7a0ff701db5eafc57cddd2b10e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270aaa96a4c5e3d2b0d46369c2c782139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0f59ff736a6b6708eb5fc92ddf4a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010e532e7b0ca0a700ac17bf32f565a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac779f7e194a5b1e3cfda6bfcfe22aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b6175360560f4082f08a1eb0ba2b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b887805deab144c21676aba3d242dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2012ec411ac0e70ff452faeb027e9ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13605b62db67f9d08df01164dc621b4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f475258bb6da0a83ff9441937014547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd170cc64ce32a2df0a5131f145cc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6507016211e09d3000cf7a5535d5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd5346b135227ed3dcc8d6bbb3ff2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a70b57a8ff68006d59c2a8ccde59a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78603d4d686bd862b00d53fbf20f48b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bd2f701e4d0a45fbcfbde99300f3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083822b880ec5cf8f8413af1e827ce154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b28d48984e1abb2566e2adddebcde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ebe55ce5875cc01b6da883c4603d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7e8c47b0bf1c667e5264419f483f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f499c22047a3619b76920691627bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d79f17eacc977b60316469eb34be759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89de8316c946ee5f33ec19a4523953960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b54b809720b2d16fd174724eff77ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfffca94e6f3d09f77eab2b64e6e7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6623ba22848739803f5366759a9091963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f1e7040e1392413038fc4477606d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b645988aba8f99466dfda9db1824765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ef3d2cc7862989a8c5eb69b8b3b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278595bebda5b97c9ad09bba49bc644f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcc1b794d03bce2cb59b73cbecf5b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aba58c67ddb7b9418856745ee231069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d9810db4bfbf8b145d55e7a80c78d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c90d46bb6292cd1a3e742b8ec08d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7e31ab1361ecf6fcd7a4147ea981972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad183b279bb0fe0a38cd2755e1ddf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b333cd694b558ea1c1a25cf1de866574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a94969a818f52845ffb4e42e1957475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6e11aa6e3e052b0532775ce3ef2eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739adf588af0593b8fbc9ad4dbab55977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c4b3d3fdb95f7dac3d1e1239e341d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fa1a3f94fd4190fece41f89ad386a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25164f569f60ea3e4e55b10afb2a5f7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212723cb27fde14a7812ff70e01a50a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fd19ce866f0664467d1d21292f98582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15fec85539839899490f5b2fccaaad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ba1802a0033048a11e0184f492a1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3f46e31ad6ab9ed520be40199ca5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1932d28cf66596e2105d303b5429a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6ada5645696789c9537ecb582cf8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ea42cd9f6a9a45b2138703c9dc9ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845a539e805641e6d3becf190d4010489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dfc67bcfc55b030b09b39475f031690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430afbec10d134884cd83a6196dba7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2ed440ae44f3a39f51f03b87946e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d274060fcdc69a57bed8cc647e54093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e929238b9af9c1bbe28cb0bf9aa2a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f266cf2339e32e0003e65fd8434f7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe1726b6fe0e590386feac628bcf7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60e5a2b4debe68eb76bd33b04fdcf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf20aed11fec6522ca158200e82aedd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be395fca92f0b1988cb0b408c8f3bb4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cc4ce71f4ebafb1a7e719ab979b8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891398b8dd2f5115e54001aee3b40109101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4282daace539bf060c1e59751c3f809102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fecc4c5ef86c6ac3f53504ffadd19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a98b5a7b1d351a0d9feba2d54f3b85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8451fdd9878de4f70c60e92bfaba8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100259be1dcfc920d8cc567f8675b85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11411216515cbbd0506babe28cdc9769107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c49a010ebe0e2ccaa0a6264ddfe08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890032217c284b7ef121fdf601a880b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138436a2e13a5b7f351fe3f2ccc44b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f23ddf889f95bcb831f1e6bccf46d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027451b6328c6524e494ca00d5429d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26d3ba0cafb06b500f6e70a791d7c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ac50d57463c18a89aedd8ff698309114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53e90effb9f896ebaae11c1218f50f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc5fb929121894b32f08e6da55ad0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e0cfd1a6ca56fd185126fb43dfce5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156223e35a058d583774ac8c22fd162b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504452ebcb9605416ef27fd9a978b99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32ae8915db3fc0cb30eddfbc94bfcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f451e7d4dd8eca74d898b5669cc6d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78fcdc9033b0b706268af17084b83a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d7858c944b22cfb49c56106b1363f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a98a724a80778b794717ce7b36c25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fe02781a17b59d22a5a9557ff43d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc0371a569837a76f1f80550780583126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b1150addae01f39b91239fadf4b39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab6342a2835f44a054e404203333f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab305fd5f18fde453068ce3161f7bcb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e208510472fab89327783b477215c5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eb3c39d97c5e8494980f031453775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161feb6102a7716546c90079218aff0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680a74e3f6b536f70de6505e09391e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f46303fb01b7336a8fde8b6a1c580134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ead71fc0f1021944e77e7e67b36765135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab0ce925ecaadbca93f2e5ecdee148136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f678e35af3abb63112d1db446c16d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ae6553a0b79f2158176adc1a560c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b30e056fb39a69bc73894a8d5db4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed52c3d113126890d701a29c5980c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3661cab238e4d0cafe10a1d77634d18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beafa252521c0f96894c5fbd13314e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70ba9fe7215706a4cd62fefb7a51c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4cd14dea50d55b8c5aa9c8052e4cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0167e8a6c79f07310d2b9d1aa7b7471145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784653da834dba3f13da73c4f0a39c85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25548d683e6b47d85e55833463d4710e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d8a31070354bfe9497281d278b8a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c3ad5459e6e27eb76e74078d9c8dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fb83d500b424ddbd30f73d19d3611150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf2e9b879911dd945cc2e91dd4c3cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1544b5af1168185ccb482cdf33ce6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623feedf53f888cfba375cac231c134153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd867dccd240e232aec48a91c42cd5e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a174dab512b1baa14e84cacd211ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d415086e545b086a33671c30816e02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ce1bf84c8ff4eff36cb23f4aac71d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f37d2c4aa49c06853fbf8ed674e19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558219573893f4f7219a81b4543724a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865e2885c69c34d39dca843503ce41b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf152d6d5632af28f486056a1a1529161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf01f05b37165cb1a840518e850826162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9592278420beeb5635fe66fbe8cfbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a9ec87888078d6f20cfb177df3701164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbb20d7699c220a5ad22baeab1f324165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d513fae97d48a0ce883c401e35398cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ae3a2b021a51f68f15f7a3d21cc70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58225ea97a7d3700594fea2816b2bd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102ea00f33321efb1ee49f63927f0ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fef545b2d3578b2487c05708b50a96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d72575b385ac83811123835464df92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e70371d6ca5baa33e2702911f409172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a679ab3d26202360a112086c7327e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04c9c7047032f6dd380972588ffb17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4de4a725454f4b679e208acdb78df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaff5ebcdd2d50e51784230e4f7071176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cdcbece4c915de647653d05f90fb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa089a9bee22ff039f89607852711f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379df257584340785439b6944cce0cb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecb0e61d82605d9312665d661e60ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7448663a736b1f2e787d4f12ce3975181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114bd0a910883fc0ec111906472386e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a16b7dc501844048a1f07a08abf64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae2b66c4303ed628ad81116457051d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b24c3cc952765fed2cb87bd42f60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec299752405205ba4630c890902bf88b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8319a3f1e9dc4b536403b55467f8449187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d48f882cbdaddf72ec33ca8eff4a44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec252a97404b2e93d7142a7c9c476189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f8b6025a1a32f22f0421b6f080581190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5ca9ab1c9ad6fa16a3bc85e6a3848191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80129403ce3196f5d72d110a1bf707fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a07a8b25418584e55242fe07cefa41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fe6aeecbfece85f6415fb763bfaa2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9a177f42214b82a6368e74cdff044195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0950bcc2b0381d55372c346b4dd19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb83f7ceb3a9cc2a14e7726e4d6d690197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506ed0ff68d26b978eb722abe9da6cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e620643fe3ce67e0d210ee046e6118199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948a38e4fe9f9532d376c7b990df057200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b2797dfeda4a3471e692a2f3891e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a096d382e649c6e35a692e54d97cae3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777877bb5686cca1b6c5b0ee2bff117203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30416820bb65f1842b9310241bdf7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298e256f582c3ea2624cd45c3291db2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfcc885001983b5d7b97ef62996b14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe5c94ae312295b8e7e55df28d2a94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70885d8988429b7a3de026a1893fee44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ef7ab82f635a03d6e7b1c5b82b0ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b10f7127d71ed9306583e0eefe4dfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2270c46c1d9b23856f2e3421cd37b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc066f7b271ae460431640d035eb10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f093c5d096e9772544ac662b5c2321213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b59dcbe88c8db456c9469b47c1b93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2775000559d7aad5f0d9365e8ba35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5130b7b2e4071de57db797427baaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2258f0f790f0ccdfe3b75f46817392e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46132173a7f1bdcce2119977e5a7e015218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698c325831d87f44c5985f8622819f0219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa789e7924d35b48b6cfb7ec3d0f8831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de5d3bdd57e9df1f00b667e5b7cb912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b07ea36052011a1c876c8beabb0d103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf41c10ceeaad1a69615480da0271e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ef136795bbbd82afd5e919a74f9005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5ac2c98968bad1a57ae7abe5e3a856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47b2311315720306e132034081f35b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabf0bed71a0997eb47d3e92a7cc58c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc78d179b0cfed50ce15e44977cb7009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f802a78583d8c30a4408ff6a1e2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d241d09e90466b502d0f9164eba3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd613b0aaff1964f5a2d3ddca398e4a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe18aba03918a1b6567a68736ec816313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68f4b42451156e04976b0ba8fd672814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7eff15e8278cfb3ffd68f8fc8e4c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f6c3a4886f5dc4d5dee6588c623ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3745ca9b50993aead29b8e02c5fc6a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca5a969b3bc9ad340ffa2624d8cd2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d935be4ae97e0a41aaceaa379809119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef67df233c7b3985b2eb852bbc613d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996a02191ca33e951a9b7090711e3ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded9314024283edefe94329581e4f0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bd403f44919d1ea034916a3752bba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326ba384c9f74051583db85925e0abe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281742af68ab055f2f774f81187d10ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2e02841084c6d1c01e5010632bb3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d24f28ccdfad8fa8ef006606796dee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417171afcb63ce26aa4dcb497d0f035f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00878f48b6843f44bb72c4b7d42c1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaa3b6d3a964b4be2ef28b706722c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe42f7a4e9d71c5692edea06bf690d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f23bfdd9c38cd664633d9b7672474932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40f6d3dafee112ecb9f9071c21a1ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62def23a16c5123a53c3ab32a797f55934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608c34b73322e8dc5b5e782879e728635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d31208974b03ee1bfaf07f8631746f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a01cbf79f1c8179c4d6dd0076fa6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd94a04705cb1a89f9136e768a31cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b9395a4204254b61913abeac433c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b626c491b314abc470f79753a725e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecfcf4ad7e298d8835d8cda7a51be741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d954c95b3dabd0f97233e9d79dde242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad98365ab852f249116f9a45ac1eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97171e42f44c8404c9e560037f998e5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf9fbca9f6359051cdc9a506f0c7e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960217c9679f9a5664a4fa6d4d5b74346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fa4c97fbc370bba0ce6ddcdbacc2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a407e6e67416f912cbffd036bf9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c25a02868f26b7357653e1a6c0d30249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1925228904458e2b3b00e46e550665a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a75cd2c83c119813b52dee03f7c5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cdcb5e4f9776ba8610b11fc2ab1ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832fd0af3dd523ca8d26ed428e19ceb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a75b39660df1b3becfffcef34c7e6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fb1b48fd5cc115961afe82bfbe4a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49706665a75ef4d1c7051809b619405356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286508a663d357bc3bc8a834d4c420d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182acaba94d03b7175fd9116ed88fc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452449dfadbd0e8ca6077845bb598ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b650e6d88029983428c0f2b61f32d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210897179c8d733a0895c5fe932a726761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28733b78a2bd732414991ea772a1276662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12e0c27a19191dd27d60843bfc355d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05b2139c1162e3f0fc34ad6d2a0bda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44c67e881af22bc121d9dd7846cac065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bccb3366cbca4ff704902bad1b90cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cdf2078fec7e6ce85cca54d5641fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c32a2cabdf27f991177ef1c956fa568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ee5480027d30bd8971c439d0c406a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4a26f3d6858ee5ffc3c4d624fffbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4040d7a08d2cc52338b97221a844d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350e4d842cffa5f7c33b42402e3671272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece9a9fd7f334412502690fc045c01c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10abe0c1bec97efe59e388267520b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8beca27c7545799bea2cc0d651e12975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cbcff9cfeb263b92e7771a281d65576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0097fb654b0ddd9634b60c3bd743c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2629d6407adbb97638a25272b53858278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d601f0328bf440a7b7957162c0cd2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea457c4e06b86d38f7f7a9878130718280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5118305dbc00ec926a96642f1832781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c73a8288cd7b4debfb5d97284592982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090036e6d3d37347761247e7b6a71cdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596de2b870bd0f1b084214c15a19f7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64de8b7d12032b3ca81a47726cb37985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36984a97ede38a83796d3302a1416086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441f483967659af634d6d995e0b2e2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f87fe49618ab7d83a053b8397fc46788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4990b58e777efbbad0dbd8ef38bed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235feae334952af9bbbc4c12b49f246c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80d98fb6b94288a592a38fc37edb0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804db2f1d09c567b93982a921fae141b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310ff3c842cc98c1e4d8bffc4b5bc9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e781ea7854b90da1fafad316bcec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ba5f194c93c17bef51152c6ca90ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14928ee65ce99961306ce1b7dce3337896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ac3d30f399aaf48fb429ce9748c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6485d57cbf64a4b779b0cbd1b4f32c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a03de44d618099f8fab2054c1a7a4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03105ae538475c3d41049d2ffc9b5ac2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3c4027c47e028c4bf9f4ceb99831a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc0247566460075c49c43bfe5b7ac4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e373dd180b93d11378c75a5bb6381e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25fc771064e8ff7e0c055070522123104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582ea5b4659517cc632466c8e3b69ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2680e58bbae6acef240f5af4737ff9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706688b8d20c79841ad4054272671cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6907fd680a88c71d170a9cac2c36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe933a8143997b4863596b9f559782109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64db2e9a49613d9ff7cb3e4cb0646eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d805d8c0c7879de0f03b496c785f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389f71f17803b5330a1a16fa003a704112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4bebe2cb2191edc00d2f1b80bf029113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cd2991074ff0fef25e5b9fb7049d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026279fbdb089894d08e67f12e57c783115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792fb3f19fc2de116ff89adf0c89ade116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d45179f7ec0052a61a2a0a73a60b89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f708fd1b4ede22c8c643361016686118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60617d075560a9ddb70d3dfcfbd3b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36141049436d734cab5037e784b520a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291887c489dac8e99480e86c1f764e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cac6556312420c3c77fecba45f61ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca95b956b49f93d3ffccbfb15f103c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94208f079e81878017617c4247b51ebd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659d9cdfd7aeadeaf13f31be7d3c694125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed716f0a4a14423803945870bad807126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a05f0b6bb3c357c9c9abec33937fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef873faf3e55fea5a37d247b9f7ebf03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b66a3ccda019e804cc466a0965c262129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec5e0478dc3572b0aabbd3be024dec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e38bc301dd7b1bc186a8eb9c4731b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7759ad0acba208821a3130b9d17d072132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f006793f3a2e6e557619ddff094650133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89905ac2ad868c8e4c4c64b875d0e50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfb4920a21a508d7a2c54246f3d9cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f858bc0eada7dbf4d8f5d1458bd971136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9dc5240570959c928d02da228a7d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d66b763370e77027cd7f17079d658138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffceea63f3ff45478e292f7ce733070139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b87fe70dd1459c6769501de600b10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cc5fc4a80b9bcb35a59c5b2cd00af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af228bdd2e5c76c91d77da1e83fc912142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f10ab99caeb21e005c7308372f2b4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d3516f0df80da3cf1f0f27dd136c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176182fcd56bfed175009d6addfab42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed327f23f4d02e76b0b6d6d5fb192a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86149bb1ec6c16bb0aff552c483bd24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20389037f0723286b027b9acc51741bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f311200739de69d57d8f0860aa74a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f6dc426a4008c77104a41915a4b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089b6311bd15aab0df432ce7a6ad583151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f80e77f3fba2f4569c30e5d0094590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a313177d113f81ff23dd4c96e54da11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dd3330686c9750a30210539656779154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3541da1aee13a3160eb9fdcab1b1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8171dd127879c941f30387909923ea6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af13ca80b1d791f101f9d9013cec92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf53ba144e0ee3f760ec4f823ca72c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc573b6f7069cdb223b81266f0386fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a268d00a53771328856900fcdd6c059160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99669f0cf21884dcd18599f083224723161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9075e8ea17d78aa12a371cbc43788162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8b3f34762b70f32ecee6372745472163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179a87db4df50e1a21455028f31bfad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d5ea9528455df3340583b82df58d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336b9496d46f78033eaf6276396dceb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20ccde5bf9e3973eabe94559257af5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646ea7f5865e24c903a0965884e367a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d39847f6ce920d10bf99c9b7c0742169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae378b5f3b8dcb2cffa19a8a7f3e130170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2006a148ffd54f4bd889ddeab2c158d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca299d52a530260c2fba8c864aef9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ce681ffa346a14d1818089982bf71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf01c1a6bc6340f62539386f3ad031d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a3f4b7fdb2e208265986a5c55f09b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77551b42091a04e6a7d4dde04deabb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee4e4363388350761f2c5a3f929483177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb820dca789699054b04b3ab26c4d43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4bec89d7cd6ecee29014783d20ce6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a5eb8eaa4f9ab6b8b690c61412aea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ccecf5ab00f7b9ac0bec50e27bcae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85177636852a0f5a4a3d584be6e0dad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdff9f40a6e7f7ef28ab1e231f49d1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d49f984e92ca709dd9d8991032dc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fb959ccca05583bd036bb1288f8b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a8f9e775c8456be494bb95373d179186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd457ffbad6f6aa72f1d10d39c2ad6e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6317797d3c64b4cb48cc8e12a5e8ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9def76472132333095dd10eb01326189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047ff0f52b747b3e2b11b9236a0ef71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cc2144378c78357f73c459e903826191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b35af141eda6485e00d3c2c80b6b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2cadf163cc5a6d8d3c0ee0cba303b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e2664a125f24794a3c1fb20d41865194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5218151816d8841cb39995f1c8b1910195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03e97bf864e16ef4690048f07e700a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521a30490b4432771c17d5baa03dd73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e5e0bc028457e991f427d058baf27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58e0b2602e5cd44e2c72ee3c77ecc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b7664c7c9dbecb82b905db8469cd0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c8fc1dc8d676cae4f8f223b2b8106201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0e482b044bb0388bb66dc62272f4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca197c3e52adf21d8a6d6dc6efe871a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b478e7ce810682cc532e83d67085c09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a038bf6b1dcc1e7b022058a9e1005e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8beaff4c8a1eb90cd8bad3e3eaeebad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce84b7c007587e0c6f2b1d357b0658207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee583714834f5a04b58654aa60056cdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cab40c82cfa3a6739baffe0ad9f29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a75f481df6f66c8b015579ce40d627210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728348476b99ddaa0c66484630bc916211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c041374bb6c5d095f9902a2979170212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6db3ac65ecfe5325039a6365412be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5f607f4580c757245c6275dc303d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70235baac8c0336cc21069b1afc5afea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e274d4ffeaf7c04d98650a14ae6c879216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247281ae1e4d4f5bd12300ebb803c39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec2a04f9fe98b2b3cc6c933693673218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2d186f9ea3606c9eb455f319578d6219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>