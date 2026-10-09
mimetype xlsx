--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b730b017b435f8f6346622d9707a9831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae826e3d6f4f5c38d2f088cdda88332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652fd0866e3a94a9af2eaa2e0fe27b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aceae6ab3db0bf73ab6376df1bc1a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4213ad09e23df61659ecefbed22ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bcda9004fa2e0577bd4859eec33906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99624e7069bf11c957da3e9d70c33e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f36259252baf0613b1ffbe018a460f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f13310dda59d1f179d1be661e3ab39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7d06aa6b809b84d6fa482b4e3719b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a911944dba86d017a86997e917a3a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd94e70d8fb6e41e42bbb5873ddd4dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce3a7995e58079ef521c336811ba3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8222055f131942f073c5a006d193814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68826046acccde63988f571914122115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4e7f9a05889e6dabeeab45c2c252816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60523e2d27bcf5d31e9e543c439c6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063605d795f0aeeb26e380b99e07e71218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544d63b816df63ec4f10cc4d981fd8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9315911ad349fd791c796294b145820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a23b9f88586ea62e3b8ddecc0fc2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d83bfe45410bc5f1057b9df1ae780222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58befa650f78fae046a19e86ce8d219323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b504453ad545a20ffc7c475ca760624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca4a1f1cf430fb5f4289299986dd8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a7fb2d183866c2906c19765c6173126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bcc2a031b23e8283f3bb6e15d5e4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b419af03bcc50ac9b60b8a719e4ce4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263f490b99b7dba2d063cacd29a409b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636eea2bf46e0e104c666dde57d65c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215c318dcf95fafb7f16a412a05ec9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b4fdec33286e634b6a904a8c1ed632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d6549eac586772164da73a6da86dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f856777138926d0e1e22d3131e7f6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8949def01c83f6b811fc6aa9f5208335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf275cda16914a2449d6f51c4278401e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8843758fdbca09bc2686a7dbe534f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e991bbac2eb92acc4d4ae4c5533c9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957f24418086efcd44dcb3c974df73539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc832d8436d1ab8df39dd13e417cd1a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196020399ffe91cde82f7f9f49a824041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88e0ea780a53167b30ff129c93b9c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb829f8dcd76a930f14c247722a0e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36589cb0a6cd82a95319ba65b801f0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9b95d35bde0f3c21bc2cac53e1dda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ac52c94365f04e42c3f6dab08f17b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9554927a945930807fbaa5dd865f0f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc16aac70a4b14e1c4743ff3791b4d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5b68a0b1718bec50b4483ba131f0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40484589eb7e0e083b8090be0a1a6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0544ec216a78ef566ea67cae3200e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ff9cf95d95e6778ad93f4aa06d1b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff969a1859ab95a742ebaae216284f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17762979a9ac392dd454026cd9f8a3ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5209417c73835f5a340cba8acbecd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88014c169ce3cde27f826ec634687d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b706d7332d2a75a96069255f2d442e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eb907565576c604a94748ea69cae258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f824e683e5196e9879d81ee0cfdc0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6622e8bae08d22fcc7fdf9ab148b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31363505db0db13192c96b07ce850f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3029786d1690ead22a5141a56bcfbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e98c0788b58bdcf2937954a41b74e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f42bf5f7b2490297a8f266b92f6ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af0550fa3f33977c95068e3a68561065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb7e8baa3049348f9854fd574ec7f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbf3fd3562caa9bef2c8db47a4624767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e63e87760d5153bfed41041ab2a7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de380b605858eaac29fe897d0f7d1d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1e79f59e505fb241a9e723323f1e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4548e5aaf496d8846a2b917f5f6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2031728327e556aa7379ded2448d5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac8ae85c3b6067181dcd9a4fcd4ed673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0455ac02cf3761f44ee795ca0b262f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c97853d6e6acec6b4f5018100a7f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a6713ef56e40dcdacbdd9eaf7998576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41789b10d87aeeb2c73f21dcdce2f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6953a782fc93da788a4539b468063b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e608400aa681975d57a55d07c0d0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8ec938b3f6eb82910483724e5306880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4e969aeb5cf73ec1cf6471519a92f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8685785ba06a2cef404a77e087302a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087379082961e51f8af8ea9b530f25f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5c746e5724c95837037ef0cf1b4e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb0f3a9f722792fe0f869d0fd7921e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fca1730855f94ea3e1fa7f039771586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4928fa158b597f74fca1b766bfe083887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b0d92dd78a5091e8fb238f099f24488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b278a85e28730c701993edb7bbc63be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37bba9b37a935c05ab332ce7dbf76090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b78cacc0c68587dc458939bd9852d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872f1e4ddfc536d7185759cbaa4e61a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ace0f04792152b801e2ba464f323593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35aea381e2a531b1a7c5345e925aee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9bca70bce3ec5fc8867095dc27e9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0f7c4370c99abd329ca85f12f1a0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db4350af4d2ecda137d3edab3f126397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ecb45fb5d61e8100cf9964fb3024a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eb2e9afc50d1c17eb688eb7a8b83d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a164ab9baae7161c9e9f2dc896bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231280bb4184564d002a93ff807f4df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c995719cb64459a4c83b9283295f0bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbb53febc091e9dd9e1f36619b80f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269592248eafa483fa5b13b398d5d667104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e7b44ac71ddef36f8629788638ddb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d205f2f7544b56f1c8619f02552fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c51be060ec8458d3617e423dae7f22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b9d7faa58a8e9eb801597f6fd85ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bde14e304bea195e0c94d58e688ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d282e2addbe60fafb1bfd977a32748110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161c8fd66a4d6ddaa5e88643decad38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703110370c2e7073997be2e0e1cdb89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19007bd0c9e61c7956ad77635f7c2450113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c59351ba3dee9716c94b56b750704114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf96d9005808adc6b1271ee3cdb34f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4e5a5a38092e0380f1ae8179369b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391580f1e8a25b4118264c5870c270ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6fd8cb9ffbe83fc870d71cf3c26ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f698084abf42d21a7645dc10fd0fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8ab5a03ea47d27ada91ebd4928e7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002468a5b7c5b4bad46f335bbf36990121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa891946faa748191dcd6d8c3f46d568122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bd46e96cfe71fc63fc55593375c04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab804376cfa43805cd77a41277ac5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f846f5c2d4382ea88c4310722ff587e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fbe8de4d915daee1ae4ca61e91022126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2999744afd12489b58cf1dda371585127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9746825b5a11f4a11a80aabbc5c52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed018dba202dc83b2c6291db48a6775129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e299c72d7564ae3898b5d3fecd0f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb3a01e2d84d5500799f12d2290732131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976756b819a5d9418d61a771ccf1f4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3c1093e58d523817a2c97415f3654133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bee2ca33db9916d25c2663d4f5881134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd3972196000760ef2db8e234450a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf3a6d46a6d758306ba0d213c7ac2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d515fe5538a98381a2f51a056259e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389517d6928bfc4355940e93bf2666c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961527fabf97fafef15872a54ecfdff3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d6133cd8e25681d6e76f38084a1d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a060e08db8738480482f4851300ef3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6280b66ce93d9b322dcf5bb846ff59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541d8cb9d454b1dc28a675e6839879e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174152ef19fe3ba3ea1580c85c91f15e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a9a1e0737a9ace3593754ec6de453145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bf72f91636378e207c6a5d18e5f48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae5fa45803edb7efcc9881277e248147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1596044504042a06869c2a9b9fb3b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ed41dee69be4c6ef4f653d80b6dd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a49b7a9bf1011a2255d414369cb46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104784f423d492abb6e9510d23eb81ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03d41e2d991953145cbb3e2a94ad35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb3c482fee15d638b9fe203065737c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d96d2fe307b41a286769b57bac294154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ada3297efadef3c562a757f6a98697155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2078d4c8d888d0f9523ba769bcd297a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceffa817d4a49583d9e7a52b62ed8c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7383a7a6697a795255eed610c00da1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02873d26fec8f250c94a44cbd0991d8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f4878471d74b4e333ee5eb38100c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b02578dd9e2782783e230bdba8ae99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc2b3fc4ecb2344eaa648971d16c84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1657fa2e66b794d581bc7e39df598163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547e98d5d7b59a3ed490fc71a989a61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c05c411e2195f77b8843355c61c9f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7905ff451b3bf572ccad29fad300f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951601a3d870cdf15599d0f48c6d75b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015a417b752d51788298109059b4a4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec4dbef4929599d3570a86364d487169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ef042ea61037b30f7dc32c27af480170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ae5ace332fbd545bb2f6fadd5335e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b927e1bc1efd6b7ec1988872c7f8fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122c08413a0223a7662aa936941300e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ced6fe20b847a488a2e081c0ed4d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6647ba5663de6be7e55c05a44b581175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914db0fd9d4b8d2731404ec81b82d970176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944608a61cfbf051a5defa77dd13d8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655433bc40c2171743f74ff54da5e1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3b3f42b69f2666c0491fcb7ecce2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d335b00121f0f77e1f15e4fd639f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a81561b86ff76971283d40ef2e9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441bca0a00f62bc628e18b6edbd0394182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f05e57aceb4805558ea37e5b2cff0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987602772cde069e6fd92ca15d9501a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f88512acf8f80f2e6b0d722715de0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487069e55b5c1b6aeac77477ca36efd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca83e5afd5714c6ef6273eba5cb7d66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9269d389f6216d3e311e20c37baae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f706315253c54c77375d758b51fcac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48f5c127d19ddeac2609d4df2bb37d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca3e5a9a8402d7d611ebd37d76ebfd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd7e5fe9a29141f3b29b80a7093da8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392175c6fc9db7243358deb869c8bdb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a357ad37e91d9a4fa20a6d49555b3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038976cded44e0ea131cd5c96da7094195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94711ed044ca0fafb7ec3c5a66047f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e2c5af20b3bacc529e582eb6f0517197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433d428dbf8bc165f736f49a8e0304c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb6461e2416c8de6e54d7d39cadea5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd62a66247fe383dbb8ab843a0d485200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d3772804f41acaeded1a9adb0278d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf22c3ae2716ca8c67df9eb3081651202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f7c192eff5e1dfd1e31ac4cc3c24d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce71474a8da2f0dd3ed1458cae8ee59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728557a7001c47e2dcb74c2f69968ff2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94523024975934fe80b12b2102cce321206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefad00c2781adafe263eac4f975327207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00fdd5382551947d73e270113ac743208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be664e140092820ffecf346f33c471209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4332274585e5b1bd36015fb58eb23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b838369155c43720fef780b44fb12b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2525427f11d5f6888cca588bc3615212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39ee43aeab9c8b62d858a5d29e116d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac95443a5cd2d78b087c15178eae0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e232e2f50a96dc290b73fb66326acfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3f88c973af55b810477c7eb4ec959216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640020febbe5ad0cbd798643021b3b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcc2c66eff2188d63d7e034f8af3cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5ec01d56684286520c661918b2d33219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246b96a6668398570da66d2f87fb2251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e761fce1ae4e4bac3a31d0df979052a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca32c501548059962b27cb3fa7489c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ebca28a759ef257c5e181cc36e63b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da3212da4674ab8860879c962903225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08101fcb58803cc6acbe3f301ea96f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11759b9a61ad56c38aa680d467f2a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd9a2ec2606ec9101292aa3404cd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea8d7890e926628641c184b74ac8769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ef008eb4b7966e11930eb4d877a7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1e18392ae701f42773abf7776491511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2b435e03bd7fa05ecf786200e915a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dcec4ea2126cad42f0f4aa3f5cfa213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2e4d22461cab9c63bb9c80b8fde2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1397e9d8fea637324e5c1b5b475d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f9633975a7d501115e8cf6c0a320c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047612096f366dffb74ee616fe787e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591d30e60fd05371b85548c4424583418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc72f893429ae6c59268f9655941d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46f61bfa81c8782229a3efe795275d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264751e216122f0e8aa1f853cee643a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a13280d3c8728a8c69afde0e262a5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab64f70958ba6c6c8e820bba649ce223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb92cbd21078cd565ee273b3ad0aa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a866c7ec42b948fb946602c0d698af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a357ac9d7f6ddd593fb6dd6d2665b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9132923dc0cbe7a73285b35bb886d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a058b76955b3bc6949183542005dd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d6c099a350238a1d8789f1ee94af129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f3bf286f9d56ff9eacf478ea107aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c8ce5829123fa131dbdf001d5fb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18ec022d6279c2607bfe93c7c567c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2b7f08f683ae0b71ee710eb06424033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c0b3b7f404c9ceb5ede061a9ea4e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babcb8c54c0480a8d2d4fabcf21ae3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839b4c4cd5daee912231dee984677ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251912393c61507a5d2aa4867201ba437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766955a6fce3d75796c5a550f2700cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb49115e18f7206bad1d2b0ef6615939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26067d4fc004bc998e6adc289321c68440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0728d24d68e0a58e81048f6b2e312941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40725f67806d1adccf0018604c005bf242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ce3b59cf64913db1914999eb8bc1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0cef30ec28e13bf208583ac8dd68b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72ebdcd76aa4724fe8e4cc3cbbd7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f1b62a0a92d952acc57e53bd3e7f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6415064710d8a7118ea8bb4a49cd74747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde8e8a4ccf4a62f52669c77f9b61b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79ba80945d462b53ccb5542450088549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd24fb06a030920c8706ae3e8f6a8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca7f5be0269a817a35424bcee07a7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c442335eaf33a8b8333929c7b3abb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96cbe446e57f6139bce0aac353bd0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495e90a34db691cc6648dac213caee954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a09354a1f6f66c66a2340ff77127c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9653cf349bf40a6f241c1d484cb0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64884181e2658c08461fbbd61bfc4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49a7cde709af6557c0049e4eac134f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306600c449c06de2924390a15905751859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84c91b478f52bb76748197df07bf2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4505ba1b05fe3e047414df042ccf5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dbe273a4b26a66ab30521d246a61f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabb2ff57a03d96d21833162cb6e02063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4410539133d1b3e5231b1b495e2dfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592026676af0fb3fc10e8e392f1e7a8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fb71c2a72a2e267dfa96ee860770466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dacfac9704c880fd0d356f754e34567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f19e638c458d243cdd71d21b6104568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082c5cddd2c508f493f50875e79da3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c054b5da129151acd25b256d7ab8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816277301db27d0b3e83f7254aea7c9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1db9c7569664d9f29f7f2a6dfca7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3da94aa25b2b1929c8ca3b8b79f2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4666ffc340548a4d5f78c5c81e7ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99f2b6f740ee36d7d0fd9cb035b4ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5c5779291351f5eedc13f1349ee6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e3b3a1106e89b554f2543875210b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b5214ed0c48e1fdb491ede547e01878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf8b22277efea59440198142b76e8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c079b12a13f967cccf31229c05c13480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db278e617dfa337fe8ea7aa73c95a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c77e659d42604bddc34fd69c8587fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8338feb940e3899556874b68b44d6ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f0c8817adb9fbae58e8a374e8a4d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28edf568ab2cee652b77bbd069e67ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39265e4a3c562caefee16896a4c7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3946048b1db666ef2bd47a64e1a21287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785946b12665be41951fddb4a72b7ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e3d1df915063cf99880bf74ba6a1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a6bd60715154618680527f9e384d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344d252740514c63b0c5c2974b2d59791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8494dedd0443b58b41ab793bd8403a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe278333aedbbfbf4ca4db79f346df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f801ec49d09edaf95d77b96a4d0f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5678700d24ca67a73b75e438f871c8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26bb85940bfacbfd33e9a47dbaade196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff93123715427574a41c83e34aa170397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de28d79000c52e489bf72a5a182b99598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a5b70da931e37bdc0f8c54b559ebf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3da9ac3f2272ecda4b59022b9e8af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f0ccdcc0c5649798b4dd61ac89e13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6f09bf7c1f4d9c7a0d4999cf9e385102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75df93152ab167b4519c2c5748a8b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e96f6b90e4348543644a88006f86b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a53f0cd6b89fe54dbfc778df221f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66735cf09cc055db410a70609b05aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759e08333558ccbe7ad79c7aaf975ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8070a50f2a7772f3df571d0bcca54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d617c9a6b680a9a199fe03348168143109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d841e30b16894154436c03c338da7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e37d0cd022e923ba444a8be1e6a1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71700a4310f658a2b9da30543ce346c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c524b590adaafdc3b868b42c50ce6c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2adc5f093e7433ac3bdb9d60dc0dc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca225d64f5b2dfcdcdf10eaf206055a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5cf9a551258aabfaba580304b7985116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913f0618e4d40de55571296c1470a18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390c865c75f9fb54995c7bc42480aae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272643c9aa09452541573f927341b76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74f247b080554e0a7678b944b62a6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ef047e2cf122386213a103a8f966121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba90bf696f69d3c70a5f3878a649bf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c8b419c4ef0d380a4bb0a6175cf3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47356c0243711b211bad3718818aa4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d22d82d13d665934b230e8ea6658125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2333198a5a4046d481d4d9e57eb1dac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4954695849de9961637d75673af0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074afd20052430e5b4c4660b7865336128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ecaec17992545304829ecbf160bb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9defa4385e6644757762bf217dcdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d6c4165478e16807a3bd604ff8785131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb517168d20bce845b0a07636b6b0a4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e6fa8d8397e905f8dac2c7e28cbb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dfdddfbd31a8e1a14331c902b4cd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe664f9951a6fe26be003980d37210135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76a4c697966ef8833d36542e72cf56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf640ce1cd4c579cbc3d2afa283f5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf3fa80763f2957419badbce7d7467138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1f2caa9dff804f65f2d8c415edc4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21a58f95b3b1df3d88d9ec2bceded8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcc67b70948331f315c7ee593c47c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527f91f2b86d867fa4838731a186e20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91eebf009cfc79807a1438db080b77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36515e051c4a375fac0091f3095e8983144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b2fc0c41cee9b234d00e8e58a71c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6a6e8e3738feca925678cdc1d771f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696387e5615ed142d3b7cc4bbc2ba46f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e8fdad84935e29f2bc80377ae72b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26738c686cf0bd497cf5d8c5217e21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356e288307ca30de0d4e31a150045ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e9ea396751ce4b07405c8ddfcd20e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1cc4bf18d6562f13815d88526d925152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901648e02a20704a589e2626c2409c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708302e8bb7b422ce6468f06a4b6c57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73df5c86320e1a1c01da4d3a802c9f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe3e4ef2062d660504d8a395ac7ada156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dd876c30590835fe7697ad5c5ea98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595eba385b1cfa2ad51ce542b3ead96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17507ef1fd3260a34d81bfdee87b7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15f3fa3797c5a5b565e8db07b36853160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43f841fa2459221a1c380e3b905120161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f81ac185833c7730dba650c20c2f84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752779bb4cae95af505f32fee2fbca5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544acbc6fcacdff603d1a57bd7b24fc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297ff58cd965935e328e4d822e18fbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c9686c8e1542a2e1b60e2e4e870a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ac5682693628bf0c3be180abe3f12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df185ec6635ad3d6eecf581c39df1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcbdf4005196b1d3535b56f9fe386a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9584d300a7842bef37d84680e1cc104170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42df2c9f17c31875ca82636063d970171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a139e7ff7c82f958b0048c496ce4ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f18727c9ce11f9acfaa2a78a34db0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14535faa30e2ca5eadd58c2c22ad1675174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb31bfbf53e9b2aa2faff7d65c7c109175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac75392825b9f6a8717cdf9240e94f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e36d20094c9bbb68c4de6b20ef308177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7df0b9f9bab4a249793e2b2e1963b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320ca6aaf82fa733ab7c0bb8803dbc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c117a52de565f4c062debf8bf0fd92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de41a9f234d7aecdc7cef987842243181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d995ffb35ad20dbd1f7bcb00aca410182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70f176de28680405350a928985b2bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1103199717c8ecaa83fb566d096f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1dc29c52ba7b17b93b8bc0d6bf8cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dc5efcb6a6c565308ba08c09c080f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bda10f57a4fafe5a0f7dc730829cbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dd8ef55e6523ef91cd513fbe037ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ea83d171b3544b8fe1a5c27bb6322189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d757f94be84d041bd34863591ab4562190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9082b48533c423eecbf09ea398057191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecb51e12f41d24fcbb7f6f057c43bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2746dbb9c49d141db43160d0762ba79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8744a215d757cafa7fa793080a3ff3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b21e35b713e24d912648dcd2ef812195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcb5e9990fef8dc16ff176a5838f1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae247e948575242b1d545bf65e864197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ce40aac7038d3c2056627903bd3a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5547429be19803bbb9c8ffbb42258a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651e10ec64fa0517446177cc928820b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e5eed3589af717205be345dd445f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12fbb04641cbc8b33443e523f6e866202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f67fc55fb4318412ba7c3868702b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f671e7e717df8836a9f4eeebb372f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204505691011e3b9687dbe808e98ad2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b214ac25792511e2d17956ea0c1e27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266d3cce9fab00747445406d0765a61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c3b54f9e80e43fe22104d42be917d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a0b6361fcf0adb65822731760ac39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfe0fa19f4d285da02a9a342fea9a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea81487c8164c1e730c828bbc5f85d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56b0722458c47ca0433ec759b29157212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088cc290034ebb06f3540c735d948d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b360d9e275253b62609611c8b07bdbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f337aaa3ef9a4316439ea5389787f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6fe28461b01bdc654c6c0ca15256a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefeecc5c91eec05b1a3e715af63acb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f933388edfa501f2a91c4d680fbb635218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a79cd3b5d64a14eef9a11acb204d24219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>