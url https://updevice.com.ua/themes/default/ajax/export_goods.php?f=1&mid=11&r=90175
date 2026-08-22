--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04588a949574eec028c8ce4712d2d2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea05418ace1703848e9621fc535c1252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fff3926c8783dd1c60b0d25ec3602c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25047e6fa6b5146967ef975d0dc65d0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f653e8ba5fe2638b3022f0b708dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f3975cf16838f05503902da9522ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2895d81e933fd0880ece9bd9d6fe27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c1bbba651adbcee95c79f011bcc0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432abf58a743619df58036b999ec12a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a0d8ad3c9c97871b84e03d34d8e0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c6f6f76483043548cf8a3f7b2f9ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e696532b7363e87ab8e4d025023cc7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c75ef04b4fb382d5abf9f7d22bd5fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7a18fadec3a36cd2253e80139e4bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9e26045672d0a9a1a30e621b087d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b704dcb6360f7a43c97b8bae8055516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20b1114d8b43de5fea59c1d5e3bcba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344305aba5bd523cc48182105295f23818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f1a75a98702f251a4c26606149c1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b086d41d09e3c2552d255d7eac513c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d6b7886a89220197c4eb5e5aa283121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ded549a6b686bb5a2c025e9db2cfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26256f2b7ab17b75b4380063d0fd5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6572d98ef89dc654f31d716a6109824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd782d12c32d6d1a8cb526bcd1024825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9924ecf62463a0da2137b35dcaabfda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a726da869a9a91d50b70af7d348b0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda891ad9352819b46481d3c130ea028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be03cea0b1be45ceaab6a5ef90483cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ecb8e08dc9815722378045780e20c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4104d3bbbd62e7d293e55367570281231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74700dd4d5f857090f098bff6056a6fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f44e88e7dd81744c865b99404ca0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecff283c862f50952079077aae03fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45344b3ad395f1b320a48be84f5248da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17b366ad921346a8bb2b5ba3f3368436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d4cb842e2aa01a95b7e738de95db937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eac584a1f89c15ba514f1e64b9099238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5a726ff41795a9dd04b3a727e12b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670a0f7a0ad02ce2782240a05fab72640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afd980d4b9be02c2097e63d588bafd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdde7fe87ece70b3433f90b82985c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee1beea8045c5e98e295043f60de8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af55eb6386512d1e41b1c183b9938744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c7e7cd0b23c757fd1bc519d8de05c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae0358db1c77fc479389dd9294579c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa2c82c0a7d40d18c7a3ffcd77172647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d8b79cabfa826c0f9d8fc5b9caad848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df427b67a0918ee3be64a874a6398f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b755a0c4bcc9ef9f4f87ecc73104a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d458d94ca5a65ef9040852e938b6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0019bdc6e8029ff783b05dc136b0fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f7a01d82b719e126fdaf45fcc27c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a0b8063042bedb515129e552061b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1377b46ae504cce28bedb567281d4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0959eaad69562d8301f29f54ad90dc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be301b8a9b6491532b681fc190716157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffd27568b07ce453d7d987a9aa5b4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecda1cfa2c0f4d92be7024a348d3af559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef4ea5768a52e229216969be26781160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce68e53c047bcfa997993ad95febba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39f0a645269cbdf87bcad10c2b743662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc0a6e0398c717ec00891753a6382b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1428f2264fb8b46ddd93b59c4b9ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89006d31e9d7a3d3987105548f037a2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48c36660a99f7847222abd483ed82f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24136195ec583295e301b76f340583a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2cdc26a0bf506e69b2f02f567380b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf448345a2da54d52ede152272aca869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c1bdc856a8e7cdb3b639279dac5dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6a9d080945f622bde47c5af9166e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413274fefb377069e7b00fa46ccbc7ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7186c1842ba7056c92940a039055c9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa1e22b95dc3ea63cf602e04e2207774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7864e91f277fa49d28197ade6bb63075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120ba9fc7f09c6568eae15d48f7a09576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6481aa03ab2d55cb7980adda34be1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933d68c07428044f73f8e1239d1a22678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32d21220768cc1b5246b641454ade579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6353e5bdd3da577bf8cdb8e332851ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4f49192f5891397b02c5b8e5eff3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bcbedf0a5e58cc228cd282e3a8bfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1dc60d9fa5b5edc934341c595fadb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e34871a8532103c9d0f989bfd07a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ace0529c49e98166233b89bc92675685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d5aebd3554994ca64f276298e29286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e55ba76f7dccbbb8a254b328c685e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37f08fb8c09cc21e0e7081cc712a6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4d98c9ca102089e9adeb109a7861189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4624b65fef93eb38775ea0ceeb2e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20757ba061d1cbe4312c513a8b7e1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bb6a332bc3d15980846b89efb1d8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abff31e06426f93662b360ae30fb0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee49b4156a8a56e63e2b80360ad5ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e946d999dc0145d6f112ecff29d1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d811c77394e1fc70dc253adb7295e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e92202e20a6718cfce5a21ddb79bbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba62c49b443858bba2d64be77cb433998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a960171608e07346594423f3b20ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36172b97214dbde1ba653b5f3d270646100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d910d2d3e46829123f171bb5ce30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c217682368124ec94cb8900d27d88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19474129bb2e8897227e01f7e44380dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751a1cc011d9dfb601ecfbd9b0ecea6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbbfe63fcd89563aa8049a8cf268c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a666bb5a28bc971705703bc4222dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c337e5f2d95ee9bf3bd4a30f515ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634ac6534ed0d1d26fc8e75f80a4722108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c24ecfddf29645538b01b9a094d94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9d66d7002f931481cfa362332d0be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74951946feb90224b34091f30897708b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b2827aa3b48e030421628a7f20713112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24f6528a149f37f5ba56ca447aa66c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b210132dd4585d771138fc3dc0a9d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30932bb74c0c7381dcc32f846e3a1f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1b0ebf4dd665121119ac3a7460de2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252f11b7d5ebb54234eb8cbfdf135b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f05e413a46c556de2d067d448cf3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae9c864a333e5d4f796a85eacdc2b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f91b51c2848ded89266300739190e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b63cc1d53225ff5e58b513226887e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151352b65a8c81ee8deb53a161921baa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d49249dd1d0fdf90e7cce078cd181123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f3792ff1d0bcf5dc7cca1b7f0e881124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497594426e1ab080e11294037d78ea7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb22452cbaf048d1486acaf71b1d47b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fd092b6746b8fbd962d74fcf02a16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89084e83870b2a9241caf797a5f9d3eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fb9926854b38691fb97caf043f5fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b790de8a8bab5103206869e7d729ab9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e141683fe20e1549bfde68e94880a0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408789d3dcce4cd2a85da7446166acf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296b38db9222836878b88e82f13ad1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28435320f85eba908d301385809bf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445b2a9511a90a09db7a6b7a1a9e1b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8348392a0004a5df200a41dd4e6382c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5feeff1543433b568efe6295a1cbc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d9e4e59879a8fc805bc2536dbb4b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6e4596f192df3bddfa783b0bc23df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894ca9b99682d120c37c0c53a529d43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24a032d1c7a84beb0470762347bc8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6b50c550964bc4be13119023b0e84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875b86813eb5569b5b9d7af20779942143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e36c7c79d8c5a3496aef1c0e0cab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870af7ccd38ac7451b715d9f2ef04891145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de1a2119be6a5e2577729eb4e9cdcc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea17aec718c979914854941c38cfc24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523ae4308850713dcd3551f301b2015148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab1af8b0f53cee50109071a75fbc1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0456b1d7c9c9f39b166c8edb92703150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80959217746236150c703352661f4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113970e6e6a62da5242d30231189122152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1239a4d7e0ce1457589018b8656437153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3a5d15e2e36f8141297222276377f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1be3a677920584ce8b1de4a70f659155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87258bffe8c35c611f643dfd584701d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2c34ff889822dbe63bd622ba7aaa2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb33fa058d7019a882350ffd90879158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb2d9fa149b272ee31f2fc255da8a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0321d400a7cf4354460f138c5ef691b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47021ea239ff138b982ca3322b71877e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234868c641ac288cfccff3107fe4191162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb243310b5f3e5153b3fca1dc4c8555163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b35805a640b5e1ca3956d1c78d666a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0202f52f8e7ea95155bf31255a462d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af151be02cbc21b0b30138d1b6cdb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8ad542640cbf1b7c1c4063a3d8088167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ab3b5f63c3141b86b72da1d457827168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47e4be4e87477f24dfa25887960cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd6f286de4e1f275debbcf3ce469cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d4b5cac95448126462d9b0bda663a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc99ce50d5958a2415acbe00109415172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829816001ec4aa82e3a79fb8df95c5ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c4c49438c99f77e19e245eeefdc41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c5e6c3554ff64b686bd3a63000764175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d0b3ef37f65e2a59f2e63f4f690c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51910848925523cb62e9270d531da43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d38cb320984eaa079bb5f406120ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f5df443aa15eb6a8ad549062441b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffbb477cf899b79fcd2561a7098526180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4241c7e407551566684ec7441e4c76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8450040270c638e99b8ef177c4ee407182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70551bd108428591a0319cf577ec1da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760d67b04d77d1ac638c8f093ae908b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a42b7497ec79ef21bf77bcf18eb36b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251580a3ab8b6ea728caf81d84ea5477186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505389ac4364fef17850fcb89fc2efc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e1c8ddd3e70a8114e5a3fc4f936ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7e0a662468d297d4b71dfc95e01a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139606e34e905865b695b52818a2c848190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fa10f9c0b3a9d58312ff9430ec1b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4562a2ddf838374a3c759e113ef732192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a110cd9d7981221a6cf8336a1e7cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2286d1b175a9cc7559b5881e0d688a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c7764d56dd77731bbbe0997e8df64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75492446c4b8a80f4e154d9f7910187c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b84e8ad66fdb4b11f0d4446998fdab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4b863a20109b561a1ab1032655002198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903a9a61578931d5ef41e7ab0a49b17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25d50b4b1acbc1b40a4cf23b5a4162200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcd6be2b34021d11eb2b49aa02c6c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7920177bd3720d7a3b1c66d089809a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841faefea9765558c9fc6483c51a93c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1ff0884ac72bc17016dd17ffb39c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5f6df79889e26d1298bf53036e5c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b1ee73907709212114d7c89a8dc1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305e38a86a1623f9e9363eaf806ce0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec151566cd980e299c605e3ce014ac7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d590770ab1d7a1b5999175cb612b4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6c5dd865cf83dc8af8ef910764300210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f659b462a209298735de49e8c438d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e43dfc39d75aa289a953695daa7ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127401c9f9e9685999512baa24c5f63b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a759e9f4b73a10087e0f6a564d273a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36af56314f2bcca6cb942681791a882215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17021d173206a9a740f9db65812c11d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97a5a50cb28194229529191ca3499b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaaf9206f46135ecf1f78378a64b62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4177ef017cf629c33fb9b6ca45e924219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7758eff2ea8c7534c64235c36ec4391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a4468e2e53a2eb0a643dd17a836e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af59489b1714ca70f66306deb0cd5253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afac408a0f8f8e6df4347580f86b8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a86b40c5105dcc8fd4868bd18be0015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73c339d3093c65d46e64036391fe1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcdb809ce365080bfa124e841fa9b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032d7b8d5faf339635f204b91721d3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b275453f29687c108398135bb3759d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9547bc60292747850e42a9f41268210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ff37ec3ef754acec0f4145172b02311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885bdd5fb115aa7fbabc7305c4905af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899396892309a5d73c97a998613ef0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d00d20cca3cd3dc4c51ffaec9d9dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a610d853a134b8f63100f6b263363d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f45d21996473276319c55f2d9e53f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba6af3e348a4a58eab1701e33bf48117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f27a5ae1cf5b67706c2e00a75ebdd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bd9c0b760079fb2c448d427319df519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c108e1817040e32a7f454cda07a44c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dab4e47572fcb5093c1d2ef2d70c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f058e9b67654867ebab7c32537471922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58039db13dee12118dd719b79f691a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a94d977e165099623e879dd0a05a9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc389a452f26831f7cd8c42f4582a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e94065be5d8e38d6d204adcfd564f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c88925d79efc4ec9bcfac1356acdd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df58aece249a9d11c60f99060164e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95487f75889db25928abc56c4377aa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc9dc18e7ad4b9e7d17ed6d739c93730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2764753a10e95b3b23cee110dfb52d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfee8623579acc33ddf51b3c273c39e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b905bdd685bbf41945ea4479504c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3bb1e10ebba47589034bc040108f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168b9a6468b7ddce6f1c72f9be205235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4b26f4f263663b025ed4a8f6d890f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83adc66380c0174c734250e7598309937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf328e328102f2eb34386932032244238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056d0c024e2cbdb5205bd91cb63230639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e49d45d74f84fcf276ccad7beac7bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab3bf47b196cacdefd2056fd7afcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbe9592f1d09746b16cbc35b54047642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f90b33b0bde40ffd4d921fb0279b2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705c1772786ad472f9f51fba746c00c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ae346c1d842b82642b600beedc3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450873ee526a1d0189a1746dff4fd7b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790ff1478d70000e6b736c9557bf9e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a42a1afa9f49ee82502a3f513fa1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568f06b4ce7e11789973ca08831c8ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd968ffdf02a3ff9e2e8bfcad78f2b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d84f0cdb808a2fdf3301dcc80e53951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b038cd3695bc442577deeab15fe135352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528518418e9ef5890bed82260980d8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988d96e20622c5b3e828a027d9843cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ace18e43dc7de2058b4f799deb0f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cbe48e3775af47345e9543a99d48156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50862b5c3c674bf80792dfe1a9f1e0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c8390919071788e995f7392e6fb5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2d22b6ca30e0614885f6bfbe4497659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484225f3a0308966ac493fa7bc176f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cda3a68e28a018499f8832a2de0b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1df883efb027272371041de3253d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a185d313ec942cf8dff875e1c704dd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ffda0c79840a6fb476974082bdebc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960dc778298f0114e500a523372c81065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933acaa04b9ad0d7e9c749fcc28749b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621a0ade48069406b3e1db7b2900f1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c93b03fd69e0a089c0c04b17278268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d038130f54fd58365a1c973aebce069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56187efa76dc8ebaf39957f28cfa3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76444d831055a3c7699295e300c67ba771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef20374bfea2cfc3f75bf8adabbb4c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b12c32ce4407eb87d21722f184f68073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9b0639b0fa125d700c1d168b18a2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb454f2b0f6378fbdeb42de4a0ec9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d14379dcc5b20b36895a9e6b48dad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76428edfd8575ca71b2160ba72e9636a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd020062f034d951ccec2425ef80f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3fd7302f20659c143a073adb0415579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdfd48b31ff54f6f7d799f539b827080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412240da82bd497bf1bbe4001ef55b3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811ce1e67d5e881aa6f60cd4eca2ec682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f6a23167e3d55592da2595400d6e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaf2d153403c45c72e2d562658481584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23a48efb45bb1043a6e0d2360b7aa885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0172c06c3fa1b29a2b58de7201f0fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e8dd5232a83d589522a185cb5d37387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c86474e02634853e199f5514f7757288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61d415e0904462239d21ce95902e8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49323bc3558e02c11184dccf15d923f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861383305c58f226822b00a42698a8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4bd6041909f9a438e61024b06c6a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e00b159e1d3a086406af20c53467c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd246449c36ade61fd09c911ec14cedd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267d1f925ba6db259dafd58b26068da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde97f5cd22f269da60c1991782d57b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9df3d5061fe11cbaae59ac923cd24897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a1fd984f6fb896f2bffd8104f9e7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf743fec989eb3ba58b5edf108ed2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3bac02670a9e71a81967c90a5bdf9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7074050fb5f6a1c917db877ed27bda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987cb1e25f8951b2a80f599f7f29fdb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a55b44c6f3025c09faccf023638381103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402a19d5168fd4616d826b5fb7f14e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7eec3e5dc284223f0a4b3e0739242105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26c14c8fa1c3b54588b7e1cfab6f88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0755e8460628e1c14175b62343873f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cff70aab8cc652f5dab5a747cede2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ab0d805ceb83bb2d6ee052d83a624109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a66b0f0917655dc508c1b7367aa14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ed623d9b73862b4e3915c4ef9c1a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a099b665ded3f7caa5a6347e9e03a41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b6097763cac787685d1fca81861f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfc97f6bbea3f01da26bb61a1d14b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f5fe387dea09370239c643e5f1a3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7adaa1fd33cdcfb05b84552c33b8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178fe183c024b197e395cdc260dfe3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c895dcd70d37fa32b7b3636028b5a28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf85995e2f5625112888cd2a5840769119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dba418edaaf528aa30ba040f72a2f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d32b7dd3d96a63c23ad100b7c1bc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006d136e2f40553166e03841b1f7c39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9389f9974669b573fe1a528a404195123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e69b7f3e31322fb70b470e48c0e0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fa03c726f4a3258a1f0a638e28878125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6896d4a00b8e043676b22dbd63d43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40939c06ff74514c1cd2b27422999e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b315a088af5c6669863c1f18746890128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64de2590a7c0b65e723166e3cbc856e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a82fe8e20198cee593e81ec7229f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ed8bfdc49a06e842123cb5929c16c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995b3b8a374f65a4201a31ef1657561132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d240b14504c677d6902229ac4e326133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb12ae21f06b4bee04a6d88a940359134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b615c6abe54ef22cf78063b5a79ce8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a3c41fe57ae8a2a0217816521bf96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9606850dcba5d1a8e047084d42b96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c47c5507f21bd089be5c07b38b8560138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3eaf63ff7d3e1cc8182e421d21866139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4851650a4f2cbf1dc79a042924cd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628830d872d0f8da655f392ddba08faf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318db1ee8e61d8d74bc2901534c9555d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefbd9f66919c48035de8679845590b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d817d62f023c787715b05c29f557a38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a1adf170f2481458d08796c28e0a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173936db1ca524ad239b26e27ffb0db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab48b56f1b2591d959ccacda11ab13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daeeeb1fbdebfbd85e80009c19ef36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9737684908cd17b9935de2c16b11d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b82bf8993be258cb334cf5bff42db2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d1b04067d7d195347f6c7e9d18a10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceb048ffb263a3ff17c679101f9f0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8488b1d9a9cb1c5ebe6abade4d84c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799fde491de4179649b9d03bd3a9167154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6734c4d1fc3315fdcb581dee7f7c57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a249ebc8231d468ea29674908bd1732156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500520b350afbad4cfcbe5bcc49c359b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da107bb89aefa92532a53a653d4017158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf76e3636afc75eac6168b2c09f878159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc2d99e9558527490836b3f77c384a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0858394bd74bc2a5dbcf62d0923283f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa6cdea190d8b21674798394fbbc69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35629d80e6a22bc4f40dbf731f5b10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaff151b22e11c5eb4b187881d38ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23849eb6d12fd41c7cf19a65d959eca7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d086762e4bb4aefc9656339bb4415166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c847bc87e83c76ebfac9c6b183a25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccd8f17bc16686f51a9519478d7321168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e474e3300f8565d52e01278c6680169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a3b628116eabd2c9ffb150b9f7dd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cbd5b89893cb6bdab3805a4d2ef56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0757618aac1f04498aa8619e729aa4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53696f4b765364c8c7e921a09a0d1114173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1df991690cea934221802398ba961174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb938f00afb193e2eff07d9f97e6678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f9a9ea5be08119c56a7616f4ac1d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa9a58ea7aceb59033e70bbd484599177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33212cca55211dce58e3294994cb6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673adf1f1159836eaf29807a33353ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58776460fe0c48efbe594239454f1bff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2d94dd36a95979b2bcb8b0e30703f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393a8401d74d318bc7ac1cf6b9f5254182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94018515859fde53979529cb9f56e2b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7dad68b880ef445840527438e9541184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef330029333277a0d0bfb0b2cef76c4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca1d0d99fcb1a7c880c22d7a236e50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef95958aa3f3510349e10e57618b2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572a07c99fed4b6416ec18e251692cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22911348d8f0c7438e40279fcd1a0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a244ed9e37e98358f7eec99d6622a04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52804d95995743c757b8fe1ecc46933191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286746f85903d7cac3efb6f61635988192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e44a21364feeeeca0e69b2379bc3ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894707475b6474e9d1ee3a9cfc3421f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18e2160e4ad543d05541974354010d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f69299130d9fbc3cec6151c36eccc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef31bcb26ce40090ab04edc750c6f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291307a687420a328eb1d1685b5f1a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd822c8d30f1800f92a45d0b831964199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927c49b92710adf88716a5cebfebde7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf90086a53bd04268bcd3946128f680201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e836e7c7ad426f960696217e324c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337fd80656898f03cbb2d9136c5e7be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a31324e3ae97375a759b9b4d6f4c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b48f433a573287cca7d01526c386e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b79d869e7f6b7b2c31a00e62907447206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a80869e5e8d7dbab7a45b5aa4ec0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d014b3e2e7bb8ada25d2cf408066f55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ecf6130235ca43bc2a92a2cea9fcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea9ab987dec12f772ce6eca8cc9a3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1c6b8ac94589d6f78dd34b43aed39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc1407b8f66ed525f99c08743a6def212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29323ec0d192ca458c9b41964f6ab6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28853e40e8fc0d5245bf6bae0e8db5d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c628c984e61867d49929073ae803858215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8b3f8d08451d820028bdcbb6d8799216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5556cbca90ca9d4af253f414bfab37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4d164414bbc60be4a3b63ea2d7b25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ed3bb97c16d5dd60d216ef8083dca219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>