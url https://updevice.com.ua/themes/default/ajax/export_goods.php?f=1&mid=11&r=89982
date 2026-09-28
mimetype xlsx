--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d703e6ec4979bbfd9bc9ed3d8a6ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b2f0dc1ca2161b22dc59f1b0e6f722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabc01b3566a9515346f79931cc5ec23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9895cb420d986b484a6e1e8c9b40f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698def835d0920582b82879aaa12dbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e0d04f4afb9c024f5b83b1beceb2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab13fc999dbad35e83f59be48a84577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c74e48c9a43c1e7c4220db7bcc3608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de86c0f23b0e8d45fc1280adfa287869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d607384c411b23c955c5d44ade96410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c118ef569a5ef13044befe5fac732e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46b0eb57f973521b31c98d1ab3177012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a6afa67c1c9f17b363a47d1cd54d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59a3d319335b6027dda903d692e40014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab393fb1b4e21dd0d47c46ac5b7c3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622aa118ef803c4c9957788136075c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21abfc9e756b2cac11eac738c3dc6a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aba359e3e494c7a2abf48a160286e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c1924a7dc367ac6d135e753eb34e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f34d9e4a8d7d0d13f3f9761addd1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34673db2f44ffe4d570aeed5aa06b97921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da298813712975006932762c5939166c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089fff4681cec0c7fe4ec6cbc522d7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aadd83a16050eaa7a76f397aa3c4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d85db769ea2949dc922e97068f865925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82829b909a843fdea279ae68a3cb0a0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6ceba419e919144b0d30ea013c42d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684acc1c2ccfc78ed7d334038d1f61028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed340a4a3d26a5423d5ec50563b3f35d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e663b50d77f4abf0ff9b67a1a2141030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f5d15f7ae56baa75f6ce47a389ed931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8bda5825c24b568073cbfd40c496a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211a8f548bc90df8b88e1feb397192e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a6d564bc04ee7fb8e495b2709891434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760de83378f3b8b076de66cb0b8f093d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8af4f20533558cc49464a95f5d3b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f7ceb15076e0aca498f420383039937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9bf1cc6d76f0d5ad1b07c716b93d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dabf7fe2765e8476e2ba528f6ab1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc4bc010583e3b96b2b9ed37b59c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b070e243c471072caed3f2b7e131841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c99857b87deaceb24642aa011f51842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03047af03c2e4649c83c81c158270c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fef0ea2c57596ffdbb159b42e4c6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d912adbbaf64e9ee67450711e979b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e91a4a43332d0b0abcc2a32d86c29b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea339c76b35e5c5032c67ab2fe5f2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f5ca8e783824854578ff888b01ee248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637b628b22d998eac06d6d41124205949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3ee5d216cd0d7c3fc24fd1c7c5bda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a32fae44f709ce0137e30ea6535ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c838ead9ab46c6e78860b9e02e281b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fa93952380f2f21e29fc139fc44da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f84622568cba73926de7f0215c93e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09a5c38bb47390d32640dd4c3b56c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adb9eaa6ea3b64f6b4bcaa43f01d2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da145e34f51c4277d59cf32bf2a555cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87891672b1433394d72f9e0f272551558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704321a29bf5b70e866f718fe51df5ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cdd873f54425a1a0fe2eefd9bc27160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4d3e4f8444b08e87e271ec2311bba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99825350ef70bd093a648bfedde285762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba058568fdc445d7baebd4ff8a24b6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938b5f4cfc87a952c21393ea6327c8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccd43373d87d0f3eddea217127f78765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca84f8f2102795f6b0133c8ecec0e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33996b38775c1135181bc3c16af5bb6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a796fb57c8fe4cd46d80e74fefa0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821b139e4e7d24a8da18a78e3e37ac369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66f8ddce77805e830705a0f31750c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed9bf007254a5a9be0ae43127c4b0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6e5056a388283b4f2eaaf18aba2ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e318a4a388caa39db28f49684ac7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e16adeffe983f6e0b2faa88d8469f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cf42417c3b419b2b797efc09e3feb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a77bf0d908e42afef753ab5d68a0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cec99774044f7420cd84421edb296877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814131f2fa81bf6f5f1c6edeb501a96578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b5bc78a1fdeb8ad57f92e248e5db379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceea11ebd8652d13650ed483b353b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1ba592fb1d894ea4abf0ed616752681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d71233f9025544fce6bf948492d4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d344946df6307113d8552fd337c747983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6027cad0d8cb8c34cdf0404997c67884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13fa0947932efeaf3adcd49531810985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c1c68834ece84028bca707a0de6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd52c5306475ef2adfa8f689363f4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06716ea8cf97d940a4bfafb305ad5e4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256fe745cbd917a231db97cfacc3e4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1c5e6956baa4eb362659595fd7d8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f740920936afdd3a448c0fe799cb3b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c641c7838582d5d219f89bdc8c4010792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977920c6de5c5b5949511319cf61d0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9e64cb17165146cdb7c7a74bf6bf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fbde7abd7b35622f43312e1dfb3ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ceb8807d18bf318ba2b51aa234f4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878e2c81c6bb777a6055e828d26409a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab808c7ad39522d3f7988639ab6f99198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d8a1b6578676ce87524720e39df2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dee82c0499e46bc3f7ec0397f1507100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447b5a2dff228ba4a8f4c190fc2971e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6dc31ae976b837b02ebbf0884ebd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7f9c4481b6da5ff70af687c817c9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3887e36f506d3c92332a23b46cf551104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b29b6ceccf63eb688f041fde7c8d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ace4fe5f2e092224195fda176c0ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa26303b5285e86bd7e1b8dcfa4a96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ce894edd0ea5a0c16cdba4d202bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cbf140d8852a0c5f0c1846be88a31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68004e53a8af6f195b1e13482a9332ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18edf83de9052ca0fee1998f35d4755111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711408ed7b434ef5df9fc56662b7eac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a55c3379ebdd78bc5e4ca797f9b5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b633909902fa97cbd7489f2695ece114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed35c99e3568b9f44d48793213318be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b691cba168f70a2beb7b92296c776116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc0e0b2971726079ffdec904e21b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55363777224bb5bdc8336482f2e6667118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1d9abc784a0cf35ce677076c1a0f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29a208b39de14cd3dbc2ef38c7d60a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd21ed99cdab58d9d7e6477b7a60c74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251de974b199cd5c59aab38cbb3e3bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc648f997cc9560283a6d0a11ef8b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c70e4b88c0b40cb2692ee956cd15a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24375ec5b4d21712f41c0f516684943e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407e0f16a59a56861afd2a28f448ffe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274aefbffe8749e8729393f2448ddaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfe607e51fa948e6cfadd0176dd8e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2052e5972cf20016c465e2e096865129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0daf6d8f144bab6fe7da343e9040a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f5fb5a246e7a637d5d51d056e8d18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1082631ba614e91bb3b408bdcc89f0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438160b7fa999fe21fdc935a6f44c15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1017f8412abbc0d161eb79b163fb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3261ca7aa259150789d45d80f38263135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7f53d566f7291ec5a8e46300d0c75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c1d5cc2d07ccadc0e7592c6e57055137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217a6395664d92595ee8a74e63b5e66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939f4d7d0c3d0524a64b5c7779c1e34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8fdbb8be7f943ad8fc9209f1275eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b6c6a942e83e6b989242892ba1ba6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c82e7b02525d4aa7bf7982ae0dee3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9987276dbd1ed25b89db94ccd43aada143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97156f34035dd74c972e636a58ce4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd494a7146a49e218f05c453fb6004145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959176cf72e8acd29af0d573fdfd17d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb74e75b29a462a499d6fdcb1adb738147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81571c1f654ff8a5179f814da78d3e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15386c7f4f2dc9c4612b8a8e3c4569e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581f9f04840fe26ee03b3fca3868dd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605123bdf65407b6f7b25ac60b2523e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6fdca2998e77b7d67002b8a75ecb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d339a024730f95105b806cc9f13e02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adb4ad9182d8877c8b5f9aa6a71ddf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efadcdfd28a66831494740ac16a95c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b3da0cb6792bd76bb062633e0a29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0772b746ea701adf8ea40908b4ee5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c89982341ba0bd51203c8129a41f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d997a54bf432818520bca2584222a3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf29f908e54556bac55948f1bf30b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f674cc2573b6f5ccb2c31363e258161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f9564761f0d97d9bc44b7c1e3d249162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1b9a570af40fa83a99f939ccd87ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d0822d738f3c46ab11eb338b04c8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00606c9efea2e76fc72c466b1cb9affe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79319e2d0212f79944908a71ad72938f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cb1867b28bfef2eee10668bd2dc2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57906e470c2d7d816919ee794839cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15f0d123d0742b2574bb01136abdbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774949249dad5e58fd6e017b87d4f046170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c49eabd6b5a565aeabc3086f477386171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7af09806f43850e63ccd18155cdb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f96db1a0961e37c18db3c0e12621173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56936b7f6c02dd342aea57eaea6819cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91657f4662bd9a4d08005a0500c9c339175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8503facc04eca7af7436950a914ee4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ae2ec15302cc717f78bc348fd50ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b95fd1d7cfd5ba354f8fb7c22de19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8552c6ce9fe732f12b1d762482af28a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc2790bd84656ddd220710de95d2c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886744f4b1906f54a15c0496296192ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c0696aff7aaabe773cdb77df90a6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96eabfa5aa69300db05ca7c9cbbae8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7ca78aa73666a672dd4d40eb94bd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128be6a14995d95dc28f25099ffe8a68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c4b2c69367c10c8204eeb16fe62aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d3c9c7599b04cf6d90cd24511f182187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6170bfa51d6164c2bcc060028fe2305188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4473248740c419653d8767bd196be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a544c1522fad19c32a3c2676be4191b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41bf9534e9e4150fc1b79b51cfce22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c066e4f34c9a5e2611dbac31181405192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5df6d660e03c608619489f98f7f79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576989c188ede00582552bf0b96504a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fef23f31692ad1da82dd7e2ec3a7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e751d9c9b3b7ebd70285af42175d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac2325b3b7a535c9962c26e1a127d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e764f83ebed0a8ce9e63df75229d42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6dd8b479bc6ec7ec661014e3bb8c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99e7e17b5ce586982d6818a6c75b3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923266736e5fe2195d98e4674d8b924201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0df9419bbc89b21a3db72bd31f84a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de831962357a744f4e12ca59f45421ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f83bb0a9223a2c158ad5fe89a2d10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a21793e67f2cfb19196132d0d9fc20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6405e2ab938b19131c3fc3d249387206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c348a71211946a4f39cb6313f3fb32c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31791b0078edf7c0c9c2f12244ce3477208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93224172096c02b4c051234fb7fee7d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc862a35ffd97911977a2621bf7ff64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7405a5f0f13585ccab75bec015284211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de49280ee523f52544cf5c8844202d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891c68bd29484e1e1a0840038ec2a3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b0287767ab4ed27b67d3eeae4ea98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a36a1805e82180397a6c3a95cb83b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96272d56bb4e1ff64c899c072c24ad9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178a2bc8c3266ed73923e3a64558412217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fbf67b39be0ffd11e68857ff65492218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41e4836392a928ce625e26bc3e176f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70cbe94894952d1a57e077a413765c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76073dac7f726f46a48eb8a20f3dd4972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1ca4df32ccef508d12d1572ad85fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c79a535f41abdf04a5718876db1704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5381104069e8f63da9e859694ba653c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6e635bc8d0879afd03b90fdeb354a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd8548499582d6720f57f52d3cb2027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c32af6415a574b47bcff6815c1ee58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed42921d6262b85a731dbde6e7c2009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37547db3906173421d471ca589caf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58530211b8cf821c13906e03e6dcc21311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81343ca097779e9b7e8aefefce6ba4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f530fbcd433e02e983f90c747a6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88d66ac5ddf95c704dd59d41aec00f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd63bf4fd2ca4c9c1d09746b52097115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613e5d3b87ac48e61e70495e1a608c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4de24962a6b554f66edfdcf4cd26e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d1ffdc4c4116619ea4c6c4d4d4a0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8af3aff5e960b785226841632de77519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced175a30533a4b13b4562475abd515a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82a8d48108f8c90e150a93e56bbd5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d448de54f500e2fde126105828c0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb8346d45032fa0ffe2a1ef0235ce223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566dc881fed1ef577f6b8d6dafbda6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48d2dbce97ef6db7ea77d3a84cb43725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772eb5dd96f5728a41f9a052413c17b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5161fe0c4925dcedce8821e1fc68327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af22df3b0b245b0b8e5b8c9a03d8c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543e25ba33c7c098f044242aca039d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e638225957ced2a101931ca904218f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2919011fef9251ffc7682f1cc0eab4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27d7a8220a6db276f7d42add215d4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd9fbe50c6b84a1e84177106a6b74933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db964bdea5bee08f68705f774f3d4a5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f07ee9cc32f4172c2bfe38477049535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72dfd7341dfc9f279aa773c368e6f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a12704fab04b7ed5f517189dbe80e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8bed6ffa7703c2156c4af91802cc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a10fa85eaa6ffc14c85643b84e7d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb51418b6746d45902738e2433020640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ca20d95856a353002236bbbe226b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3815f6a3f73bf1364a446b1c29d05a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c403d02f90496fe21b6298d59ab1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bdd6a01750cc2aa9a4c44953eb32044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3b8acea59ffc18fbe679735d0416e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae0981feee7aef62615d0db06f907446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772d61ce42d36b91d2b7fa211f4c2ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb9888f794029ffbb9e8c0fb67512348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9071239aab2b43716f4463a9da899c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f79190bf9798f88614e1065dd4c4ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6b8b2cef9683bfc3581365443eb7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87d9ce4231a975939efab9e6d3051d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920d9fcb323c327dea2889de864a35153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9eeab43d4054d2aa5712ebd14914154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e058c0dac9a74fdccf6d0ab19e0d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9403ac32d7dd3f4ecb6836086bd463f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba94813346cdeb33fd0bd79b54ceea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320389252274d79a632907819f4d410758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf963e93a927c5e318f4386207f6b8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21d9bc10452e2db962d03bdb0d33aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a74e0ed7c019b06bf36f5dcf61d8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f98e67ed91edec1f19c0242bb6052262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfee02696d0597473fd8c42a0cbece63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde04ffd5fdd18b069b88dd079504df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b339594902fed92c7c38e100bcffa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ac36e67c253f53c60437547e0e63366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bf5b257d2c39c793050151d37e92667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b575b1bb8bd543c996a960ffc640ab268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db5d9f7e0f0b3b6c36437a681f3c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cc09a8f90432dfc8bc1ec0ed655e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f73362696b176d39f7bed09f560eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25114a0cbb1800038cf55e7b6b31024f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c261be993b6c64971a8d823309eedb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0420b26e216a8f4e49c0c2b6fdf4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6069916d968e7eea8e177959c07d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f90db0e8a62b7ebb6048e154d96f7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca4b9d64733feddb01d1adf4b55f1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e823f0ab24a4eb409c1ef50215ce778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cfc7d6226b4707a406d19ea10ea2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40222e1d32b5a542c67db076ca12253680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09570e97493f1fba8552a8b648e28d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a745c070901ea6cb8ca54439e93a26d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f65803c0abacc9a3c83092180393683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cf0683ace8ee77073f694d94eeb3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e7bf3faff7b95d18bab26df2c59a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04d249f2b3e0ffa278bbeaa094c95286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200def8b33b2110b3d8396ccd16716b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be88f1c45209ccad04b073044e7ca2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcd0ea8015477127494de737d036d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c190e1c7278d0df8485acf39a277d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68643a77a1c28c60c4b4bf6391d653b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84e132a32e1ac94b9bf6b1e575165c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b3f9657d6e7fac675d94f56981ac193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e041114fce9d3df2db046cb4916e32594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc54e647a665398fd4c04a0c1adb6f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77151910db92b16b92a29d09ac99c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfd8c9b5cef264feb50e46c15dd78a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ede3ea8dced3477c4613e866ae25e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c5ea88fb906a44f80e5a711c1dc1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924988ac60142081ec7bbd7f3e2f7fbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeeb07c74d4eb5d609d0c72312f9c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc90394cf3f77354852304fdea75ad0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908088fd8fcc5b393b648e7a93c47f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77af6bd9aecf174fcad86121b44de58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c260ded8df1a8bdd7aab2e1be2b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf804122f96fe2f722d7d2ea19581b57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cb5fe7775ea24db51ff415fec1d35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9dbfe1c96c997b4190f66182e1a54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb0f225f94d1e1dbb93a420527fa16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc37d12985f55d523d6b7e63f57a61d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37792c5daaefb28a66c0d62281427a39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c0a9578c19efda160a3741771ec3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1c328fa5237d20a42a21fa3acdebb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2edab2006c4aad04bd07563e440516114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e5980f05c0d886f922ed72d9087bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648754ddb5165a8016ac207702f4d93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b0fe363d14612e1092587d3a5ba42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c4ef0b5947264ce9ae6bc24b2728118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1ffd8852afc0275a86502847de795119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c09337c59e53e385c5fd6bfe99b977120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc988e487f03cd5750d19afe895019121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454620698f99891c9cfd1a497d87968e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800ced35a30d5870c7cc12c70b38e66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72245384627af33de0ab4dc59a45bd7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863e70d835f0d97c984af112b282580125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee797c70b07f225baf507f28d641a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7996d10a4a9c60a495615d2dc729eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb189c366cef969187d54a61f93aa1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89521ae07f25dba2bf53adc24cbf1a8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a371e420da68532567d316b097c782130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cf11d0b35df9ec202147d4eec94c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c5683c742efcdbec28bd7a27c0a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cc58f7d87b53aac4140876674ba87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837231907277e22adeeef55b07835b5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7acbc4f222220b58ef6dc1566b448f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36b72261721e1a1153b0825987133f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c93fe67c478a5bce05112505b17b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baf145e2639cceedf162f3b88467a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7352f4dd6506ea6f2914354324d388139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f7e6a93e2e9b0d03fe8099d80b69c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7436751619fe34819d2e7ee1a392e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287f8533266f505fa22f83f8e37f472142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96670a99ae33466255b67d4d46e6f83c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384ed547b71684e2b1efae3928a6292144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90737c8859fd686dae5ead72a7bd12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01d36d3092c420fafb7f57bd25fd05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60848d12379bde1a1187dffb2026ab43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69364fd2ace8063482fc3ff28085cc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872b1e73501a2794e23813ff2cac8ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c391c3bc85ff869c8c1c132752f651150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d33aa548b5e58f53fd5ba4051c8d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45d8fc13d4f272f0c76b6022fd0579152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb9192177d58a4d3e0d709b2d4f0bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f26382bd777c53bfcf053b93133645154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b7312b4cce28733d69221e04fb925155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a7c4e70d50f90f8d03df407c365bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a408afecf8b923a02b903f23825d040157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed8c308c89125b2f69aa735c09973f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616c6f13672ef25855c6ea5105ca5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3a5c2a1db747f8e156fb9db4e6590160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40f8b6fd63a9ff40d3c0e13b5e1c91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9edb4765997df3697e447acaddbffd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6c0b09c16b21ed149e6c2dcea9051163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feecabbe1b187f89ed32d3df02dfb20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178227aeb35770e9cd72a35612bf67c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b5357bcf3dcfade83c9cfd53a6eb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f299d1d00a12b803a02f6d84d2ea7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cec0ce3d00e5dd1bd477f7c287ac5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d6b922735ec2baf1a4e9e798d0551169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ee799412e6a49c4a2ba44670c9040170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb13b31bd3c5eeaf983dcec804fe22d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97068b6a880ec8a6bf4cf2865f736a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2a2f254704a2919b5de75f7f32dbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ace5d2de1e11dc5f85b67cafd869f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0161c18cd5d0efa905fb6a60595440175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b748140b4dbbcf6a328f58f6b599f41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b566a7128d0123e8344f174036ae5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90fcf78ab6376e4f3f7d45581f969b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d06a62481bed626ab7910a96b4094179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1a9b8b0725c28557f15d0930237ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290ff926bdb5a5b3fc2f5ac1983bae2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ecd5a2abc9a6814cd7f236468fc8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb1e77db92a0d2b92b958c2265f3d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead521b729aa7dabcda0bf26f9e35ac4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549aab516cd90af517968bce66bed30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051b197db60d2b1eb375100545e8743186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9adce01fcddd42982e89a3ee49f2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a864e0863afac7bea289878f549189188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde221eae50c080a1021546b4bac27aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bb985bed79be2db2669a9c2e5d923190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2124c8bacdfe034d10b78ab1e568a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419bfb179a59095565c214c0859e77f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088c7944c8490b9e2cd8ee0f9104f04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4e151f7f7fbaf3c0702227c5ec2f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9865cb5aa3536fe758063eecd2b2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc71225fdf98d5df70a532d1289e167196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8453c822cb9c5b63d7631c0d2943a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d14ff982f0c72b9011bee1c4d15eb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e6df03a5d5c808da40f343358b639199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c226be09e562f334ed05d88bdb465d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fe11477b49de4c026efa8f0e76bc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb799bb19c2e7b36e6f1a224f39f00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b89ef834f8ff872c588c8244126a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eb1b1da33e7e542728f465c2e6211204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1388977cc6269984df5a738f1b86a85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603d6b6cb37a9b39b675025f88d5146206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364baf434b025d0e3337017fb34ec08a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383db6d8ab830f857b12eb6970afb86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590099658259e6c9f882a5ac439b64d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0816904628ec068e019b88bd2c9d3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f22f2e02af8f0b5160aab85892c58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82936a5d501ca14588ae6e28b03e29f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216b9febce5091c3f3e12257848bd3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c7d3f0add450202d186cec011bd91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a95a461b77f645c1ab7beab7e46e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533a0d58c5dd49df654ec0c1144d535216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559620da23ce7f42cb7e68609cbafdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264d0cd487c1bbf8f73b0763961d063218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303715633b17222bdb95560da08b9c2219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>