--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e204cc46c930b3f654039b8196bdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b22daa585ba5972837fbd13c656ff42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258733966effde8c9b621517d56edfae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2beae838acfe596dfdbdc26b4b07c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f92573e2913add89d7758fe61589b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2f67d0a51787ba6d388f8d966e37f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465af79bd0d8774201b636c76ad417a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587b3670f85de09b44c81e78fa77da78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fdaf07324700d814fc3e29bffce439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a84f089d395cf98869f9a34a11b5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc17fda2021ff411c995a43b1c603b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b78da165168e5cf7c379c897c6a1c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75317fe4b299217dbd955eed40d495213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e8ffec9a5a2e90e454c9a8058a53014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f2b3798fd42447271d8a52e263e9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fa9841fad496aa902431b31085cb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfd047f0b394322be12b3939c39e3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d352f7c8a9cb9b5e69a9b663c524b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69060378695e1c3bcfdb82908307b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3d55b17edb3ed4d6a48952e4bd97020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d93b2281b16723d30183f3ed6aa2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3983ec32e4b8d56b59360aeb78b366122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f719f83271edc7f402a3ebecbdcce923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40555b8b5a76fe4592c7dc3a326e21c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7e23fcd946a31538cd449ef76fd0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5b859a90ebfa7424294a109d87bdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6fa9aafbe5c9177e1990c84170fed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16516f2a5b96177b91efefa1e5f138ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c19a35927d4575890cd97de8c2478729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84011562764ca6c4554a3609486274330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b946f21a4de6eb2400bb948699ead6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69039ab0673bd22f47e1462df13e90032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0e503c3ba1f5caace910ce07723c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34df5a882613cc079fe3e6ad95a8d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb16447eccbc316b706f04d320c918035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838f1ca5ed1226dd542e4a7bed3916336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fbaa61992388af5be4c800f87303e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a1caf482fbbf1b484d70cbfaf48c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b46c27593fad55e0faf15d501062239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a67fadb596d2ff5c1d3b51c5d1241d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102d882f5b6b21baa3135f668e3af4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299acd239ba10ab133940e5585fa7fb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7336ebe20102ec4dee76b90b9a78c2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f338888315d9cbc409ddf8b08431344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dcd4cbb78e050f1378c61cdce5f2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64976d43abad2bea56fd5f4e26ea92d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebf8e518f7069d8a32d2fd26dc605247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85decd312efda37d5e68312441364848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e047dedb4de5093c02ee6e1acfee1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547fd87eef5ee8e47b52fe881f8471750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc148c4c614aac1c41143fac5f47a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01107ec7849de2ac48878c35df874fed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa280a5d71e52a5a407f13ea55e67653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9ed73532b887f0d4abf5e6da9d7e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd925761cc389e03ab7d9b8e93051f0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c68fb2df8e208640f3656c9e94f7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f4bd6645458b056f06922b773421657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494213c84e75d1b0fb5e5f4e67a168bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647d1c66a80991d099a7e35c8d9820c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a858e699f3fc117bcc8aede47c7dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77679c5a69c7ab5a95f445fdab345fcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dab6f1d3806052d79155a3111200062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00fd0d6bb977b4d8ba4b53463f0e5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de9e111c98c5e534afeffec4c23e3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9d590f0aac68274fc1f47b10165e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775c66532a0f8f1df6582398d0f3df866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f22f44746c0adb41b2ece1022c49d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6912a87ed18abee4b7a9c3706010a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ec302be76b67124a00579031ab3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e17056c8adcb6425dd3d2907bf50f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c2260a0571ea55334156dea598c6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56527535f1b6e4b018899855afcd040b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b53194b70be32bb8a39149a02295c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6d71a6fa62edb996f8a82ec7195f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf51d00418cada2b977c8b11ac1eebb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0a97685d7c23d288737b0425e5c8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbe2848b4e6d540848ce3cc0467ba877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6668613342c7c5b30f8e03172326578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc899f18a18d501c0ddccc011e1edc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ab4cb267f237d9472a593372646f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad84bae652873ebc98c5669e0c93cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd5196371a85f3ef6e5a755a61092e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d57f472fc25651f14a8d2593b0c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f34188c974ca3a586cdbf3b3e90f4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eac7df0c1b355c117863aa553feb2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281a0819af833a9655fadc56768cd7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270248e5f73746ac9df04afabce9c9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e825225a0d1d25267bcc16d979a47f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00332e8e2aaf12aa4cd723dc8626749489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c390673fe9f980fee231f2a08014090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f9384064b6b8b07dca6da11cea2b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21d12e063f45707b0921961d9469d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b73641ef0237656258c0d5d06818a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0d01a598719de0e413346bb26fa5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266716b2ae6a1fef7a292c99c40867a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b5938696b11750b3ec981d0b4148896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25424f6a57b1b442f887d64f988e5d2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ded67ea320584af793b8d2ab9f4ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b25ba400d39e318191912f7e5e9ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492b12c51792d2f26616fa0db698d87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0469d21b30213d4d11f879f1407d57d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a5fceeca757e7010d522d14ce8f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba019565310749168e52f3a40151ae5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4324dea63a8732e1c1569d21363ad8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1627c999d65ee880d12da03247f49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5bdfdfab718fe21f3d13af0b9af1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8963974f0da31418fc817bbbf2ffc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c8ad5156bf1a67a5679c63ecf4a2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42810f95aa64b0406bf4975d67bbfe5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d70762772d2362cfac55d381bba8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd530dbec2127a8d09c4038475ff79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545c80139dae1bd789379c0ab07b374112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e60f4d51c8428a95160bb10a8352f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ac21a0664168df6aa5eeca5bcf7b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61249953797479d34fb89c69ea88c15f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eab3791e7c9191f39b92c8b5cd631116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fba7b0088586476af06022659f99c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8798cb30f092b9178ae8e09bcd22ae1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2196993b768389f39f4c9c437e03a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa082007d34cbaaba1f3f4871ce428120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad837f2583f88f1f54cee9f49bae9efd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a44a1570f83f184b488244e102e584122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bd0d33217779e58bbd15eee174f73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf371c15f7c9c8f7923bc4f9f56b840124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3199e4606ecf7099d19412cff7f60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515029ef6253e8b47ccd2bbdaab57f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4f516d3ebf2de589aec734f292f2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb321b7639bdb02dafbcb000507a47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e08c7c6d0e1d9a4fcf530f38e5f72f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568068d0cf562e27774b986c99178866130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d37f9a8e680416e15548c10513d1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268a097bb00a3d759764d28e285e688132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fbbc4b315e6e605ece38681e96f74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbdca36134f857847627bdeb6a18e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c1b69c85fdc755df4d108d84583f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36866c321adee81e9e797dfce87dc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b0f5f7d84a464414239eaf2a645bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77789da3e5928a9254ade06e2543b764138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4061b7c4906e70f48336d3c1a808489139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bca8b2adbd8af60ff90074107d973a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e16ba5a920cca249209f990d18854a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b0307685c48659521a9e03848bb3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28168dbb982a0045721b1956b0ad45ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a8792b7983ddee4620e123ec7ab7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429d18a9ecf0e7c0b9898837c9adbec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4521cb4de18809bd848cc5d4137d63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eb311eceabe403c0b2ec3381e4ae9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fdf10e47ef96474f4fec247265edc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60f7fec6dc8d4bed1d0bba05a7c66e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed052c71c635d47912d7569f7fcb2ae1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027e6c728e0da5fb97696c5f2bb4bd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8520cf043d94012660ac90dd033e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a478e1f8faceb3333ede7fbf64419b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e54ba9ccf8eb6009b9c0b41a4114a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b645f4c40a6b3d0ed1219a1553772f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bf683ee2f9fcd19a13093d16933ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d229cca4e501384cedd689cf002a847157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27253c302810f35e354936d4d9e99601158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837628502733708d6a50648b87e5eea6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a187b2a9f9626793c0b332e71aef61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067021db9efa051a310bae0cdbef9bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4130cbb4ef09e47e1e59cbdfcbf53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590ade83e5e7cbd1d0aa4eec19b6e18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b7431792ad40b67a074249815b4b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a69b6b9689a27257f0256db84faa3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c12adf19146f6884db79a5116b5b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670d41c2fbf7c439852db883671827c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7fc4ea229987b4f998553095441a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b356d37d0dcf945d7b2ea7a51ed24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4915e217c39b90ad45e66bc92020c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6743745c59a08c9c0574e193c4f89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129b4e6a77c2115ceb93c877673d5b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee7760a27958fff5bab305ac1e8ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c68ec09ad87fc04b985fa0acc8e829174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65447fed35edefbc7483037d63b93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5760110b6c6ea9b40f4012b7d2556176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1d2f7aa32d43ce772ef16a02905df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1249f9753168da58300155b09db2b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdf7e32a3a58f3245f0e76976b0999179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84a5b78ad577e686764001d604647d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd95c12bb4a3e9da2e25b5125e22597181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1bb1adf1a808191e555424944b163182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a1dacf8a494c4abd89870326abfcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf799c372fbf207157d5bc97b889864184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a194a00486475c71a5c89641002c272185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2db5db1eda4c8db3fc045cdc508e65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae38d381e1935be67a859dbd77a432187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bd3dacfaf03fc9e6da3021716055b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d029f733a422b214fec95af992795189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3f74daeba8888ff92b502b2b3f1f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8959fd7ba49b270e4662c866211c3b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8cf6559e10628beb3a31f44a7a42c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6352170345495be65477da3481fe29c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc01cba91abde157341164d352abf8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ea7984f34d42e325f8f0d1b14daa5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fae899374cb5f476f0eb6317b26b1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c244834af63cf4ffaaab45aa3dcc9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45cf1061cbf21358f1ae61fa04a700198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3345acd7c25f20207bd95868590f77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04060e700f1a5277ee4ecfe64fd8bc56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990def23f65fdb7c014b2d103dfe44c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd1cefe9d95487a3b189a69737c29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b1ff3b28472bd1e05fcda1226840203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc774e9733c8fa9821f7d72a6c377735204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eaf52efe956ad8f9562d250e4f2ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47180bd955b929df3c9d71baafe99236206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57575d3fbfeaba9a93430104a2a558a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb5f495e7005de5ba6a22663be69e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39dc96ff60889a979372a799d48d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84f13a7c552e812ecf0283b013555b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72df06b953619e73c6b00a30f91e7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe7b8ada02b0b7f6a9a6ccf4622879212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b318430dfc76736a036a95034f7e0df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecab8e859bf548cb258dcc3d46228f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be449b1d1709783723ae67fb88b50eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39301a1d29e381a9d513bda7d91d74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e36c1001cb9a5db31abb1bbdcad2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cc131d120dc05b717a52b55a8f612218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3ce561b97fd888695c065a126d9f6219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eea0fa6c62669749d1a7f293ce7301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b783d3f12b59fe6b419c2fdf2ab7fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6d3bef01d9c37e5db69a0830a1383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e3abebcc7783d5cfb37b72a7663644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3506aa1b19edfed0cf30ce8cf304715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf112ee00b6570a41641a98267d58c446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32281a2507a76e8dc1f8aa008c455947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf7c03b66ec955d6102baa330061d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa299ed2dd7693558ab609a6978b43899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873da7d536b582db05c685625062ec1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df644c9bd00d5349f2b9fbfad3f349a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcb542a4dd8812f7bd89fe59881a0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7370500175a707bb77751955afaf43f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c62a13e5d0693e4de9efa7ce2835914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cc23ef711028a5dbf1106007b58d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c82d4e58066fd72c801da5a60032916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85899efd37250aee90947cfe17371317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d94dc6a5802fd3e52baafb4a05f39018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7207ef92913692a1f57f54b6e9f7c7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f409b3dd13cddc500f99aa3ddadf1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2072ce479c2e44245c55102e5d45e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8805b71c28ce87af0d9875475b4e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bf584ba79bef68c077294c8e6069923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694398904ef9eaf18655e50f0e79d3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613ae9147dd67c35669ea8fffbe7d7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd756ead29c88a739f5787da4060ceb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cdbaf6e8fbc8d0bc6e5b7e286512f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63cb04730dbe07b7b12a4f2a5b068928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eae38f36f67b3d8223a1a1d0907ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e571b82ff34cc0262d86999619172df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c2301074b69066b46ec62057bcef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef082545182b8898c35108ac9b349a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98ec3be5211bd3793481f72b5e8aed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd359a4c15b4e9a0edc40f7abd016b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377173bac9b17d489a2099188b6af0fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7295409e45bddb35973ea62f4641f0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae138e946c37d4a159cb20d630609d7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7ef9166b9ff2b600518667060fd2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86696bd4c9a587f689efbcc4904d5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4887271e421e3bf79ab5b88b109f09b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc907cf04d0086c78088e8cbee899f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412b9923825ec15c5768d853feb8edc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad876c7ca7b3767a901668e8a91af0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fd6f48da51037530ec03aebd4925544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a5be6d5b1bf4f9481bca3bd6bbee045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35bca3b19f8dc39603563245a5e42e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b022b7116653644b9bdaa9ea368295b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad75e2e8bb64aae4f13f48d020c301348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe6e4ce8020a32e2b1af9f42200e9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7baee0ba1f80f5c0e301ecfa0152350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b3f60e4682ce0f1756473346abdb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eaa072a7adacfe2b2ea48ed418f7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669296eb932f78f9eb3e1a3537d4d5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084df466d52eba67b6f4807cccab1fae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3862c83c27c977c1fdc6831464cf66d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50304b360a208c2903e752079c8642c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cbcaaf4c2e1b27f1c2abc9ed0bdf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac3c45dc187ff653dbe761ae32b13158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79d2a83e04d19771cb6178f10e2c0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80f05147d595ae47ca8e615e9730c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad933cecab78b83861cbc7e7956c248561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a9aedf4729d2739f0f341962c6a4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f8b1808dff3eaa71b70bfb4f5c92163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c6f6bc7f2ec9ad4f72ad844051dc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d551d841b73fae8c93eeb991442d3ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aadc3d8be3a049912fd907345337a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d0ad56a722631b516789d6315f53667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538847a6d6a72a3f8e8e476abd7893968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ba14d92dfcb22e025616606fa1fcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a881af5af705eb0b2751030f4cb8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230988bbefaa24f0d23e0ae9df10764471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e73b52b52e3ee4855e2cb54ada6c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c8410700d7b99c47d0999fe1a6e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71060b4da17e45ce61272b8a2268eb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e50300e0cd5b442250083196d87f1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dde2865ba415909d8d668bb19304f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917def7eded510f64d7f25512b68d7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847775ab12e3b0f37415ae086241c0a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23779233a1aadce6d19190aaea615f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5803af23df052ca59e563ddb6d8852a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c50713d577e334a7d380ec90f5d3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9444221eb4747893334bd794e8c2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a6ea4acd8d001dce436b839bb40b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90138cb582013b4e68c5bd6fcf378c1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4017a6b77337b950eab9d7f9eb5bdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ce6b2e4e93977ca39d1bd56e827ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8a84a00f4217d61fc712a67653ba587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559334d28a92fe2837e0a5f351675a6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e0a28b3a3a62039434bc5ecf5a11689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be502b75d7b28219435fe42840879d7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0159249e7ac3dc29fba20ed68f93d5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819b8c0a5c2776333000d04bc4f022592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e4bfe5ea7db7507b337e8c5485fd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b38fc79ba3fd0b0c79c4602eaa307f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029e55154c1b77312e510feb9c1363c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88c7d91b7edff8f1aee0695603c40b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478397ee15c5f5c7a304cb6aedfc8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09498aaa250191df9c19bbac561fcf4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481196aeb5e8b7e913b7884f01f3b17399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5cce73cd7b7325315d613f95b7145100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58b945858226ab930bad135c7f66a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b436a98095040f777b93e973e82658102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34224911d478eac7a3f206884bc49052103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8160e5234718ab60a08e43f353d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fd7ae661b48f4ea78579789006650105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aac08493d5b3f33b4ddb06cf9db14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d551267b01e0f6088c73cc01905106107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a72e8a69a31956954b50cbf50ffd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aa77f8c90b7a0dbe6dd2b15557c7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18257e4eb417f6420f791c988bad1f84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb1ef5b3d47df6595cf0dcd064087d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece511e2397b87662793ce74015e586112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a0f90013ed4d7088bd351ae86aaaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a7c2fd93a3659275f1ca85393681e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec95f3d57636a07542fe6686a68d04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ab574ea6a3faaf5abe626739d2982116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4a156722c3b57e48d4d21c6cbdeed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a606232c37725f54c6259270da56b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e2c29cbe71eb42d0c17464797f66e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fc0346bb41e8a3df20d965ecd26a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d4af3179d68260b26e21ce5313846121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20ef9ef11f6da27d6cb467b577696c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffefba44289f27d4f8ba36bee8e49b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fc82403b616f1c0340c3b27826ee0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3b405d0d9f9ab57bfa5dd043550ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b81649e8d34c36c705250af6de28cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6b5ce1e17af9b17b49c4267e60eb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492da013ce3007af008e3f847c1d5e49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d72c45757adafb314fcbc130c393a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f514b1b8c0c03fb812464e5eef93d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a7fb05941733253ab533c2cd889f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a15e73e816c3259a24a0bc8a7601d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f0f939f91aed1f81a84bccaa654bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93b33b02eb181c539c6a27e603f005134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edb7d957c69fa4b461c667a61a8667135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0480f0a5fe347bbc8de592328d7206136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f907900fb4509c85c5fd7887490cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c997f8f504290b2909dd1aa5128bc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cee5e5d97db8727fe8ebd865d5ef7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac511740786ce9903bac8b1f3bda8dc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c26c2289662c7b0ac19f6f9c6b746e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48f2d562d34e456de09165e8e686d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7620f8264af6dde56826746878d05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de3637e9ebb066cd1bcaffe469201f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288595986786505b6aabd23b72fbfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37054cb662c4c8fc0c463c2db1267d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4563b11369381cc8d2e532c4966378147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e98745ad477d93c8c55001d14fba63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed1faf05915cf875a83e42a52016f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01c50d0b3cf131fca92860bed8c5eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecd132ad03a369b8ed14242516d588151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59972c702744176389e4b072cbbd9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16d59e12defc2a22a1d12a6c0c022b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a40557990915c96a84e3d457ce42a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4346043dd132563b5486b41fbcccee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f5d976831b6bede17526a8461b5d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e860e76fa4891752375670159bc50e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ab4bf26a186ac1835833b893eb65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097efb348eaeb9e79005646473c39d26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0cf298b8c3277ad9caa43e93e1fcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874c24bc09edaf555c74f505d5ece84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a368e1a063d9c064e678fb1a55741162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c722ff782b431455060bbc66888e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c233b9e726b8d871c284a5720cf0e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5c0727c17be0dff400f94a563d0c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca7d226dd5702a56a08a1449fa8ecc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3839bd201a8f3497139500856de79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd88506fc6de2e69310605b0441ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d01373adc7116a379e3c03402da8a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e4003861d5fc3adeeb6d70a00cc5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e9cdd0e41390f7c8499378b04684a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9f457d381eae6f7ce68a1bdd0c8e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716238da4d97b51002094d42b781d66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8a345ddfcc0d3eebe4fc77334169f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b84786d484bf8bd0d0e39a60f36824175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d8fd9991ca3e1037fbfcf33725cd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63670ddb1bb507dbfc4e9a7610937d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156509d548f85419671546e0ef81471b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c4399ae17e61e765e50e5b46cee36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcede3e19122ad7a054ec02ce3bdb67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e3c8c172478b668f6f3d1ff4742c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f041356aef244bc88951bfa8e3c071c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a277bc2e7cd631c800b625556fea6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb75c196259742edfefd41aef0203b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e30c1da97c91b00fdd9719873354c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bbce773d249610d46840ef69562e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eee1ab3dda7ebc142e4563e04e47e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9239899a6e9d87704d57fbc719a8106188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceefd7e06c0f7af44e9e8dde48da3b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948b21d6a18748a80dae683edc4260e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60345c54daf9e7a4c98aabae7bac087e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a4fe9b3d3ff9764182901246c7289192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b548aeeaf67bf5cc3fef6f105a4ff07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd87f9c0c7a21d596bc2773e0d1cab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58f958cbd00c41b072c6bb9fa89fd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e045fc9eeb37fbbde6bdf2798044525196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc9f21cd8e131dcc17501d548112fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bffbda004dca15577b85189d4097c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34286c2a9ecaead5dd2860c01ca805d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b6892be87c692cab921288a48476b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58c39f2da87fa3a0bcc38effceb646201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855f7881ec314fa793bbd6bb1c7b759202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b51cbef05fd32414083c92f253c46b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e05d876669e45151998d29bffd4b5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a930a95224f2103882fa95f3aa578205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70a12bf1cebf1bffcfc457e9d25a7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7335c27cfcbf950c0a0d0c5ae427d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93cf80717df4e533474ea909bd4a80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb522a39a0a2b3751959ca2d274ff6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9147bcb7c6dc77e1c3209b35e6fdffc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18f9f122f6ac89ce937b876764c2be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ca4fd12c1bf37c409e5f3df69dfe9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e40e819537e6b4d128feb1e4a4175213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ea797e4668a14f885b486a7629aff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2d1b5a64db78d692ed8a2ec413aa3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b798d5d52819fa34d264f6aaceeabed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef07df00e63a0c3f09b13f40160c2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef46c3aa83692748bae6f31bb3beaf9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209bfa134128ecea67e5297c3334a0e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>