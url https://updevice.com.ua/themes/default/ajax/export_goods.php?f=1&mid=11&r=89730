--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4134a711d6645cac38c10c739c43b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2c096461b6f3f8e36788c311186ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a33ea7fcd10b28224201f1d9e998543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5e7f377088235145d895baaa76eb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697561df60493da777897a39a6fd93d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af07531c954208716598dbcde4486586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb05c2d4e4e23bec3a16c57a8c80397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c23bdbc995383e71aa88c6f734b09e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173a894bbb6d60fb079bc0f9791531d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ef198760fce35e412b205405d397510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94fb21e4bc0489161c246dcc0b946511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3042fe2963aae9fb246ef1ecf93d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c17a53a0f9f0dfd371343eb73ed6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43883f18bfed66efe6804093058a991814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3363f23841affd90dfd75d281deeae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0ac133e1d585ac14696fe1a50885616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067ad2bec1959b447476295dd58501317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0857a8e535797b7b2e4375ab8629f9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6b7b8abe948be144c1df1c869a69919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716aafb8f8f0e4a71f7d1497996739220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99472a835e7152fa8a9af04946e6ce4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798ef55c4849e6080e80673a3d77ddb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db2dab31f935b1e7fd413eb136c69423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f50e0408dc46f161c8f661f0cda2d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2293c32dab0aaf2fc1608978975d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbadd4695fcbb57bdf2b231727393826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ee137e12c067a19144d08ea624af227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f6c3315b180ccabf7fdc06ada7d2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9967c9cc9e024784df2a7acb43ae2d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d902c8f5a84cf9a2e2bd77fd331e03430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eae52e7ab490a9a5503a692dc0f6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5faa48cb9fac83bdc2912b0216aed932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5735ea8ae975695fd20aa4c05cddf1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2550b16fa1773c7e938432348f2b2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f17a8fad743d9576e497ac7ad452a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113b98c24a12030a66bff6aa521da5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecb76304fbffa99b3b91ceb6302fdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6345a40bd791dee66d2428b239ef4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58d6a41733b7a54dfab4617a8b53e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac69e32146f8eaa3ff374f0b7193ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1734edc03ada693bac2832bab791b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010d1ae4d7d87d62723f6b607874e6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bebecafdba0be11511b00db6a4b6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1ce09361b247a2bcd383ca44c70c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195ef9700ba4274cd75949641ed2b5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df3e78c92f2f8b246de843f2d5330246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3596991bb06cec385f9353dc56dfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb0a298f1313dd9893bf96043b568048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb91d4e604bc45a4746e4750fde8f6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e4d111811246d89e60a01d75dba1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa1854aad237cae2d6cb6455804dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879185f1b8aa2b3abc426492e96f1e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7ab866a7a54b1eba57f9dad7c67153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76aaca34949b42a5dbf94c9ec88be554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a66f42492a0651e7e3360f151812ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fb40ce2a9a06fdeb8ad77b6aaa5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56ce4a691370db0af35a3ee3d52eaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70c440c49b5ae081751d4b7f8af76a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154006b40b12f075492fb4dc1607aed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267ee206037bde060698771c726cb3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e8b82e93e6bfc42ffcb2e05fc354361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5607e778c23c40c71b38163c8bf249b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028340006f8405df0d55a992eb4c64963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc149b156d354c124cc22a540941d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13289902aeacf325f5f02b4bfc3268fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea9fa9a7edc2e72465d050059ff1ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f258759855d1df64e4572a1b41a91167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0fd64bea745db9be3a3baeab0548468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff153416fd842b511a407b786556869869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee761d7882a56d8592aca7bc65c063d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc69b407f7dde04a40501756512d8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48fc9953f696cef4fc992a2847209e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd67a915cd4676fd8dfbb1edad306c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51629095eed9596645642f91a5f1265d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0171bf0f98fae0e0783dda105649075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dee66f10048ac3e819cbbbd4dcd5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4f572826d361e29c129c4e45e05aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d5ddd786cb9bf0b00fd7bf329dcbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6021a3e728ec1f599879d5e7a40b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5af6ae5cd1c5d493599023df4c06c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d46e1bef13e625f7a003b0a6fa901c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd814505dce135fa0db6c4749a33e0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10fcf77476b81d4fd390f5b1b008d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d747aae3d6f35cdb3fd0d038f194ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47588c841b0b60041adafb1316aec9d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fb0ddf6c6372506e4fe0649adc60586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a76566446e07e29ef3e38f72243b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6e2ff668b2a6fa69927f05f562e1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51729616e5832a5cab5bce061283415b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8971efa41aada63cf46a34d2e6fe86a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67df53c8e17ad7484542c1a11c80a3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28552b34cdf98680aa8405555073a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ebf6724cab2fdb5c3c52475bde89d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0f5b8333d0bd2ae6598b77cba215594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf681121abbe27e654b96be9d268c6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c42b794f32adf132a070ea433aeca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc023f4089c89311c932e605e4c0933f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62ec9e5316eabf90a910b6ab74ee2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413aeb26b993e8329bfe6707b0c2b5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff3057d4bbf38a8a02e838c5395eb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28e9b0af9e88996cf1b95f6a129bc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfffe4338901402c1fc72a246ee0566102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be30a0cb392a7f5193908efc8b20e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ee12061736872b7852e3fe00f9d61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25219ba7a61bc0e4bf572226fdd0196105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894577ee4c22ed10f77b56042254220106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4e8fed33a0b5181ef75882d451ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f257208b1fd0a377f73ca0b51062bef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537429cdd45f629b8abd5d4f2ce6650109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc63067878600af21e4bacabc97513110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d808b15380e1a31b224f2a7584573111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5dda022fc277382716ed74c0cae2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c048128ce908a0f96687033b3250b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dd0351ad8e2ee9eb831a1a4268a78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d644b621c0e7bdb9777a29b9ac00e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b45939b895f9be133e8fbd9f259ed1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018a7fd2c7143dfd0c3e67bc0b51320117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794242df4eae32476d727c26f834088c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3532f21d96b8e9cf83c23c41bf304119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd6dbad72c05c57f5c1f9f13a0921b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eece0fc9d46842c2e9e7fd520750b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb002cb98d61ff05b077b250b009ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6cfbf93c0de44a94e4adfbcd51d81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2420482c5fdfd2c1253ddbfe5b2374124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476568487b00753835ac1ac4fe8010bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb45cecf39f11f3fb170468ca03ed99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ff9a47b7bebf24d516aad919541fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed173d45a30fa2d0c4e6093351cf6dff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ad67d5ecff6b7088c7f1513fda034129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ab1fd6f19078c2311558c79d87efe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da447dc75c7c703edbd0abad73ad93ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd170e183c6ac955e3f171418f91b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e5566ffa0e9873223f5bec2c75783133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561788ebddacd1a43bab2722b2472f4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9f29f480b297e24d0a2166a0ab568135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed5062cc4c07abf8f1fa15a7649e17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310898732ea72e8bef0b40d9e3e9fdb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff7ed557726a4b646fe66d6e34f5ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb59bd3ee6bdabe0aefc068425bbd2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1efa684fa5e1b15dd7498e0aa18d59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ba6dab4254127075f75db8594ab76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ca9c6b2f1027af5c714768e51fec1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac434aced789e2ddf3dc7f758a7b0b44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271777eff7ffe5a121a4b7dcb3278c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8452b9a42d0b48a8e3cdb8c96c99563145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02501b40fd8181ad604f6e8443a16ea9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa4f8cd1aa10b4f9bcef35e3d7e6a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1f5abc76db4f9d18a95ced04fb677148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c14ee7b8f3205eb3e6f3dc505d19c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bd19d43626da784aa5fd83cd54aae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6db1f382c2df3ff13c6afe4bcf0dc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3d5a14e7b8ff320b85f12e2ac4bae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e73f1fc428cd5b459552fb2533e4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88909286644790acbac604310ed7830e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dd17a14799f0a4c12b80f8a351535155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549230bce6a194b7c42d593c23760407156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb05606fba4f07d89440b4a9e614fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4226f56436fd653412900c6c8f30ed7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf39838aa9484c2b19172f6fe2a2da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6bb7de663176e1f9887726c9013be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094ed02db3db7d1ff8faf5c54af6461161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bf8f994959763f2cedd8f1f4d24f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4da1c653a6ebcc07c9b4a0b7c104f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1550bd3a7c1ee683841cd500082a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857aff58b68448ad75e0d9df5047f1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff298e850e2ceded83a2b53e47841b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729bf5a02d0d4cad0146240e9f0ab9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d43bc04af7760692216eb0c6e715b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e562871e8ad4666255f5996ae25c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293415612a4c5c8324e08c3e921c6b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e51dba0647b12dcce02c0c489eb0cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee489a8f924fdbdee6fde6743ca0afdd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f3415fec451ecfece39cf62087f60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc68ada2ceeec74a5b209706b9ee03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f624580401feaf6571e800577d8a4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7252efbe58adcd6e24c279e33c186176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d4ac1f29509b84e207ed68f63dfec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a970e0c1b989efe87185a23f3c3dfe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b609c2c156ee0d2fc05eea8326be25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c544492006560d9e838a8f27e6b06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826e10fc1eec97bb8dc1f8af60283b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0ef3173cd31e27bbbc566311e3b0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be741c9799caff0c73b108120d813bfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903906a7e2ecd5d4a9521175ca615132184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73522bb9d48daaae326f3485baabdd28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec262ffc9ab23f7ce652eaa5037ed38a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce32cc7feb674eba5a0237f30bc6a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e3d4991cb4a39482308d129693541188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff289bb5c8b715a7987bc694eeb5eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66edb523b787643068aa7a8884729b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dff06586568bb362fd6eb46acc7f80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab080d1800e1fcab3d511e59f98e382192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b948554e205bb46b7a01746cde3ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe20b99b95b78f2ff4e72c1f5985ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e251be35c85b7fe9eb2865c18322cec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dc8262e9565001f4a154535754d58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215ba860744be7b701fcc0b28e173be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9476312476f91cf8a4c4074c1106d1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1610e519685b5cdfd99b7c22eb7efb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562efbef56ff246edca476460ee97fa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cb1cad882785d61b4676769a95780201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76a5cc1e4bac3636b51c3a42006fa9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aa250fbe836a8501d3762162f10a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe5409bbe6c20d54791691079f5a84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f050fa17299981673fba964e41426205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67973402257f1a22331e52bf3428efbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a144ec31eaa64f0e53cacbfe34f09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183fed3c7efb5bc09b00bd3c1c7c53e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d2ff024131ebd4989310d916982eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2387d95da684b6b662334fdcee45467210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f957f109547511e7bd7c94dfb77ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6569128a4ab87c8f6bc61305673eee6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53922e1cbff8ab6b5d940182da8f56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce352fe559b9d3965a5b874883c1ebd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd51e09a13bfad8f12d618e3faad1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa0f37c6bbb758a029ccd1dca29a99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27475db22453d9bddabb1cefad74813e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a80ff212821f7d704345056ae6a8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743cd19b78ec103cb5d91e164a727d8219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd31dbe2bd363ce25080a873b6184541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006643b76c884d5664c030f3753cdf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05affffd500726610708a7f87014f0dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e15932ec8367a490833d638e26ea94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008c132e601d715880b01238917f8b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fac2b12ea4e5a767aa12f43970de96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adfc400103aaf3115a3bbb15eafea97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9683588a92773cff015c4078c5baf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69e5672e12a66ca62fd97b5e28a2a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac288501c1b423f7997d2b02db97bb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb290ae29eeba45012469caef44e4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c5eb66d9c52c12e1e1c176811e9cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a121dd8799ef1a39fb2eaa2c359bca013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1a9e9ac90a0a6ec803ce4bedd30b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7a1c4a9228e08af9e6e0b2693d69415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0c180d4513821c4486298ca2b6e8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a3854816132c8d95be2ac3824a94417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0875d335e0632a62e4b89742e3ba57718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ef608ff37066f4a2eb72567e8e3e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b6f1476ebe352ab9dacaabdccdf0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcf78490d44c30db1d495abfddc91a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db249004013d36549cc674895d2795522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3855154acb8b393c53e06549cdf95a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d53cf493dc78d9a30752b599a78cf624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc9dd807755791799277871a69a0f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e28d93f0a14712a434978596dcc3dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa1a9bd945dfc48927ee68654ef0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0d8d2e5021325b67172cc33117eef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1922478e635371c763bbf9c4db9ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585cde2ee7a912e39ade4978b534f4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c3376a4fa269583c999cf0b948e9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fe7493ebb9f4d36fffec9830f4eff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f955420d26f10c3dbe204810d2345a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40260960a532943d0c07ce34b989dfb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848b30d301446f5fb8a07243b43f38535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218bde835368c04524856f965e3ad6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c94a95ed45cdd50d13bcc1c3b3d6d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab46a268ad9ecf660ddd630a500416038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5c0372478f31d3a2cf2cfbcf91b7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6a9ab31e9ac8ad77f2ba0e15c467540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345cb889b69c8a206f9a443553e103e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d382bf843ebfda9941b4a8b8c67ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f2ff96c6999f740fe93035393d56543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4dbfe00799472cbec5994b3a580b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c22b4879fcaddf3b4a9969646d21445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e9f16f281edac1ca90ac3b17fcbbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc980d55854dc48bc7a5c9dc273a47fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa44e82b2655381088abdffbb9325648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dea1b4766d94751d61d8e9edf0b96349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3c8b1afa31cad644f6cf0f4ebcc0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa834eeab212c541bd112ac734710951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9c76335a3cb2f70deef0e9304073852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f403162b28d9496b33867e9304fccb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d948bfa5874b4b8f935857540cc8ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad77a32500cca279adf67a01dcda1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe12f810e0bd6b8a3d64c95bef337a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f989afe236c5c891acdf993a5cac62a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e65209f79d930d274ab4785e644b1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ea078935bf9515c9ea6bc2fc9859959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b22b28e04e8a5ea9a939aa99f287060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fd0dc2031ef0e21e8cdbd6047bf9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef0b3f62d0a790bf0fc453f4fd8b0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06a2178f3c61bb51fb245436dcf52a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896b83b6d2ce3f57a50423bd15cbe3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc2e2607529744c272b58ea2ac43b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c1ec571d0cf67e970b96f2546b56f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c96679cd6144be3eac0a780b6f69167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4c8f416667aa2c766f82609435b4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebad3bb96bbc71d1b2088719d6704069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947867d5f121978aff1cfec3eb750fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837050ebdbe6c0f1625778d223377e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c6fe0d50e0d052e18f46c43a2e5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117f77e5f31f5e758f91ecb0780470373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cbfdcc90d21fafbf046de76e89ff574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92add559fa8fd87ff5024125964635e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9469321cd47c29d0e598651bee22abf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da69e040949c456783e0c76c8c4ae177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb883e52fe00ff823b1000b0866f948178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca404eeafae9f0ed02a75d16603cdb8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b835d4382046ec3d8954f71eb84e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c210afe35b081f326b6a794fe773fe381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a696184a69f8d4beae22731e0ddcca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aaf48edf3d152805ef3c24672dbd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d0f97be378015b8caa017e147f2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7981ad66412277a378ad3f8860eb5d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac3367addead1e6858377a4675237c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28405a47a8ba128a7111ce158f1591a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479b0636519a8f55ce957add6750c5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ca76f24dc801ac406109eb19d5e0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497b75210f7247ba2258162ddc0396990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720051022d405257f734fc094e7623691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4854b55dab16fbdee843cdc48322792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6a0fb877fa2777d73d9ed395c341d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761a0e25f32bba60ba9ff3d8929b09594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb36b3af1b601eb0f154c1db4f60e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257448d97fe870d32faca4e3b50c448e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa727779b026f7fd1cfba6588a66d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e43cc3524ec7d84c2a6e5400c4deb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc4c17519b55d52fd2cf6df6a7d3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd4b22cd2da63d1fbfe58823b27a76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067bfacc6ee1214717adae0d604c97b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe124c0980bd717ee354ae7e3647a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd532908a62a2950217a494f7b3d608103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292704dc6796f1e89e2cc18c07473177104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffe92458f7b777f633fc975e658498105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeffc75436bab0554ee5e07a76e860f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6091fbfe2e75647708dd7c1de692a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fa3e4315614f963ef9bb15ea58e88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da92df7d4fdf9afec249fa8ec840ce1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e1be8a28ca98079755321a12a8fce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e204499eef9bcccbe5af7ca7f6226111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cf2381ab5d5f410db923ce57c76da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8f7b378045691245ebab2a3db9483113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488b66dd3831faef924b3f84be1281c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b658e0ceee9c0343311a1941960b5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2086b21530d1d1a3a6a2cfe8ad9eb8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a96c116c01e9d4de0b9befdb661c11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735969cee23852dc72867d02de2f0cea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab736b9ed7d5f8fc3764f7fd4323400119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0ac95a5fc60a0651054d1dddc31d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca900e39965626765bef5c2ebf396ab5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f86e82f1873067aab7bf0e138c151122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f90902ca74c5ae432add791e7cf18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f7785cb136dbb420b5e82847abab3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d255e303b2c911a0219460ec699e8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac2cd4809a88e78114241505ad1749126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e77b732d24b8c28031200077227c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175915a66f7dcd7a40eccecbf40d7bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5489bdb42ffe2a2b97af7ad823641b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f2ff3e6972098373455924cad75da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904e014273711493a0314196e28bc42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273019de281fd3b97cb6b8ccb70f0cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dcfcec292fe8c52ad78ac3bb8d000133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71160d6c6f99ad35c22fb239e3c2439134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f33dad1c8cdf33c65fffd6837a8106135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce112b7341b3056cdc1d054faafd64e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24046cc3988bda392e115473ae7287137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513a108e8ee3007cdb66a06f48f37c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50540776c97efe9e80a71371631f4b2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e6c4c59b36d9728efea2876a17ffc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01b94ba75ee76bcff21c087b08eb3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ec435f4b31582a98611550b45a5af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3c932419117dd93ed82d4f0b25908143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609638aac0c7f81cea0597d38f89c046144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8c07ab3d057728103ea62a468300d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f688c461101067cd453ac9bf9edae07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce2e6c9e1b96c9f9aa6a1a7cecf792147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a549ec2655550d77617feae02001cb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce4a213c5f8a409f77252e7bdd27f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d163dfd4ab53f3903ead65503401231150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f52d0168ab982e63d1afafef3c3292151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4998cb9170b615350793ccc1219ac7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937a48b27adc99a942312df4a82ec7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c20302f2251a6b73e561adfffe2cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef0fda885029822d3bacd3f7b2215a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e68346be1248813813924b80100cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865af52b18ee5323fc1da1a3df9211ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6445da7c6bf0c590b1825deb2908c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bf1d2a9b809e526709be5b9f33b1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760cece4c21abfa769c289d65d96e0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b816736d8c90c95e80413b0dd1eb27e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e703911c22a70af79e7eb8df811c2a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661f2d5b3fe1dc0789a01affc78b208163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3e5ec51ee56aad4cf3c06b0b3ef60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916955f120434f4103720d1078959207165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e032d395b952b087a04100b1b972f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54704dcf06894e5cce5be62d0efe1fb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2ea428637e239dab53a6a79d9b797168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eede013ab08d65b0dff8b22a1510d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c1fd8b42af9606d43e64310d7a712170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7c0292ac15f8a549363efac0496e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7392da3a978094bbc1169a08eda32c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cd298c8991409ea1396f1cda75302173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda0e8227630ed53b501a269d55e998174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973bb4a22e3425da8e1030d8d914b16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf374c97cf978b7ffb850afb0903daeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0af5b19aba02c13750fd6b3b5ca4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecb598e48ee143e85eb1571115be0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4baecaeedfcc24372379f20ffe76d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6ea6e865a2f274c92db9d1012d77b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8597c62bce3e919028f5475b1518b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f0f2babceeef73e5237b7e777c393182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff70b02f08147a2cedd911024565a5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbe4f14f01507aea74a22a592c116c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522f08d7f5ab931dae5042a4af46ddd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c6480d4ba0cddb542408aa2b11db0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c336dd6406bdaf6b9dd6b40ee6c88c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059128d7a434b72f71377a8074b7f2b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb026d2388ab8e025ecea140a28725f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e59e0afe45086cf38e02c0388def9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c726905f5037d196787e38c64de456191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad266fee3d220462bd37358732b49a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909512c33739538dd628edd0ea54d8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed682405809d62ded8f4d988e191c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d20a24436c4ec1910988ff661c494195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294a29c5bc200de04720ed2ed9af227196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbb019dbdc568d7b410dedb15fcba1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667bd8e0a61e729ef159db1e1975356198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4fa02d86a7db6eeabd7ddc57c88f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8088bddc942c38dbb6143d190f0de3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443da4187887dd0e264848be77746eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f3216c2eb71bd1145f5c130ee400a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135d8e2ba1ab2a9af4dd4e5d6f77543203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef2d916ab5b1f40a20e5778f102c80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e374396b63817e99be69c7cc1b1320205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9659ea2ccc70cf1c153445342ebba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192ac6b130e318c6a349c8fcdea830f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c39b9d1ce773acf96a01ffd50c1f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c802e4105879836652355f97140cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492005c6e047b541be793c4cf5e331a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619437d350d46d8b119592e70fe325d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b4b9ea5921d14b03d166309152875212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdb2031db53c8107d0de80a4953700213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc7afe367e24317dbac985d30175e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13869b0254c9aca853ffab64cb6a6542215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38360d05ec3126ce4c91c2a868c832e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fdc6892e7a661fb3fbdefc5de2bd6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81377b6114f702afec2258201f85f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00958f5f5379a8c9a12aa7ce0a09ab219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>