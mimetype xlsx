--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b25e57be7f6d5830756fdcdb6ff1a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca784f57b06baf99055c11905efc842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948ca953c093245ab18662c99bfe03a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39984cd4d72827a580ee51910ff5be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72905321a7eb60a418f2430b73b7f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2bfaf1cde2c14ffc408abac4a61b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc484298b6bf2b029232739b4f8511b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d1ab5f3f22f3e4e710dd69fb5c6f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2747d72986da14f37caadcfb47d0fdf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da175d7df9182e6eed007d644db9f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3542e3aee24706418dcd4aab1b2945c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129ec1c635a96a8ab0d7c1efcd09e6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c348d883d83fe3050bcdb60926b65b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d83dfa008aa4768a07d7fe5db009614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544ee894dbe7f1093048fd94aa3124315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c682638ebff2e8cf97c187a80bbaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0e4c204d9fd34cce584ca11dc849c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f63f721cbd4bd32979cd1d08781bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2b19ba720a619bfa9be7f0ed3544d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cb0aec393f23cb69cc4b22d92072720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2171c4aff89f2911c14cd5d6448ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6eb674fa2137e5d1a63c2224533bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07578b2cbcca4b8cb7bc2624c37e9a6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ff6daaeb2358ec7d2a38ea5ea33f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed53ad78be52d619f905db3b42d977125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032fe70fb8b32b5dcadde32b3a01e1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1443079717c42711d2810d8d93343a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759ba07322dcc4aa1292aa19bfd1a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139177e68c9cd98c1b7bf04b3c022e5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478fe5e997c2b5a4fd833d242f3077930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c7987162300fdb44de19f9d2624c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b1563043d3c442bb5f89f3128fb2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c1fc1ca929e0c9670ce7639c24f3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08668dc6b5ecb2ad3de5525f1b66a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59541e036e0c019b4780d7b978d15bc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798bcf00ed264bcb476218f3ff083b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a477f360e31f29dad0c8e1fdc1952437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add22f19f7cc96a121544a8e0c4192d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e811db036df1d81f3096089b9e0a2b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad7592f76eea878a9230bee44a0eca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce25d5705826202da08966b1076876841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d83e28236e112df9756099de1aac2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422672a62b027e6171ee33cbc9c1bc7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90df87cd39c6c69e55bca717b8dfc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ad1adaff2799884823e96ea7dd1b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4413f2dfa51288afb92ccf677498fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cd720e5836e903e3b12848629d96347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b659e164e3bcc95088049cfe1a402b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324561ab6b0c6b81b5c4536b03a2328149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddc77cd27bf41881d3e917224113d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e4d22efce631a6fad91d29263bc6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6676c090f1f6133fe4a19b3c3a73252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff4f94626938e2d98d4b8acd5a9af053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b799d55207b046c092b8a8b5c9ca18854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d530b69e52eb9e43c7c3762d7632c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf800f212f2f4dc2e9639819b7207656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f03f22728384f6ecfe29c13baf7bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afb22fedf684168404826a35d5548c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c91d1b22215a11003f3ff6864353259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fa2d8170e5917b935db84aedfb0ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5767c37e45cd735b8e6396c98b61161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0775ba0d048d277b02601f496049b6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510e8d653759928d2efd28da5849e7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb907ae77af12ea5c596ea58a3a3d3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742ed8b49ad9eaf654c58c04d15db0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627004318851d15bab77371e7a4850966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588434e9bdf8084e3161626f048c62667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e42183dd48700ce4ea1b104f20b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524778f8d9fbfd1a875bbe8fdcdbd75469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41a4d498d5194fd472d6306a8b078c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d225f88bc4befaa3c1061cee7d0bba271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b4dd69ccc82616f02ec46fcfeace272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ec40cba5b868258994932d06367f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663a2479d1ff521a1fe038b284bf3fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdc74dad0765fea59ea33167eb59b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a8fb58df020e14b0d284ae1cad8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702f89b1f56d8c33523965c24e5b80477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70d8b54e53fdbd2e970c4e6f62756778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e682c43d259361a463d0d3e5dd868fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20015075803fe506e73b98172c9e8b5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b319e7644ef35b8aba0a281cf7f9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818ca9382585f3ff8827aed7e82f0ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13637e30d9e5b436df61238276e3bd4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fa0b29651a5258d186d6b8575c3f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcb0498f55063ed26f16191a1b1fbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb57495a4d75753c3d5b3fd3c8c42b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c4cdf515f5d5478dd420e00b9913287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60776b21adf454678c560104b7426c6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20672199527ef67ac380161e3839363289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d138ec9b8a9e876038812e3cb7d64de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5c242d7eeadecc377ee8b25c86bc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41edf075b59fca7b3f81f6a2f35bf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6374b4424ae5a84eed7446fab122e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bde64df1b4585003a4c149214a3a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e57812f23ce6e2d3cedcabd2ba14b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e5c3b3a0f4b419401907afe514e8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957148d2ba3b78921f332f788451ec1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97719500d55a3e21b703445cdfdad10198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d35f22a6dd11b8feedb6fa4ea5e0ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa9253c99ec7941fc95c43b4817536100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af217d7648e62ef1ae09ef970c9224101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f25f9a65528a4af81e6adf9d879c60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90d33b717e6e41eb9c63d69149f04a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a67d9d1eeac0f62a0eb44bc0b55a87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6528c9c9e368e125353cd9e86add3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a13aa99f6fb3d6a9aa341d3634109106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a1979add13b28b71693ce1179d2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38320dce68baf924a40c6782b460c03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eae7a6054ef6670b8d47facacb787109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b23c35e8f32356400807cecdcc5241110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcb4a42265b30f4fc0b0a8145f4c20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794fc9f54c8bffd635fb27725ee10d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a046d069f5714bad76908c3ae231ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0e09a0919743a17c4e495519d4d5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626766456b9f643e4dc84cfe99e1a89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3b3e4a404cbfcb969bdc8a09464d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad8ed9b2f0cde1c21215ad15a400c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9549be148481bded3c829f5c7de5e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b05fbb8a273801cec6f541e7cee84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d8a44791799be04af8062f06fb172120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d60960ea496df289bb84fbcc245cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e51a8e8c93c395b1f28638102ff7e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ccfd62f18d4bab9d1f77058af01f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de21db6a4d3dafd1521b73d9055d711124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9d53c52993f0e59f93540b6840f9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814565ef36a6fc8d580a065f6e79a4fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775436e1daa4f807ff4fc871f0c256c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a85f37fbf8d77b16ed5e160aef0f5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74650d58a2d85365a5c065ae35aa940c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62069aa599d89e229c7c58d03bd698130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb38a114ab53ea746601b98eb0ee6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f33ff64b05b9bedf320b0dd639157132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c979f6d1b4de24f91db64bf46f8e2f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8d47bce62724d5f6fc8836455af40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e29458689cd5c1033c332afddf28c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28baec8b08bd91571d04bc258ac9cdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4ef052a09763d2e3cda78d53f8d08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa15c6ff1961d8a4ed08b052ffd748138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427912077fd2b560bed00a1c8323162139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b3b4ec1e063a1a5394bc7a9b23264140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ab156b6bba303ad0eee5a45761ae5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece8c76992be60519e85ddb9226c532142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc00a45e7ab54d99060a06c33102755143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec832f373ed5fee7641604fbff3ba6b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf31fb8a24c35e20c7b344b6b422c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9f46d0d19b165fb8709a4728dbb21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb364de174bc7073882ae8ec1029e58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5fcdd364bd322623ae7969a85d252148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8349d624256fdc2501aa38fce6cf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff54f6c093c13c82b437ae80475427150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262c7bbca95194fa61d19269e2d31b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b8ff095f951196a6f791e882beb90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6c39ba341253862dbbea007d08a62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d3055c083b2d36fc80c378f4bff84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0bc84dea15d5af7770f136721e224155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c3d37f693a21afa7ce42c475dc3f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe0dee8c0bdd00b707042d0a6a40db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe6270868f2bf6bb9534a50795d66b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc3e5aa1985ee794a9f60d3150cac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8941a4ca00d25e2bdb01e27ed490ff4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dda23be3bd7538bc00250d6dcf674161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294875216746359d2517422df3fe598d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2334e6a43ca439b970fba24214b14e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d2e0274aa2973e7381e8a23853a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41387ea87b139a7e9c42369e6f162a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662947a7700799adae3e7e88f48328f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75ac792ef6f6b8b55694abb115b1b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d257c8a918ad9c1f9b8e2f7fe1e6588168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4bb0f36ed7f64f1ce171dce987e50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37375bd25702e091bca59cfaef71874f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ebd7f517a8984d3ae0ee1ebb3acf6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfde4f4f606dc99870670c256018fed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a269e0aba492cd84687a567a0640b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7234762d837d5c6043fdd8e372269a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8488f845e9d99a542dc4c2e455c0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428555eab3e8645774d7fce1d8ef388f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb9b091bb58aeb1ee90263b82b77d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9601097343fa8ba4c7bae1a40cacc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ef241509755b6df2f15a551ca680e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dad0871943aabe9dfd2f12e4083ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24ac599a90e90d796045e619f64f0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df3a9fb0dcc932c1c264a6f1350890182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc221fc641f88c817ab32331a43744a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163418f1048c88e65b63c330323d52d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65a17de5d5d5b728f56e524dcee8cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ffbf7657bb126bc41a16622ee6cd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634eed8cd63706bf898cbfbb0adcb2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90ae7e815499d0a9a6a2d7575513cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53554b33aa23f88e07a26d75018305a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cafc11ba1a80d66c93f3f8b6f9d58b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8f84f5e56098b79675a1cd7304b5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f03ba6e8ffb9fd24cc63314a24dfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0777c852be6d4511c084c4708b112193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c171058595e3dc2af2ec97436231f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba3e993376608658ec85e435e308ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018d1b585255891fb841f922e58d2d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76a8f02010428c1780e413fc80768c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414965b2e6f5f1b0c1889414c4b88bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff118f4ff1390cb52bebfa217ecffdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0e17b7cea514daeaf28245de06340200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26d456e07c5554ea31bab6004f1f62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e80dbaada62d2323e3206a769ec01f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179651308e15d9ffe8fbee48d97583c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08145b5ead9da561f61e100853379d95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531fcadd79d765e768c5edcef707fd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0708a6e0cb1657543df8fc7580ff8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103366070074291342212d3626d7278207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6b314661cf8356a5bcfb18c6c2b6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e5a326b99dff8a93277e94a23e72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a95d67574ee6fca94c1a4a7b53788b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9817ac95ad975e973e292854c72bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dc40697c8f2da87e7bc95510e17e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a432d2e75b87ef2b07330674e5b7cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071680c6ed7a61e831a455d41c0ea40d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0184cd60d8d0e370fef09c7ff1ce3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a00ccc5b6601ab9fd9cbe707d281b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569630e9c1e06e113812159d1f748d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774dfb510eb21bcc79b44e23c0958e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e450ec6363dc51e6509c8d41d9ced8219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13534f3f282a2f4b934389051f40bb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4eb108c06b761e5cbf5f01cc047cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e13e0882eb58c7abec0e91d5285893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69056ad06753d35ec41a83e9fe4ccf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585759cb22fb6def000dde676d56f1ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cbfa7547b906fe008cd5594ed6fab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae21cc1799509376df39ed592ed42827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242dd5de38e2107b3a56ce7544b9c078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a86f80c9dd34c8746af7469988c4e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178763d53805e593df78ce16f91907310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbafd0c2a8eb306a0c04454eebdf6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbff658aca9c9cb16791b8a40b563512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67825fa2e84c12dbf076e978b94abea813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228c669ac0457e281914eaf31f2aa6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c3d0756ea8ecf8d49d15769ac1ed315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e21fc233fd26584011e665525a5e6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595057581ed03a21061fadd85f02b31117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce72316b3dbd83ba9380166fcdc944c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3946d05e43878ba0c4bcb8eedd081f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4efbfb4f1e639e8d16e8ca1b5db03920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc45c979b4d0663d34b527df90e81b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59444d94f18e7864d2e317074bab998922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9d4e2cf23247f622c2df304c2b0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e218456418a90a2e26a92560763ca724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477e745161b74a2e87c3ff0cfae099c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29db25b3e7e8ecac082aa0c10222ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f518e461a8a0d3400e1f3ff9bada627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075161b63956068c81c5275d1532a6a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc848b89f2a29bd5e7c4d0526d2ba4d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88d6bff6dc80622f39363e7cde28e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b10b5c9032c2f749483de003eda9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271d41324c3ecc4b835e14d118ed8cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69041e90a4669971d005535cf6df34333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56296c6b63112bf6715cbb3c76fc02f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b317c5d4006eb279880228cce41d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38380ea9ce27801e5834b7e69c4f92436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a5e41c22b2b8449f0f80133b359fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31693428ffd5c83892c863e517e958938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba8c45795f124cc9b22dd94a3886ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161de52d03892b81b7106a9f4922bd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f902ee5042f1edce41aecccabcd1ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcb045a922ed1c5abe856c3963ab8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445759a803cac45f27a74afef79e46243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058528fb09092ecf955d668bfccad42344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7457ec8602aae945bc033907f868c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e68d1d3935095e3652334aa7c356946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166d1c1f51e1accc3793de8539a677647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc3a3e3c6783ecd180676cdbb0bc5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00ed6f586c21e03b872506388f8a9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad7b0d7441559f7620f68f386cdc5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed9fb73e8afec0f8e806079ce099451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f3ddc101c46af6494c43a6f54a95652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd227cba9606a39a6e4245e7cf0a11ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e6c249926d3f378e21f6dfd1ec52454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e48c2c51c034c9c2b3036130b6b6d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1c9c184c10c269b2e6c037616ae5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1254058b80d18f6286fc56862367957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6eec522e319bfb44f163c41758e6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80872d986c62df16c116b2cc9e0bec9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b8a39f50095e958d020cc7f463cc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687b283ff3a3f257864a1d8523c64fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d0ecaedf04f78f834a1697d8700f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c2452e96b5788c7ba763caecd21dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badcb7a4ca751dda1ce3b2dd64964f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad644686687ba7372e05217c735fc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eb7636b291cab7c0b3b816bc425f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8219eb6cc6ccc34bed253f7a84df3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a2fecb0912a4388d11ef5546f01ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb282f993fe2e0a9dcc687932221242369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416511fdd1f66f6aeb3fe275b719287470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4effe984341cd8d7a5fa4f168a04f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd60c809ab27d02ae70f46e4d7de7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b56fc5b32683638f7803f5839759873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a77c4f15c03343f7ce15ae16d872274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d24548d2601cb6ae306fd354941a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71f1302ee25b9e2878feecd4f914a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7cb0aecd5c1efc6e13d813c6cc6d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b2f52016aa992f431d4fdd2465f5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8edd3c2d0a7088c6d60233e08fac3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d6aa58787972fd2c36229391330dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f12be632a46ccae041a10dc9a8a1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa5852f8a9169d2acd8b48c61002da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190bbf8c14138d840e5fa9e5f3f626883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc664edad641e579223df0d470ae5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d255bcd8751944db471b4005c1962285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ebd6855becce5f20d03d25529f08e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39137fb1f598a7484b6509ce753a294487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd6b90047768528dd8ec2d58aaf51f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa02335b60f8d2fe571859b2e90ec2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87387efdfe7be4e76767d966d939f42190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7c6ebaee3dda32511c9cbf4fa400391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4775a3f096fb3b4f6c9f63fb2955a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbd154d14a358697a8742fa37bedb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d613a596d4df34fc82eadb76f38ece94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e832ded32056a9ae40e93030e331695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb304a7d8e27980c0d2e5548fbc87fac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d3445911512d22bcb5bd47a1ec6dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b307579321882e4898155d959c758898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66580db586dbf294854807b460c198599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55c7ebbd6a6b924aa995ded025c988100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc5c67df619d2b44721ebeca98f3a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e14a44b0d2510084e8be11fd9eec20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdfd8026569d2fcab8eb694864b046103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a828834078942ae7d0ac6fb06ad762104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce05d1c8ba4a4773610e77da5d53e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88321d82394b4e9de79c5d9a7bdf60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ec4d6f1c76f9885e44e1a9f07b26e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a50adaf2bba7a07c87efdd2ac2a074108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0301a9ad4073f99fa1a820a9879e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c58c82b95e51942551ad1ccb7a195d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e641106e77bfcc588e760666304f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b630f400bf210d102e45e7d67b41250112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54394a1838053db392a00da70699b64e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbe59ea1bc44d71f74922e7c6ca89d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d758dc28b254d73a0e38455755f1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91540d5df5f3b3f90f70520f970dab3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349400737f2801ee1d34184ceec94de0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311de2cce65f38ebd7117a6976525e0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb05c07b54352b2d1a286763e53de0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc37f536eaa2494e23ce22eff7b43e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4243a9fccb866ef9c672c4a484372121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a00eeb5f9dd9a5ce22939db1c232b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab92efc7fa97d88ae492e7d192c62b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbf9f9fb8c5affcfae9dff6c74d6af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a832104f3bb9d6f0c120c3f805e58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c5d731cfc3637fed01eda808fbc4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2b0e2627213ab59b7f727ff8c484a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18a5fb8ed60f1be9a1a4139d90c0a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc96eb99413a77e48fe05781c76f89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96c01cb5460a10f075cba2f527cb2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bce2f905ce4518622505986d10416d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b372427af560003d38bc80a411cebb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df857881a244685d82c4d87e5c17c1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4955c0a185acd432aff7329579209134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35092fe3a0f62b2d069d7e433552841135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562b47d35e8f827d241610887751bfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62437fd1d5e7b225ec73067d80f00c93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfef616fc25ce4edd832556fc7e313138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478676599a920fbc2da02263d3c0cb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab331fb8b6516fd6114f67c77eeb35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085ea508f9a0a242f1b9d29cb1f1759141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660963f38bc7cb6ad9d57e777a0316d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772f0e322dfe4a1c12eeabf68c65254143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1632c230a1fd52ebd338f0f21179f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a718585260207f8e43ccbc5b61cfb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51393b69839a70f40a88bd723cd3b8a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448a7cad588c2e6a2a8db9e9ad6e454147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045351aa010fb18ff8dece673c5ef9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1256bdfe9d830ed0e79ac058759ffd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1530e3738d1a1a169e3d7ea26a2996150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8108c3d8de1b9b327667684d0e40743151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e46b1ac04afdb84db78baf35347c53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c6a4cdf7f07608d5d0ef5b99de29f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5c076de0a4346fac08672b4d5dd63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ac3ff9f3beb84ecd2e0b79b529929155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b0dbde61e6b9d1cdade4764439a9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27379282aa3d1a625d2a40cbf8e13477157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748546d15698132a95f6b2a88ef235a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da2e9fbc00a12d1730fd9580abebc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6564b9b3c74acf8be39360d97cdc3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94cfb4e752b2cc52bd74594082dcd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b443606572c6d70d46346fdfcd2f7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4344c22aaba613c3f1ca6c3705b735163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9735b3b623d9c6a4579fec955f92b23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852009004d16523b43866d457f0390ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295e8b165d2e9cc5906644638b20ca5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa81a4993282ce2da1762a1ef0c2403167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb2f510112ef45605c9fcd825120fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f027397354c1f133041f130e1815113169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cb79486d561270d5e7df581f47dc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b79575cc16bac85217de0e3f1fd87c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824fd98364bafe8681dc8636bddacad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901ef106b3e26aaead5ef0c45381396173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad35c40588f127232e0b0ee89accb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f3567e7d7c0425b045e69bba4fec2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62ea19fc2978b20c3e84ba05c70754176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21142bac1497db8783d3c23b03b7d2b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8f43159917218865601c5b58c05f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedda5a6107fdc5c1215fd6ba35eef9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb89758d87a2f25ebd7c9d4c3c3df1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96455ca9ca833a42cdeceb91bd984f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0bf555c31e9809b5e28014b52a86e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad49d4869ed0a3fe4a955ed6e5c5785183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6c8d9fc2f1a6d71ed70658ede309184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e6b1fbdad0dbe5ba888c4352c86e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382f0e813b03b5318999b9c28b90cbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c5b4f2dd8bcccbbf3389ba3f6b0d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ace171e11acd74cb16d9d8dbfdbad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e6719c1637cea6bb2b80033fb6be1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dec9517bd608f222bfe6e314882060190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8efe63424dc7842d145f8f49c99911191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a95366bb9765bf03cbb7d5e7d1527192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac0d7c749da6e76d100c960f25556d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708548d2e77d04f4c34d9b25d91233fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8d5b27f0b829f1c9de5ced9d51f85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9edc0313249e57d87d7c3e4c311df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8872f210f33e83b09fd11b37f5db37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ab4c1cef32f872c06cffe934ec49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07c5418e721b591ffacaad93704f6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474434069bd72f8f63b177735554a2b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c94b2273d621f86b5d62ba90c243d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc97d9a6f1d94d3f0b82ace7a4d029202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7381f152fb4434caf5d4c593b613983203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758b15f2555545c4f910b6dd7113c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1d829e9ff9d601ed1c1c5af39cee5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18a32a288c114a3ad4c485de636d46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465bc6acc2cd7f1cbe84d39b9c345d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec339c0b11b05632792d407410c5c04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715c01eaaaa40f34ef0bc52eca2ac09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9abea74daece8e6d81fd9c1d943f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8b7009465c9a515f137dc1e68002a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838a0c4b1e1ac250c1501ef73102666212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f0c62183e7b068384a87061c32796213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69466d69fdf4b92ba36937ba314714214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae45b0bd0e0982b7a9db7703dcafe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa98e2f4ef9dac0e2b325f99151053216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba0d550db2b05ef1b18e81e345a376217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53c8c0b0a3cfc6cb4d3dfb50af3260218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2399f33c9954feed07d601ce89e6b5219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>