--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0febc9b5566217c79e9df4ac5f3ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac0074ba643adfe593c0e7f6549c932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47123f04e01b52527af18eae9a17fb353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605efce410b66cae527a41128598bfc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876582552000a43c5964ba6446845a895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fa30b35492d4b619b620fabab0ea16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abd355d502c069a40fb822b6c9f5207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c7bb6174288b3112ed604330dd11a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb97526e295d8c79709fadc1a92ba0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf689c53cf3ebf6769f47b89c0440a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce114c752268177e21b6e8074596cf9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc3eff18c324ab5fdffa238d88822112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0bc8639f11b12ade24f7fd67635c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f39b710189a6bdd07518482d9b626d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a3c2ee3a37edef95c7452fff9a62d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1cedcc3c75afb7064936dcde667bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb6f060f4da988c0737ed6a61972bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af765ecc8b6067b545a78985506d91618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c077b5b592ad17abbf5fc75a6960e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459b1d82e08856d9a7ee6f5d20a8f2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a4a735b17c3999137f66f73810dc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee766ca45acd6ff8a7d9780e54a02822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c80ca43a74f0c2a60f99ce8329861c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24c86c12850cff60afeff8f97b564624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89227ef6f2851a6b9529a91277a6c1f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159fbceb47b1aba51200d29aec8806f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c5c30dac11ba0f52863e128bcf62427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e5714f2a47018c84204489c04d53328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce144d5286c773dfa6a8abb635833f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ab2ffd03d9c32d7dbcf8c62e7642b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e4d1a6f3dc16a0d027b3ed71af40f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b78eff4ed8e8ae46f424c6d0bcaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725ce62a98d6ef51e9fb63c8d99d54633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcddb6e1c1730c89b7fa09449616b5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939ec3a42a70e9326ccbbc90d2da79435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f47cdf861e5ea003e7890a8b6777136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fe9d8f192104e6b56c7c40250c87137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858657f3f26f65c02f8a856042a8804d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30eb0f16e6acf6ca1cbeb0c014ea6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954302760c46d11aa08072a376b5b4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76ad460a9bc1afe8fc2fab9c8f47f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8b76aab46b63232467855eb5000af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d0141d05621572c7241c1d1ef627943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e18934b30ed43eea41ce6ec57b528c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc699e31ab1622bd6bab2828fa8c702c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feaef56d2f88531fd05d85fe18645646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05f3191c297d564ca1a5814c28719847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7946affb2fc8c6a90dd09ba3524212948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d611e2257a07d828a41ab50a87172149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b835da45bd700516e7cc3b8052b4e9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5d919fa175167eb0a759726ee5a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3c9ad7163eee81facd4d2e33c7dd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08107aa54ff3dec954be9057d22f249553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b7a4e1b1a6ba00d5bb08a5217198754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca08267c89f0dde1a93df667c9e2cac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d38f3c51b7de2598ed5f26108792e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a158c97a48ac01835e01cf3061296057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734fd327426d33a6b27b202375d03d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5f526030496dcb65ecc906bf71beb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf55e5e93c2a10157a085b1eb83e8d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481c9c2578385d90b4349e0bb45fc0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39843b498263b6b42fd90ef130983af862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7b5165afd4a0f26452d6fbc8c65c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03b63a1c3f03bb44116ceab2f5774f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551a2775a73739adf5dae193dbcd15965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9932283f621de7a1fe05058f9d64866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a681290e8f631e2c5967f7296dc2b7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe1a997dbe9e9303b0b47707abd3bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a4b0872dba38a4487cea369b6c57f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aad29895f20a14ba3bb512667226f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281b50222425524016d611b334b0b7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7530346ff072696047691897477131472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fccdb7f679227a9a6f7884b1c33d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f371c4d5eb6159688f6058a5a4cef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0a4f7bda42dcc1455a0d46e9ef6c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3982a415f82d9138cd42ae4a5b06e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fa8119222c1b4d793606757df45dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c1f1c4916f7f1dd0788c210e255c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fed47586c2d193f1020f96d65d26cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5ecde536d7e40a117e575f9e7c2b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac8fee7e20b4d126fba949973f78e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f70cbaddcb1cb20ed0d1cb8b4de45e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291ae5fbf10d74417e912d49846976583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6eae10aa2f422629c04c38d61e07384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48516e5ce170d5528d8fdc4b907d076085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7816073279f2a818c5fd9ab27653686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a2f3c20b00c71826358fc24a2cdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df97cc104f5f0d9f5497ad0c8fc50d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74736cec09aaa4a99f45da3e016a21fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867cd9b7ddd205a1a91a30b137c90bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f72f3b1ed25f0af1d87af75cb4e0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129c64ec82560728fd953f753625a2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cd68c857f6de6c64c6b1c6042b84293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5fbe78f9ce3c4149741d9fde4a88294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06907b5379170d203ce1d3a7f0fcb61595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb187cf2925b26b326e1e02ffea8f27396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35d3ede6e6559b95a1190df0f5dbbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24107b3aaea437e88c453611e20e1b0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b99c6e08353ba78059c45cec108b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d063faa422d0614f49cbc133169a16b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22caa6df10603d129129125e5195b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19e63a348907fdd7ddbf15a38fb2e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644adaad5105e055ae5d87a679141989103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3778be83239ef6c3658ab71347593104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3db2136ed9eb58aebbb7143826d51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f52785b0bfd7c5bded53441c442643106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354b5084fbeabeb2d47cf9c52aa6966107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380443acce57addd72f8ddd0562e6ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452f17faa9d644f9eb4a586845b5c3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114a9ada554a6739340baca5bce399a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80303de0009f51f0e1ec7226ededa7b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6b2b9718197639a01cf1746fc046b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b2a1e2e121df34f3bc4466b8de533113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314379903e0cf0b3e47715bb292d79a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcf94d1c66f4b0164168c5f39a4238115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53992a28f092932a9fd01e80b0b83fb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209d53d531d0d9a01bc582453bf4ce2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2428101b76e0ed7a093682f00bee6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96031803444d5e010f8add250ab9eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea5bac34aaedc42fec9bacf7b93a5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d234fff41d707dfad30e526ed0682121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed70f64928ca8d2e30b5ed272f2b23f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9be44c48990db0a391137760f4c16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c599c200e650547f487932140c55ab1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39321bda36b5a066bed6c6ee80d091125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd4f74588d91e49c3d6ef0c31d4863126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08cbd582f932df9ad93169fe5fb7e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7f88e825b541bf5835a31e6125415128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419eeadf799c0ababae793a6c11da7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4461908f56f697c5d313115aacca2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d44aebcbbe2d7fdedd7e0f0f9310b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55048882557e38b68592ef5898e594b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282799c6e0ee32517a774c4491996c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d086ef54eaab304d4a983470acf7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d5608b81c680df7bfeadc32d56102135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab1f8825961c07ff58105b84f327c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de405c4f6d2e2562861b4b28d1e2b4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1430a42402cc6982ad2dd8892891b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e936247d2a050fce0e1fba44cfcd71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ed1e22dccb45f0ef4f6349cbf6e47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e91558c214afea928369736a32335d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a11e99d1f4220deeda7c5a1c61b740142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5857f889e1a1735766f63a0569b7ce5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23262f0340d58c9c407b662a0d76dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3a647f92ffdf732a4f20992af07e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e5007128238b01270d196508528d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132be7f686461fdcdc36ced38f8f07f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418f63da60447a5f900aef101e0aa07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56e6975100bac0a5019f804ee852b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60c28b24925ab354aeedaa865148f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969a6e6c66960578becde29aa711ce3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03df0452b32ac1603e2cd74efca06c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb267dc3ed90076adda75e9ba1126d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f250d29bea230847deb89d69eae461154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bf4b38d161fe9523ef95a55fc61c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf6ad0e890d9840f4fa27276a9abc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e825d87f4651669b1e2ea13a02d44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37f7b078fd8fbffeeca857b7de77ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00809f06f1df4eab42710330bf6c4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d39971318b933716d77271fc02308160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c2a8145c763eea7ec69c1aff0eed0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2af5f8e7ca6038373b553db2ab308d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ee9a5b924cc5e2321d6f7f257aca6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d40c76d563d0d3ab280a2e1e826afd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de05dc35fc70ead53deaf6b38d44f91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44781ddf4d43fb7e0caa13862ae18c58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15c811a3b7add53eb3a8070a3d0956167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2383aa7e9466a76efa45808ec83ce5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006cc02679aaa079251a788261a209c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3da986648142ac304a6454cf8488f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08884443f438e56428522314ce468216171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4889041ce54e1598c6b243b064f22e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a7e2f2c045ccd578d025154203912173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dcc29284a51fab61c925f2815c6e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5209629e0863d11b042c4955c97a74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe1b1f902dcb063ffdda146471d4fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292c2ebc2dba7ea04a2f4e3f2421c3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8a8dcea338d6721cc30cd9b86275a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725348d783fc1e73bae99f3e5c360a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc931bb86a31130bbd22f67431929b29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd0ffe2d4b9a06f9d739f91907cc4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91129552923a2188ae0b0dcb5cb70dbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac8f46f6d550b33933b33340ed1ace183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f07ec5094238ec6e6ff7d44b2e2bca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5b19ba3a92a5b5e60da1134c0d6a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9226b291290e5faa520308359c61af3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a0298eae6f0bffbc19a6d9a2735a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52f1ea3959cf535c154fc29fd4f23f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe51a94e43f59d4f8bacc76760a5b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483ed4e20785a9708ad41038b4c07ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed2d0adeb965f0d5fc25fb484182aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a360ebf4d0c2e48de52244d45175a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17f9d32dae164849408affafddf74e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8a7bd1b4f5ae433a9d6499eec7963194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38bd0e6b60f306e5312f678d0fe5f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59961419e1a5d9ed467f925f1914e46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a752cd5b470167c4ef7fcea1e5d1c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373f3b73401025a98e709398c55cbb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deff6589abaab7700c69245473a2b0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af707640439d00d37520b167d1e7eae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca1469ad0f0224e7ba475d15b219c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24557fbfaa9e95c34b5b08a81b078319202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0a6874bef434da2b88716961ff9bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1236ec03fe5aa2b76ac74b5962abc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a84497dcfd868d91ff83ca1d0ab6ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982abb1f8b183b4c31dfdd70e11b9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95b64baf21a2d01e8df4e48fc15a82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccd9afe3968732ce69ded6608d3494208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472708b8806f312a89ec26a1c5dc8954209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0bbbf77694fc161203fc88a7b7972210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d273c3aa881f53fb2bc8bf2009e9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af8af4e39d9202381760654570fcbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17aeeeb172bee72500565b6195e501213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c4498844512f7343d4046c3055889214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556f67a1ad1bcd27c6d5e9d62287eed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0090aa0ed6d07ec025631f9302c88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1d2a0c2696af3565b71a1bdfb6072217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715db608b68fa8b9aa146e629e3d559218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723173789dfbd72890cf0889fe77586219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f937bd9d1862bb3b68b0fa78693d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721a323b201ce1c38f8b1f86cdce0342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddad3d4864c3e323484385a76dd39f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e188f9074e3bc4775c1f1de9f6424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72492d7201ec4ae919c6ec485e8c2095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188337d79c76e60c723c647af74fe0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c50367416f43c0365104cbd13f9bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f4f1d93fcc86e0be9858df4e5bbd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308afd6a8ff0467c7f6a67a1d7c675d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec76964cf018a5257172e27fd824df710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801324798492fc05ba8d01560012f7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a2cabf5bcf2274602b9e81bf0e1f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fd1daebeb94fd4d5dd79aab63c94b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a078a5588d188aa462e54d760907c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2757be483064d06c58bf4c82737cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b4e60bbab854423c62328065306ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34f3bf908878bca312420d7df0b77e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c0fa4e92583b558af0bcd37a8ef0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c21ed56fcf9ecaf15fa05827a1d6d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97068bffce4c28778a8ffbffe29e7b9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb93aa92165f4cad0c578b1ad35b5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72acbb5e77a12912c1d40bff35e76f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2547444490d3631993cae1684063f8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2e838f6512a61bfc1db830d25ef4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86292c7754f8904336f9ba2d16651025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da5e255827c461c4c89e732cf618e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16871eafdbab5ee552ab77618d51af027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b32f7311f2c636ace8add69cf1915228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673ac692462799e89e6bd13ae2bd0ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fff7d0931aee8593742b40c91216530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8005327745a9f8834d4486d5857abf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dc1b2803a28691c6d315aed8cc17632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b9676d2ea0510d6f264901c46a01833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fe5966c717b14811868756d8071ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1d549aae629c82a047645f8dc252735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43802ea29ac0aead579716f8e9010e7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff662d2683acfbcc79065ac66511770037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028fa540cd028e9de45db0685a11b4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c08bc934704ad506b355d00d2fe8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792229e0f25a017752b5417c62546a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e5d2240fbfe2441bd53fccd534caf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f495d69f3efe2fb249a9d7fd5a5755042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2bfdc618082fa36fa6944ce7a552a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8379af465f08e8dceb042697542bfc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1bea824dcefc8f2566a813cf6ad8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad96bfe5342e95b3eadba493a3c9f7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f50d1405ee488dc17d2c22cff5c0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19389b8a84a32da3adf972ea577b5e7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b6d688fe39748016fc439fcb310a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cb562c772965069b2f129ec9292ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8fdfdf2ffc57055ffc7894fe0694251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf5d52a03dc72c8e884156a904ca3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc2f0afdd977f8aa220cb57067e0d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0afb0e74b4bd74920008fd44f225f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc540be725267b83f2a8b5f20fe8529655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950946c944b9cd61839b3f1ed2c088e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865550fdc04e228e909536b48bb8e51957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe1b8f781d3342933b41780687690e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4d30de6874b248e6190a64f11cff959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb548c99275a71e0190645cb38921e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c93582d74b45f30b274e696f875c1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f4680f75fe277218edc49ec89bf662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f345241d3b8d46597c4839f0e40dd7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6491139f75fb0b0b279a53e24335c6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119b89d4c277e29ee4249f204dcd30a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b47ae28f5aa5ed8fe1e5cb8bad8ef866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3ed24fb46c619b62e2c5ea241ddb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c72044d006e2a15e447f5b7425e69068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085999cdead22d7b5debf81fd8ca1a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab54d36027219bff9952f416653aa4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40191a04f63201b332fe2956c264287271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeedc981278e1e88f2f4ea54d4e327672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adbb04a6c622d49ee7fb536dbb272473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3049d7e9f55ff3da76b982c82aa350874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9fd5ebb83fc587eb123b6c20f5ab575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232533817d9600420bcad21937a028b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b31107db139609a6b1e50134e28b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ffc8bd194c74945f4fc4d27427f4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ec428ac2015306180cbc0c770311379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3ee6153c95af51e4c1f7a937b26b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1237e258db3a9c64500ad48bc7b3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6247a656175f207b84a572091710b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2f33aaa408ddda2731abc74ae283b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158ea10b495252d6ef0978a1783767c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6f2080533eafab387443dc7b4d5f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a824f082a4d4da358e5744e81ea80ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0afeab1bdd5ad30b38b055cdae9c5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8beea18ec8796493bef1df80c1d9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529c62a7c17e91c9bd043e3861bad9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27b3545f950190909043abbbb5fab890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92e69551be3648257bb590f17ea9a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78235c8095d73353878f4e51b6dd76892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9ab7f8b407370ba4c70b0d9c637c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a32d4ace3fc705c0c6779b3991c0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ebbab3929ba3b078be19f717f96195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd94e051002ac47c25a38ccedf7c9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89926173bc4ddcf47c346920d4d0752d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e5c31ba90d0cae9c9f674a5421ccf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc729f0b1e6c1329a7ae1f70b86dab3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cc8487de3d35f491cc9306ff24b3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3af0efbce1a876be2bbb56e565a82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608f94c20571b39f2b501ea68c8327c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9cd1af94b4b66f73e600cdf0ba103103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c8fe41e7f261be9fe5abdb7b99406104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb0591d56ac298bbfd8de816c4d5ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ea986fa6ff033c287f4087d95f006106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ff5bd4b6539e5bf1d5b7563c7e7ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6518ca863ddf5a7545f160b6b27675c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24da0c14e24543f8a1bb4dc3450189109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b9d4d6d25eb2a1403c7001cad948b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4caa2070e05537f19d069ec2d9067111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f381dcc6a5f766ffa64be7275c11438112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e65dec666c0b4d7b7c97bf91b1dec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dac1a93b03f5668f57ac7d2befee3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc21d50107cf5a45651c45d281dd652115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec023def1fa248bc62e728a3bf170e3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592416f9c34f8720dbe03acabcdc569117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc632f9358b08b95cb19d95fee5a5ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565a0c0cfea04c5c8f5b62a1e813aa5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d392e4e2147497658d38d7eabf7bbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922197b3f227509580b081b3ed23d34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424474f53730da22b0008ce146b015ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2d0ac5a5015c095d25a0c067bf45b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a128a8554f74562d4a6cb11880ca3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad584e3cdb1668c9cbaac5563ce3c3d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc511bb3f2b51202dd0193e9214fba9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557536cbdef26b797651b6e147a3170127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea6946747f522360706e202c72452f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b231e9f66afd15ff6c03c164041c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d835f7f9976e43e823a92e203fd2a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ab5b4fcb1b3b3ffa9a0a48aaaba47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c4cd06c12d19af10e2ab51fda1069132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f846f2274a5674d0a3d37300465af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae833fc76d7842fc4f7f787d50a1fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c3dde01788baf7bb85fb2ce4417eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f04eeefd351f41fff61eb60390bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506ed41a993cfcbd204c4b852d6064e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d28e0c274fd1cd3d937d7551d3d456138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa8e7b9286d0115834236f9362024c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d28c77bb8462f5d040224c20379f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70857d19465095348ea5918e4a434ed2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef16072322e3be485aec64cb3af8b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9febbf078cfb0303b2667be0ff642143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea343731482505489139131a7eecd18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918b7115d06b12bbb33131f38e2fac6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af397cb69066b24e9b71e250ce45a183146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcd7dd1de1b8a4bfbe9d01f5bf8d9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cac802ac68eebb8adc7305fa1f138148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24742b70af5e8575ba34e9915ca8e9b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f89d689717efdde56eb99a57fee9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa466208bc6d1db7973f5d11163cd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4258389c4542392cbbd8240c3b759152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be06453600a432ebad216afd56629c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28da89e2ddc53a89ff30368d83a4ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb7ccdb05b66f3e936df7d80197949155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c9eb1e26a6552f57a24a12f10fe62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd3583751cc832c0a14b61f870ed39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc2c5933456a014549b25da772f667158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa82d4c4521cb845e5fa253185e6b43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f453f0246af2e64106b6e074d3708c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e48579203d6a7ab61c767ec71f771161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e57ddb2b0c16fdef8939d8e61b90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41472682c54df5a6cb71e442c9a34f96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1a3e814f9b138210a9829c21f4b65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89d673aa7e02097cb8b0f697c28805165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105957d038cb0c75f1251ebcd7a63f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38d6abec479961235399869b43a81f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124faff935d80bd2896e4fda41ca8056168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783c789c358108c6d44c4b1bb252877169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07df5e3a7fd067e28313e10c3fa6d92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03c06abe1f18ecf293372b02f08092171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6e18446440eb1e7bf87c4d5aa8c99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f18bfef98a09b8dab6a5d81f4157e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ef276a3fa896c1a3820e7784e80c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbb7a50314265d09edfdec16a7d57f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbfc9955ec7452bf6dc00550f29926176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d6cf47d2c9ad127a5d37ec7183656177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda257bd85bc7e2de4aa3e7de62ad434178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833bec4cc802fbe33515eff80a01d60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633f5f46bd675be07223da45cf6937e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea8b9c5e5c48a4fd9f6f41f4cbaffb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926a958887df175b853b2d0aaeafbff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33047ec254676e94530b2b6f406bd401183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1a48177fc3b38b210cbbe7aca0014184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4efa075686edd317c453ae380574a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d667ab3d3e5f1fd744aea6a54052c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f242f1cfd11cc26f975405894a78b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e405fde58177ecf7c6069e4866aa4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2327d47e28eefceccae3c4bc94e578189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2b8499eab69e71510e722ed17057f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd445073e70297e77a6af18063dd08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296179ae160bcfef913a2b8f57656614192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1a2090dafcb5d3f7afa9f4224e34a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408502250f60472d27f10382f21d126f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b6734fa2d21a54c034f937909d024195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337fc2a99affcb4cd933c9a87396d9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86fd32467dbf4922f58d8e0295bcb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdf9b23b39c81c1ca3b07716c264c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d20a2265baddd182e014b5be91911199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bbcbd50b0e728d0ab8165f53ce3b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b95a3dfe30e9a2b45b13e5bdc8da1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44546ce77e239645bcd0bd920fb46a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22339318162361eddac28cabc1c2e28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13567b5ef1482b31efac0ab0916c2c44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127acbb92538389aaf4c37df607c1034205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75429d535e27de60bf2d2e6bbda4745c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d632e631e85bce78cf0aa226e690e91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b6359af6ec053f3b998a25ab53f1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32f98ccc69cd0bb46b84536e437b23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9a24790c2dcf01cc0fdcf17a09d71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7633e6eb3071dcd55ee539aaaf817211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef80cecc518e009e2bc9aa5f28b471212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8f4fbc1c6c076f81cf116e440f46f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b3cad60cb935730a9b26b2fe7cc62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222933328d590baeda31b801059c6e88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a54d11ef68c759610afae056f7c40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb83c300db3487f0500a5d784dc3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c1ce98d769a0d7865d5c07d5af0cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445964c22b7922de40590323895f259219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>