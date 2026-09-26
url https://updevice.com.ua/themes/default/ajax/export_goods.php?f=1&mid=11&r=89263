--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57f69b32d7900dfa55bae8af4f7bce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6de48ae45e6b80a715f1e0973752d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de634006ca5e2c233ac05d772d362f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa82472c9a208234a2b31832fb159a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b545282b7f3fb59682b3d0298221f2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e009de81740ba0709431a2e8bb9f4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dca13a89c52ca3dea1e90a6b7275e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4910de3ff056ad948364306ffd881da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209a81bc99842edf21b3cecbde3d8df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99d875c7d0e0903adce8a75a99360e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c77acfb312c5010f3173c2b42fb0e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26877ed4fe6503d2e83dc1206e32f21e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0999262eac39e1b6ec95e405e0a85f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5de45782cc4c1260be4c2977ce57914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb1afa811f60c9a26ebd1f3ef5436815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dff793f58216b97ca3b9b287509a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645b09c759d9925b67c1e79fbf3ee1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fc891326c95ebf444b82b901b88c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efee099b61ae37410e8c08ef22d77719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b885521aa295831fab039edd872f9d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f5370e7a273055944b67232e51aa721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324fa1fbf5d2f0a1913fd237896926f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24420757408d1de1b631876dde72cad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd01bccbd02af9bac5440a2b9cfec0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1d5a925d3a7642a3a07aa33378dac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881089c1d870005d97ed83a5a90610ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6fdb9208bb2bae9736e220737eaf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87bacaadd0ff0582885109de76129528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41ef430338651a950cd91f1b1318c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef5c62847ad0a2a8810db09c9acbf130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c05cc29036b4a9ae14cad4e32ae8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947e2a1d62fa0fb31d7a3a17590851432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a168553398260ac33a9b5e5066f4c5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c97cf515d12a0571c41567ff87289b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a837979599afb2f13286089e5eae135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5448ef8c0b7a5d887ee5ff3d36ca34c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb803637c921abc11ea85e1bc42d2d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fa6bb0ff9d8cf23256d726c9f8b9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27618270bee90e2b4c666a442dd9d3fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f497a136e68d346f8b3c30bd76c5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba8057077d24e12d9e76f130fbffae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d6d314daab46c858a33c236bc093c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbfd318e936d702338bb0f5a58daf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dc37207b0ceccb33344a4aa9613d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14752e24d6d74b2169e6a36819fde6cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177caf824c8bd49a936577a4e2c31a0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab75868a6d47e3761317011302a41f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f33e130dec195cfbcc020897d8f2f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba48a4d1b46e63194ca3a3833dbecdd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bbbaff928368ed39824a4bd186eba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1dc1ea4d4cb3a584247c791561e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb052d91a961ab49fd94d5b5b240c0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6331eca0a479bd0018c061522eaa653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ee492f3b345981dfca052dc9e5aee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84107790fd3ee6fa0edb42b217f12e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54784a6038269e4f1cf6efc55d431956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4997c44843525bb6937beaeb0e6b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867793e6b790e760e2593cf9c93437bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed30c90162c2afcb473ec7d0ee639559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c91aec0ddf13c531f268fd4fc6c7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48744e08b4c577af4128759ef2b29c7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35549e65a46bd55808ab4f74ceadc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b761f17d7686a07ce1c0ffe21fd5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f342759c92c0ac58c49b8373a9c8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13713526dbf2040b71567bf481aed8c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc1fb444c701ac111c95c4c843ee0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48e7b9d2358003da1c8d586469838067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88dc4b2d9dd04158ecb6b5c86806f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29955513de832707ead91469074382cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbbd9f72b4781b32e3bbe8a3028b7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc22708c281e241135f44cda286cc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f6880e59f698429a7a7903c8d83d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90dbae7bf54a8efe94f7ea56862d8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26fa8eb590ed8e13e80cea577c83e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf226ef20738dea1416669ed3574941f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc717f93afd98e77cedca317b40eda7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf73ef0fb96330de5d22ac92803c39d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdb3d13d4954f7ef260130365d797c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8db7c9d9f8cf28b34d3baeeb1921e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb5a17eb1abde4ac6f8724d75fc2c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04758121526a31709b1359be45379a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe965ab944609885a7a665c7b118f9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c331e1571a5cd42e5ad77b1c41127c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30230b9ca1a6cba3a47bb89e5d9b900684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba172aebf8451369ea63cd290ddeb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fc60bef15335b96806479db928b7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe392e209ca773b75bd994f69b186387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ec874b67ed246b31df947276c48ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea73019df703caa20367a202bfde2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf97db781460f070d5611283f533f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca526d9023146070b72ac13a06eca091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73183bf8be92029183308b099def825392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbad11973d21daa73c32ff70340ec6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a6a0472fd0258d4cd38e0658bc98094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158086285dee87ef63f4e88c4360b05395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87ced32f20f8cc0ac8ef937c7e36c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e1e9393988ee309c55f748089bd2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2d9910db392ce28b29e094d435ab898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8529404ea3c5c36e1690aaecd2f9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a003fa68d7ef29b24e39993634144100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf5d363eb31797e9c4402f74f9b900101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c11f139c73bd093b183c6b14d2af5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d267c101ed18719ec6d5f87002d317103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b908848be293fcb06b005f4a1365f37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6e55e3e6db0c1c70de81b28d379af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e439e73c00ddf479bca54af701dc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a49eb069f478b3c054f5bab80b1bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a20e0daaacac04c1afa6e7f49b8b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1cf6b0f20ac27b3dafabffe7b082e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20350fad350f76d4838036ea20338a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325cc7cdc47893e9609fd7cf5525f62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283f1015acc86e3be11f3a3bf49fdea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942ca24dd3667ed47b341ed9d3df543113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d14f76f0718b4b0cf01a483db6ba3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f18315c3aa4a557b79f75be0fe1cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651f7f795d37ca211121f2dc4a3ce85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d79e4db6161de19d657a3bc6e693cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de9b93ccf3de21d00fd65160929306118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c276a730f4ac90f1e1195f3649ad5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ba0c98d1811eae9cba5173b72c90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23656ebca6a01a73a0981cc0333239121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27759fdbed2e0432b8b667999be45f5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03755fca0c66636d419e62e4c1db249123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533c92fca2acecc823cc889edcd1306124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5f8a16f6e411aea5824903b255ec9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20811dcaab61d8f8ca1ddf3a97f745ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54989f58b865a3b86dd944a2bdb2b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971342aaada62a432c5d8cc33b4341c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad90137dbe266c48fdebfb53ed59d8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06773043f8615c20872034eb3b072c24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9c358110ce0dbc85eb98329ea5814131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f4a31d4f08bb2974e9e55ffaf7bdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758f1ff371ed2436933f9815f7cbdfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22056aa7747812cab8a3a9cfd55a5aaa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33dab213fd76f629ba599d7a6786a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875d61199c7445a9c05101f9a517ed9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e0ce5baf855eccb4b2f0e299fc0e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db355ca425494738bb6367a473528b9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2d95bbfa86d42dc5feabfbdef2ffd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de065ae20bd67d3c062b8a38c18314140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd5a2475f74775b852cb1b45c6881141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6fe930246b207735c8441d3fe879f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0de0654141dc096e80ca7504798408143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84322ed52b109cc0e910b51381f4f375144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cb3e80b57e7423630aff30567bc75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c5974e665af57823c95a7e3a9cbdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac593306f27bfa37bf212b30ce8937e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d303a01c4ff2c85033628800c3ef4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9958e2d512485f323844cf6954a748f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f9830afcb5895e7075b1487c9302d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746457e60f0ccdc0c0409fc01e1bec8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6cbddbc5b6395599c3ebde8abea7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6728400e31d83fbf29c114285e323153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98695494a91175492a24a5ad43cfe7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51831cc9dcaa9ba7822468c95e53d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125b6cb3f3bbaee45dcf79034cf10da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20004d3095ff457f0aff009ac760cc4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6328ef1f1c7f95875108cdd628516158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dec948f62b35197deed50acc10df3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d8a0285645959657b23c52f26f6e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31000a5d568d96fc0f94847d24a1be0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d8276d22c534e233d23a150e8bf24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a74d0db26dd0449a6f7ce7d3f9d6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061b66783560295b3febbef5f90eed1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699baabfbf42c9b98a61bfd2af9fa68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b248bdcee13121f9c02dbd0fd7b8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42ffb4ce2e0d6e31404beefbe2628c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22e9c0cf515aaff9b433a76aff20d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc270622b8364afe8a91971348dbe2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677be5c66a932d6e1fbd3d3415be239a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4edd476030bedbf40b5c9cfc23d78d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1b8a7569d3a28fb5c3cf3f88489c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dc2bdeb7a3aa4dbe681b6e138322f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392763c09c534dca3a1200d27d58461d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04f8dcd6fbf536eedc6a96811ffd79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be859b65abb8b3f10baae0f9546eea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f639c906ffe67175a9eb88f0c42fb03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3b3280cb967f6db60d3e2a798271c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f797cd79a8072dae51970bd37508e48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe7f24e78db2fdb4d84542802aaf17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a139023ff8747be4912a418bb5275b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68475709c32a6217d1a68aeb9e5f6c54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48249d0baa8a3d55e1ecdda555000169183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d7a85266ebf9652f9d3da92d908a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192f81dc9e7dd7af1dd7580919a9212185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724463e7d036fbd437630a5d8f2b550186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c6453acc16a938e86fc00fed13438187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefa8048da0a3af18c0456f5e7782d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb048de7921c521c6aea79afc0b847f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0b9efbbde7bc268a664ef1f1d1193190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e330050eee81fc2c6e992f3bf25c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbe4495c26e1e1698c2698bbfb5e73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fe3a5802e934361bd67f1a3fff1ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed625978345266281b7ddfb80f15a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e98977204c60b613cc9c6edbf3881e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb655838e47166b78e6004a38ad2f294196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65328a9d1740201ecf129a7bdc6cc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7a885ab5c8b495fc518ebf41a2a96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba17299ea754d574c69d1d3b00de569199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36142cc3f8be17fc666fadc7f192bf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0da2dfa4fdab098f0ad676e7e9752201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86bdd1aab5f47e45f017f6f74f0139202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45263d880acca3a5ede2b7183eee991203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb28e79c543b3795b8b99b8cd1b63e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ff7d02f2f18be9045bfe600477211205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e247493ebde0107050e332ff5972d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83154c212f954fd5d410db0d71023820207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b55d780004ceafeb10564e15d2d94e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eeeeac750dba7549ab952896e77de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722b7bb743363fa39bbd4a01fa3f8c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75177ca43876c5a9dba8a7099bca779b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4894d7552703a018dc63060f2ab6a8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99785dd8ec7b1076b10bea6caeccb53f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031f3fca0150e4860f33c6516848827214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eaedaa29b10e35512f8e2ae3adc5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36053aa80b5cbbdc1c0aa210da37ec3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfab91178eb5859a5923f3e3da84ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139627175b93dd1817f947d6793241b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd7c80f89b68d074c24dd0c140e0f5219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6d19c3b9a3c040ea1b8e2636b3bff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e850c1a1f9e5601506e85cf8545fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b0cffc187f5333d39ad2074fe325a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00f008a6a88b675cfb6dd634815814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff9ff5f093f449b919a17abfcba55c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c7f16f0010225c46f274ff4e173cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9576c7ec28f9eab39505507986993b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc850708313e7e1008cdd6498dc10e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a888019591b1f037090e9b94230bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d54b76dfe57d3f8885e5de0f05d97d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb7358b5c4ad212ce6bb2ed8d9d8eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592ed07982d894a0a02ab964324d67d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921ab86e6d6445b6e5cb4183ed6bc5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce599a62f904c2aab5a5c0961892edd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95658d0434953b31e17dbbb6d11b04ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d8600068c8eeaf68b4a9bb386120116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64528c1e0de67f97dbaec1dd389044e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058349dd89043d976af613c7cc4591f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740ca7832976b43862925b31e939c0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b323a021f57489df4b46485834930220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7c56ebc47cd2bdae91a43a946874c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650892322966a474d6da2172634840b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e85f703e231881c5508547650fd3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca41febd1f3814bd9b0201d427e74d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683f1eb182294d58ea7a71c263fe69025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3efd9549cc6f9f9e9ea833a36525ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987c59aefe32bfe8a7fca450846807927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde279919a90d3f51412e9797ec936d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13fbc265eb26ee64dc0703f5f92c1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44db8f43931e828b1636832a5404a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ee8bc0b7c3e298bd259f20f88341431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a6a6448f4492f501b5dfd78e319a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808cb02a12713f4e17078bc59e667ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad01e92a6a9074d0c48c4f9327041e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85445d5be00f32261e5bd74cced313a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174420f498df281a71569b15565ffc8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcebc5269e95b13a2731ca80eb351a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a7dba5a5a39a8f78b01da49a4b79738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdcaf64a084a4da1a5f5a860c3f7e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6b43427d9c42684f2cb7b83276aee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bd27e4137f2b24aec800a54eed46d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7fc9889e8a8e64daad22e6441820a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b83424362df7d4b6129642a8031e5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145994a98c5bcc459381a2847733f9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267672c9e3bae08a2bd38380ef625c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de699b9cfd5b23bcc1a8de24269406c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08c21ec1570634e2ef2f056c97356547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048004d4123f1be282f0c37587ff32a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0b8e3a6b230766e48c0083f9d790c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac00e48a1fa0ecddacd586dc7d7b9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98643a5bba0241af868e5f135c37d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be397e4cbb21ea364274f7e35a605352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bff995f4e4bd8353b59387ada9e27a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9fc3135dd4f2ac7f375c0f91cc14254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414af8c35fe09406c478ab2937a9f98c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8673b71f0887475d01539113455fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a808f4ad8505c63f6bf102994a34aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2594fd23ae20a70cae9a7241e1b5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e4d5051a041a25c7c24b45cdd2f9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab757b576c6c9f2986da14ec6c5bb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834da04ec84ce1653b12b76c42f23eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4c2bb5b18a8fc1cfad510db5cdeb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30299a7c4a1746f344a0368bae37b71863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d14ac1eea3914938c755fb66fab8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ff51bfc1af430663932e21995a2fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e7df16e446e62ec5efff33a3dd8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ea227abb93d5e191dc0163bea559e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42ec4be3f5f574b7efdbd5a120f80268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12ff25778e6ee9f951646e235c034c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5794226c86f7460d6c563ab16c049e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e2a59baf9088bd453c5adaf0f6bfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54280ab50ec7a5f31a159c3bac098572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b670693c251ff6c3410d1b640a239373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fb09aeef59e9347ff683f1f6cf1f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfbe59c182b24f43a0c2cca72b957675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cbd380ae12ff6e4dd67ea41b89a1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2a602f7e4279088b16531f7ec946477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600957279e6653f566bbcebd57f129278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f6319cdc6461d3fba39b01bbbf9b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedae9b7e18ccc12e78ca7592646f10780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5897df563c3f357cf70fa24fff05a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887e798bb4a6028b38469bab6bfd5f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd48955da7c50155eb9441d05c3a1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1704ad21c5a345f9b89dd00ec4de184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82317b4f614ede7076b3c0f0466c711685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848883f753c1605c23d8ae97c72ffc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a8a90f9e54e652148b4d6725abd4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1881b5fccda6caf29361984da24f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d1c006183a149f66172dd3520d7ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c27b8bf046746f12bb25e31c5a8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f552fb03b85481bbb8f417de7395da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e79ce287b713550f63cd263d4e36a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760e750ed284fab6416a2af4d054fdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce279c658318f9545db1b8cafc227294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046035069e6098a1b2c9117319b4bd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a63689df40b39a1e97baa09f718f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dff944632fad1a426f6cf721623b6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d216ac790942d0d9bc738eafa3b1cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86f92cdcce33dc487f63ec5650bf7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c5afe40c3ea1fbc69c4f6b67c662a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06722219657570f27e6e5504c56a4cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca00ecbfdd8fac7cce67302b264eb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199f51db652a6f1c9334d911154a929103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c182eb2134e4d013947048a2e2268f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e52d827350a3879c7f53e66caa708105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da1240091ad77e8d3970d628998f98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a344a72ae489f6f10a967aa39696215107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5165eb890e56c3e8e538ebdf3c6ae8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d896d4956bdd089aa1371157890997109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bc260b29ad3558d322238ae6fb58d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52e3cc8d550a56ee3dc6be7d7b7940111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddcfede3f7a6e5b2764cadcee21aca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe9e16873db0f2359fb17469b7ce17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaba866dc96176f252bbf85249c2340114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54d6007a0fec371d929270ca546d05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3979039f60b89536671e3986b3f5ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5455047e0f2fb4ebbd4db545d40765117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16073450e609ef58d762362c4c56d45c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de20eaa9a0cdc67d9f96bdf97de519119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd35f7cc5fbf897d950d988f6c412120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea57f77565cc8c52d70f8e23d4157e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b62743c9b52077250793678311572122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958f4413ce2d77a4005e816965103a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eded68fed0000648ee0e0b389e5a8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679b0b0866c534e9d7d06c7242b998e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14dbdd94ffcb7377e4df6869ca5380126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37442d98b2baa545decbbf1f4cfd6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d97e83ddbf8dc66bdceddaef72e6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c3a4ebef786ac42843b9fb0ec3d71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d223c407fd9dd210ddd5829556ec92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3910573f26084b9639c1cd88e9731d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98095b5552e3857dc763ffe3efef03ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196759613a1a2b1b174c69824799f717133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841ada89e6d1bf90a35e6f60a707236134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c364a5252298baa747d5c1539f369135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f21411941729c80ec38b72170d18ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0729fa703fb2e4416d8bd40b69fe49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebc8370391357dff90cf5b3d8095f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a608861ed310a3d32539e78007d934139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999920ea08214a5d97df5b1b6650fc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab3ec16ec126a8ffddbdb0079b198e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68da4b7d82dd436fcc4837d2ad3bfc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642b9ec2b02dc6cbcb97868c5cf9aff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09112e78269b3ab45e7edf05f1539fe5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea371ce1381759ce3ce3a5e729dd64cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080344f736d1987680eb370619c78b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab228d60f6590443db76ea50019dd570147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa1ee122e1bcc551da9902d4c6c3b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dced94183a2f333bd0db1d3e0e5e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dcb032ded46b0c1c003fee8c2b11c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd348bd47a0c6a6efcd8720f60532b9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4783a7cb569cc1630481de7c1dc3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58ed0261b5e067fa1c02c3f6945f7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb5b3aeb98e4c194551cbef4a26f0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e5b2d9fbc6cb5fcc96082a3b8cd14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e97697478e707d127736c85b197f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b642b8dfe4c0b8744f026314aec9e8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f986313b3fb8866eb3e8c8c0d3ea7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e2644a5965cfe4b51a6c18e11b3e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc93ad7468852e07388fb8b821f3638160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec83d14efad3711599096999578ceb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231538b6c92c2ad9b316390ca6f337ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f059419b0a9c74d65024fc3399bad8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931d8a7ee18d32d16725fc4cfd998b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442503883b3dbeeafb1455edf08752e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cf649e1183d854bdbfe7f930b303e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d1389c6e066e9ceb0c73098c93606167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b803c5a5433388d6cc53a9a3b5af5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f8ab79a47814dbd155a5136645676169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89cf3893ded1b116066f45fa22ea61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69643ac22d61ede32dc917f47a34d224171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd06b72aa34637afb463b04e0c5870172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70606accc5b7fd5d33683a8987b384a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac36e56cce96006080943ad2900550174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c352ae0e815ced6ecfa2de99d231698175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8390a562cef2818336d68222cfbab7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fedc779e3ac882627252f717a3d32d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211042cacafaaa8867de95c217f13a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6da7228293b3d21797d3d78deeb7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc1efde372166ca5daa8c47bf5e71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee83ff1207aa63ccac3905fe4c34a6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf889404ab2932b3b172bd6bf7900d1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b450c9f349a1d4e974896525fee7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6982b9acbec625aa5873da8335fc2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf066f5e468849f9265d6620f0b440185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1250b2e32efd128457382350299c4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc583177236839e5eaf2d5c440fdf497187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae10cb2b58352c17159210f1ac85efe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf1ba00599d166286f2296bd9f9d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd99bd5d81926341ad7742f368cb706190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0170df2cc4ae32a13a0296804ee8d72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba8fcac10496d2526d9e85117ae29a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539e4d59796b2ab930d5e5abeac8879193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfba9098d842f114a0f0c42cbd0257194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e2140105e220c6ab672805d8b8e50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c25f15ea501146fffaac34d242aef9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8fe1035ad291bafcef6e9f66e0306197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f859028612446e92c8c32add0b28a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f5875f3efb697df0cf2d01f2a0403199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf012f4678f49242595ab7cd6a2c5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f556d73bf16f3b3d9637da3580576201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73430e78dce0209ac8f2180c59f9eb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32533f01f2d5642a3d1075c8b14e126203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e758fff371189ce0a521ce90dc5d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf89a90a08f957b44d44d460d7c29b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d759ded7e2544abd8e019f078bc596e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d39b61482d988faafe12ad13a866a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4842cdfbce7e59618591001148241208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e8ba162547fe4777a7105d307fc7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade42b50128320db2c8ecb1954db44b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61df5cdbca6cb81365facf170803a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fb4cd7267fa5540024ecb63a680da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463ac800a0a4cc80360698cb1fba2b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030f6c2b06a390ee850bb9483e1264214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67a265ec37b78182734b2d6287ac9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2372ad80f469d0cd95284d02ede8d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c03438bea1bac65e172d260a3143f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1a8ebe8b2986eef572c0cd8491495218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc334858d3f868f177a5aad6ccc5c2219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>