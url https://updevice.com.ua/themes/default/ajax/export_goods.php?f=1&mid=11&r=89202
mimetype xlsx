--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb34b3b76bcbef0c16041c6a92aba391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6475c44db77047d6d0397bd668cd02c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88269b10051b30c9aebe7ac5926976c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8d15fb36af5aa51ab66ec4868baf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26eb17feba1601e23159c1679ed6f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b93c003ed853eefd06c2fa124e5c916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73c5b9e397197c7e19fd206432bab77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87960895178cdba9f6bb06f609fa9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f19b8805570b91544912e2644266d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79142ce871d667a96bb10805837ee0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd61a0e6a787a3044b7446fe1c9224e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ba61a328e14e5f03c5b6752de0dbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39316b089f96d45ec57d6ed06e10ab5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3076dc437ad6257cbe9e40d21d01ce814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b400af20f0ae4ee7270c103acb0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb95f213e129307d49f2cf1442e2f2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f32adaacb4ff444c17f19d1391d83317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e64bf27ce0210472f849ebf0d3b4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52ed744e8cd07212d5f3daf2cfb80d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc92d989301f187b1a8df93e4ea1f6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97ef1b99b1d4b160063f41c7f81dbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ce7dfaac9230c0aeb2cd0056d7c7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc42e7558bb645c7676a300cc9ae0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ece13ee4c0616fe86b0eec349ddcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48859ec5c86e59681337216c42f66225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d63f42c178004c4796710634be060426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1918041714f2addfe9cbee06c734527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330e4e183ba73bc34748aa292b3643428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4df4d1c40b86366e7862e1368986529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef6c9c83988cb66b0765efdbba97db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934f50d121c87ba9946da264200f95531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceef4c1eaf8f2c39328e1f57f1d78832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0218addc65bd6e22f5c718af2b6fc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c3ca4befe6b6479195a03653352b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81856fd708eb299a1416e87b01ee3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf01b15ca9be0876a93bf1720e940c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b206438c4d858537077ca77f8c7ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a901271abfa499beae092ff6b0bd56c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c618f0b44350b7e4d3c79360be3ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5baf9cef023b656dc9d6da5bb6c5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1420806fc3f186dac9d6337eca9255941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba3b042e527c967cc02306aab5734c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f68994f38953cf8ed9238a9e55a9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bd046966a398e883a70784f2d19b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872da1aea25c90d978790066d4b8ab545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7519eeb087a8d867523ccf5156c0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f340af5b6dab241c6e765e506be7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2779c4fb1e8a14b7525de3641042c8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c31fd78e410aea1dcc4e888e1975ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72005b59473786f27e90991b32d330d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7e63f94ca5792d02bccb6b93bc46051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731889008483e082911f38c3fdd63a1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6887c8f025a2adba93a6c260df005753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6ea94c32b4bcba0edf0deedd1884854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609d6059ff0003854339df0b9b124d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59442af14aada49a4ee879aa4e44b30056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6667785934a969d5813373a69b4db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd613b258b9682fbd5572a2ff7da4a0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5abfab246e6101899beec146ec06b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa53af745a9084da6e3fb3f3517f4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf18d9e4f3373dad07300abd75475a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba00899f7e7529b6b99fe0a00d585862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869e628959d28ac5d0a80606bee93f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600c491fa1ac90efd73e42f09ec20a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c79d5711a885e0c9726ffbb0f8a2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d2f0f8f054b8ec283aa540bf3352966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903ae927339534e4faeab8e4092988b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d19cb2cfeeaca5c177c7f6e247ce168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb60d7e9dfdfdfbdd482a5bb537855069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a9b6f27912201ecaeb374c887b0fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a82426aa0103800537a09c5dfcf3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005d2bc450e1c5e9e9a1133b5eace8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b01bda1ad08ba86f2a7d7abfda63c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036250ebf4207e97fce397ece4fe0e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75037c5d2e65f63d750b3086b30bcefb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217800e77d7f964e1c8eecf48c18744b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f3b43ef38df2789d19ee0798b2d2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b02bcc0405a3b34977a37cd55b22678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a0318b38ccaa437e66609b6783f3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfcb887611b4ef30546f9f85e034a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ef32a0273851a299c6779654cdc3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3711cf38fb2b9d3374149834e25002982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c9f156ff5572f43fe23d898aba01983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866c203719cf2972b5f955a8a7f1ca684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453c3fe47dfddd5600e1edfd2a6bc3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a8fadd9966600793bedfd80f5606786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904b874cf2bb5035704a2855ee50f4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46ce03a1db0761c8c1080cdf656cbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b32a34f78951ebd83288f6ef8debe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a9a46c96c26acee96f622c7c5450790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f995e98294bbca84ea3fbc69612e86791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2a25c1b1dc10abf52a3e249a5b43892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36347c7436677f75be64ad9d57f61793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d071859a22305ce5318a751a50bda294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514b2f6268cfd10c59f102c1242480295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea355baa668599563a6901a1567067e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38de1b83650022727925b2c20b366b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d0f26063fb33152e3e644c586d8c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f603ad36db13dacb9f68c4867bc67f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59841f9abf222408d907523790b19637100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea1c47d86755ac1e17ab685ef6c19d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb24be6190cd339371bbdc7cf147e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3a785a0879ac1cf177b4204de23e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccb5754ed1722900e549fbc9eed4e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf22ab5e9f886bdc13e578623eae0de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8b3fea521019fdf0965f058580cef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7daf4212155afdcab41ea92aa7a072107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcb2bf61557508d88e432e6b1dbb41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06d89ce484f320ba582508ed97b399109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4b3f19fe462be6ffb9ee4104e72e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d291e2cd5fe8d29964d8838dcd60bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b7581d01b866c91a606b67bb38dba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539907fde9c141fb43d8f129ccd6e68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d7eac9413a81625248af9f309b8ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06eae8d879781a30f089a3d48d295b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa53a10439198c93607ec49505d15d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ca65305eed03085a417157fa597c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94c86a92f90f6257c2ef51a2e11476118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9680fc0fbde1da54939d05845a10502119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0606b3b691ce24ad705d7b29e9caa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153f85083c4de6c5d12bbfcc995f85f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b5f9512fbdfc645a68e3b6246f7f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e9846a5d0d0aeaf55c6f04737af2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7cec7cb3ca8cf1da0907216b4ac26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609319acdc4a7849a371e728ae1b68f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a05ff898feba64389cfde51aeff50b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d234b1c200ede7883470067e725f4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcfc9e329e8ef486b6d13fb47a0b3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098d406bb743fd87852aea6bacd0fab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66bf7622502dd6b63f513e4e192f2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272fa289a08d93b03f5a5d453308c59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae1e648bf72d3c82fd7ab812612012132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cedbcf5ad7ec742716d6826a7dbe6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191dacd2da39a4d8b84ea00af4356ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5203fad67ef0b2bca39452c5275ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10176809942fc06203b9a1c300d39761136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa134b64329af1ca59e951864a55450137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2553d798cf6429d4399c04977fa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29270b967599c49894a1d9d4b36fb351139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e1f7052ee95e37c93f4314fa4c6b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a12f29f6c13ecf95995708283f3bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4d224789befd30c03595dc90ccabd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5584a128c517848bf21057ef0572e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42feb00d29bba94f097987f55d8e7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a7bcddc4bc936a77d5fa8e856862145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24567da328ad06d2676e7153c15f98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a897770d2710eee22d8c456291c22b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcbbb751218c034a7820ef0d98133a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707e965d54d3d32d75454752af1224d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492edf4bc5eeea4409ace2fdee8ac70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686ef94ddd946d2e80e1fbcd26fe354151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92b44597974ea8ccfe72849840d98d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cc6a612399574702058078db99d10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68543e336a651c6d69eda55dea70821154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfac8cb4d5c8d0de8a78605d2d5cce1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbbb5018aa2039c34f21dda73aebba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c597396b3c5965da547ff273b1a3bd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a52c8933694eeb80fdb8c52f8df672158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5c33bf2b53789cc78662490a25a3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd23560f79a7287a195f34877a6ef3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb87b0174d3cfac5e371ad34ead4af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7ead578ee272b74fbf0ba5b02f69c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff153424f23e4928aa4321b6aa638b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ef20f1c68bef0443e1d8c220f6504164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a904197177d4d841b839508025e965165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ba56760914c25086340e6334a454d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339b82d74777fb1b4ccb83b2e8eb55b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41993cc9093b12be4a9c6cf56c1b083168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249450caf45c23c505b2268f1f3d55f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96151c4df3c14e9e0482a2598d93ce1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acc08674185886ac48ac4aacbd0f1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21a97fe171294a023c59f8289e4cc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b06acf6e31e6fdd3ac82f44805568173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac0c5790bb2f4da2a3bafff587e810174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81157698bbcb1dd4bb1bf479e5b51e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e72ab0c35999a602f9179197f2d38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23326c0a2ec5b888d812f9b29302166b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21c2ab65da57870cb4e97428505e09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794af058c1e426f8007dc94d4501d31a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a89066b9c32b0652e8828298a3cbf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e8aebef3c4deed2ca1d50771b4bc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a633bec4a02208c0fe80d41767778182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a5cf36edc15138f1a7a3bece43947183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb32a02652e2b4e8b6ef42b5208adc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a888685fe8c0b4b2ecf7dbd2c3f7492185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda34d4d0af9ff62f88a2a5c304b44cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339123fc3cccfd501b2a63c650b49a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea46477c8e78ee75d5d0d5c9e011acc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0086039c517b4df3cd427044cb78a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06577777fc3a875a1d108bdc37088af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad139ae6fc663064736bb820e71341191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097461a3ff9a01b4ce5ac0711f3a9af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a72f3bc54b1797da9737a56eb4616193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d22192901633cd145962d6bcc791b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3369b70ae2ebe1b54c92b4538fe7e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4848f3b4b02d877a7790cc723a6f08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28cb17a2dd595970cff68f37c54f93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11a84fa4a935e0728dc5b1f905cf78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2035b1e8e8daa14c1162023714b68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c3774f909507bc308e574647aebf9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744923138d4432a19932f83744f8bec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d771cf33c7bdd5a83abed5036a1bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3021187d163d2a1c9dda760e60600203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696cef1d00520a5287e62bf4279a6db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eda89964cf00939a720a7e11bf622205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb6b94d1be80d6093e3a2707f6c823206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c1006efaddec127ef9b40e2e3c1ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3751984e541dbb0b72452eaceaf28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69381fb7b2c5a9deb1f5f5f4ffb269209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f557d1a1589d2a011900b9019697171210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45010e8096c6e7c4db992e02a67ce95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1933a3b6c6d5cbfe8fdef16b22218f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae1dc7f0d974f83976c30b7459f683213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1795cb316a58c348060324194a4893214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be5fa03c1a1c9020d1789ebcf123d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636594c742b7c833eff655a39634cd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f65b844be9cc8c4fd5a34f4ef25b47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caec7e0b277e7938b5e5af9512ced33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa184c3e1d9cd46dc00e6a981310f83f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3f405c6c5629e8894b518066561091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab2216b7aa0187f3c829627e51a5172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972c19fc7f0bdc53bdae575a4f52bba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b51d98e4d7ce0d6bd6e199f0b525d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b1e5b4e487add7a47268d1c61bef25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f631e96bc90400303b7da3d3f91496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5acd83a5a16ea7e3b453ca68411087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c8e71f9b1f82e647b6ae8d54d86678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c56f0a4636f69dc69d183b27b95ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c1090aa954af9a09a1d5b5990b80d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f0dd1a8539dd535c5aabbdb8b028111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daf2515cf3f0c9ad05b852c6e8c35512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82233021d1b6a6336624a97621c16113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577246ebc2b807817a20402fb26946314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8769518f030922d7fb7feee6a85a4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc3407c247581b872cb0012e8223b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1eaed42d78508f55d2a5477d474cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967410d88fdeba26e10e348ee69407718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274e0f928584eaee5979dcd740a774f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8344fa5f7283432c4d90c24a4a6b70020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a84fc12352d24d68e1699042e69e1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0c6fdcb9fec82bb049ae82efe9ada22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c551bff02a9329de5aaa97565dbbc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009aede13a69665ce01d7f5782af73824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c5ad6b8d1e4cfa615a73cb5b5bd4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5780eb1e3013547983b877ce4b485a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b495075c5cfe0e7c8f3557eb496499727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b00cdd5d15735e355f268766c061d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea13347c8794a09effa100be2ec0d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93e1289377f83805a47032e3026f8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcff8fd456974da09389da6e2c9893531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3520d2abc3b413bbffef985c30ae532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d55706691383ac58a2d54d90ddccb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868fb1583b068175dae787dfaade3c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a1ea00f5e19ccea8e457962a3c9ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78015ac3d00ea9dd844bc77a5fdbde2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd73b34799ea8d66bf290229a6560ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0620b9c8cb5b453813138a7d0732c0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88082396c9c21f063cfc1af4fcccce2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef01685d88a7017f7b0a10ddc2b6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd895fa76e5a581bae863192bbcbf5cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a8ca7b6e0ececbb2f3c0191fc432d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12644612ea6039f3128a993a791e756943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf48aecda599cc834dc4ddc6ca0ae044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba219cbfd45683f5a9ce836034684f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc33ccd32e9fa6caa9d5a76a327a1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d59d2e9300e41e0df84e79b658fff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152008eb0bb242e520d6412bf2de7fb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c726b56a1ce37c33b14bdf64b5aa83649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883d27696171785a7d7df45944bdc7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160e2056b3f41f2a86db785b0f9ce0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321237e6f0b6b4951f684b5db9011e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645677bf84c5b5eaad287228251831e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d5c5af513234396a665ff99ab21654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16bc10cca7edd3063c0b9720dfc75655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a9add76b18041dd0036dfd4c1636c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d8ef9ff2f6241beae8360a361d01c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc69c761945a90f9b7b2d11b23bb52858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8ba542e9ec53cf433c6dd7f34aa3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaafbffb2f35124195e2be95fd4da6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9394eea72b93baee4e55ab6fd39f1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3194ccb3e8e56c004317555ee3c80c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cced7beb9d80f4e63dfb04cb1a426e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b408db56d2b84a3580fd4108c60d62964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb047ebd30474e96a377e42f1ae92565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2965bd341e1425a3f790cac547ced166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28144779c8d18003806a4a885d49a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66eb77f2532183f8afcadf0ac7bc1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f41e380fe3a1947b6819b0e37c8a0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2335d2f90fd88efc75631342b1a99570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39070843f57b1788c67987b694bbf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600f7c2c1a09f1955dd71e3dc77e80072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7565de0201bad8f5673f41155d055c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9debcf4d946e14a83a34ebbe73ad75774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ec8c78d8b059ee8198e5b8e48c0bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b2a214d9dfcbe4e387c1c644841fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3fff8391d09e88ba27e380b03d22777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ef9af6cb85c7c354c88496ead107778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a9489c5cfcca849dbe066b32dfbd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d568b687b2859f24733c7bee54c69380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab21940286d86729830e576b4bbc3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31345911c45df58fb09da4ef8d2c7a2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1250cf3e4d513bfb48498f67ffad2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bb0a6a35ffbc2178cc20b158c4d7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2d013c30d7a1fd5ac4ced79a5081985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e2a01ac366e556b543fa300ab7a9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962e5aa89fdd8870c49344167ba86b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf759e6683c22f7d469588faa8010c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106baaefa1345dccbbfea784dbd39ff789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad79826e3efa32a29d3c09856c497890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d49217993f8d2ea362023b2df013e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11089d90550d1b70dd0ab4f1bb1b5c4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d072d3a4b82c7361603590dfd424a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9929f4fe841eb84397918b49c727794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd88ea815909f92e6e36d565402b2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9b939c2609d66a7a32b7b2c98462196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1819f2635a60a4a6bf4d3dc09d57c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e52b0db815b2109b055165a3fd3f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f91be444d8b19f9cd64d6e8d42bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388969afc735d43db8b689516b1936c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4726968abb4e53fd7455e4972c66cf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520ab69afc17c6182ae687ad3aac1a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5415f93275c62b102b3c5bc9d226902103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db2ead45fca26c3e63aeff9871b245104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1490ca0ebd5d6e76309bc439e2b848105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cba8446b37d61ef25f668dec6921d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7de5cff6b51962ca59740490bd9da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea999fdcaaada3b3481ea725efa0f1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f6232e5373308e2aa16894213ee3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aad32e4a1da5d7306cadc527d6860110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9178e7dfbec0bb2765201d396db084111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8997a798791fdc4ceb3e65fd26356112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb143cdbee40dffbb90c6735b528306113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c3e4cb51366d362ce25f38ab4ff8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90095cc1e64503a99d50a8195a237de9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bedce93809425b1e0836ae3b39844116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beca6b11ed552283be7087ec0dab8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc6f1a93c576c64b8fc77ece8f4cd8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b4cf71f96097cf592650f33a062fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dbc6ec0245c82e02bc4bfe44a19d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20392475006ab63555977e4fc51f35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de507fd9e16ef0f5783e1cf7e87f34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c7bf53c02345a7938115f2d9f917123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50333cd0a91c7851ea8c0e9ea7a91b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a558cd2f32bd6533c349ea0832b92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f80e46bb4f28b699393e4fe1b140126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaeaad7564d6038c35588af876a49e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064330be7c801e134e61a58cf0f697b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c089fa64e9404eb387fe5994ed4151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1bb0fac06728d2500a5150854eef8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9695d94c9136762642df247410388f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cd859b177cbd1915cd5442c8a9d4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4f30023b25407bca7abeb2582c7ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7334a1c816123b04ad25f623298c0d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddffeb1a3dae6286dd5673d54029e6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf5416f8918288d1d0feeff033cb1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d586a4e7486e3233050a5d7cab8a5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28430a2d9d234894416e6db437e55a93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05749f8d854d4d9a1b8c2625e848b4f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232454d93e888b76881798e130b21f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9a775babcc20da75052279550b973141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e9a829ab08481681f5ebee4dd95e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbba1defe7ac4902067c578b6b61a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a49822bcd452d2e664f76292555089144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3d19629e3097b1f8ee93cb74719b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b485c4a1c0d3082d32b4c2abe9d29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71fbbfd8f5f7d148694b0280eb8404147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258a6b555ffa52f3f2ff758c22477be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b056acc4d44b7e6c2de569016ac52c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f883210ef87c27b16732f5d58c36f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebb338a017eb9ce99e2e7f2a9a6243151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d7c399a0c3ff055dcd987cee29a4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4313246578ad0f3fe582a7f616627153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99013166263d704c741fa7211192fdf3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ad4369d2c2a56335ad6f9e917f582155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eb55c019225d82d59b0505241bcda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb797633efcd0b4a28fd763270246892157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec5a756f513cce8c0fe9e370b372ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda21b7260e4b7b8bb846e9ea1028b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc22d6bd45106e79d34618bd19c280c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2effa670eb414fd8333866c2c81bb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff3e4c49ca481638d8d736b5908c0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db748445450ba3ca2b0da1e16d56ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba127a2dd14f6d3a603a414665b0eb6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a28aa8fd781c2941213e291820c3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae130b47f6bdf88cb828f59b01d9b79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79f26a21c2c67c062fd18eff1651f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebf1c179505a0d37ee7d79d715fe86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0876101a5280128dfda76e82a4ddc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc00a0b8bcf7538fa2149370689600170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8386edf3d3da9ea05b641a6c72d89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b295befbfe15143c32f693bbea03d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd034cda37d0f31b73f249484427c7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63594cd63da8506c25d180cc765386a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a2dc6cc91d0203ac4caf7bc3edcbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f480ce5ae18e2cd3a2a47563cb35a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb33f786c0c29f2fb98cec9b86e27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2733696e11c6fe6f42f4b684563410178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a932bc44a30e0f62e96e5bf53c917d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1dadef938f06e8d6648b30f6fc02d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12204c225bacefe0b34951b7045ab5ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9f51650c84097ce8f5ab6a91c2e48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f83697324d6f51da05e582e6319b3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14199cac27ae9a13094b5726eca8eda2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a708c780658d7208338e834b07502185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5403155f0b89ddad89021fcabf05541186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa4f23fd55365276c47c727592bfad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6dc4c1dfe4b99fe6ea0b3c4296d76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248c14bd3d1da45a79741593b824ec4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce16832d52678e0bd6acd349f37e86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df35548459c6bc8a371772e2b627c49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa6d465cf6e3a36a7b814f580ceb0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bfe233b07988c43b60e77d2695775193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e3a32c56193bf3b9bb012b6a9389b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca545974f421a91cf58321bddf76136195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a81f3f651aa79a6a63addf14d42d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fbfa32abb17a66e421734ce6a2e0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717bef80fd377ac0779327d03d637d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870745eea7312e50a358255e26396589199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d804b5376fc125ff77a18927f66de0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c002d6bef800a9eabd630643dec7e20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb461c979fb319ecbc545160bb9018202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04771c3e8b331523532a6fa5dd077750203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95294972e9609fdc36b41df077ad2ba7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00790222379ff1c6ea788329d3627c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eae60f61d5ad7cdd61c85d9d215e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9047b89ea54db2a33c7aff9a2f2b97b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc2869f25e7b716e34f1040efce0df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765e5300fdbd98543a637cf1b18294209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62855a45f40d651723c8e4ff0d6e213210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4899daaf507f67c3b5510e93399683211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897af8163e6f1e05c8ce6d9926151cee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97821e3d5153bb6cd6f6524b6fee2880213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9ab3f6d30e2522d4906cd49364731214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8fab3d616bcb87439dcf58ee8aa45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfc5db07a89cb6876429811ca7c34e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946b8508d7bc180c8956a47c8544b36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be305c05467896f0eb885d1c34b2ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c53d21fbf8fd025bb6b734ff8510a6219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>