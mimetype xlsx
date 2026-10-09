--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e39daabf854c5153f4ce155566c53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db7079117f9fcf1eb63b1634a2e55c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20995f1bab1c78fbaa7514ca2a144603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2def699f3418d4187db562397672da44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd16a19104f4d01363bbf4025a88f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab25fb24a60988e2a891c2c5784d386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67c16eaa3782f481064e58c728f7337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2cffff98e0aca018bf290613a6d788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c052c82554fc99b88d7b5a7955b5159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdae9fcc1f4447e44c01edebb7e57c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8320fd18e1bcffc4d8843833fb5eab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d55c92c003c91f412bc616d40868312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf108911e34530d35fd0689f4568aa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3802b3540a6ef39e762c8d95c4bb10514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec66fee7a09ba49dd76336c05c268b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a8d311b5b1640ac8bee97c22739b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc27d473fae5063cf87ff7083be8f3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef882f20622dd46cfc9735827b508318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03f000aeffc720dc43635fde04fb0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbfb855e8b4366943c5fa4dd62466b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34272386bb0d6a614202670f86283121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2bf94fd11113371079dc0478973fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8970d7c96a865a94760e830784f73323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57610ae8bcb0966326a633226d2ecc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bf6a2b36c76518fa9f0dab7a79b2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f8a1d4ba848b3722d73f39c5a1ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ffdf7ef9fcf3bf4667b1ab5caecd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003a911418564991e4093117102a55428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca6cc43e5b832a4558d394aa79db0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd6360c52f8cadc130f97c73802ab130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d991a4ccf62cb322fb75882ed162ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7098754814bd031a0ec99e98fd15532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f18fe3e15cfd607ce7e59c30e87a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a783c657fe8290d9964ae4dfe779d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1931a07d24e5f985f4851ea9551d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fab552ebb5cf5c6813e5e607f67d5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769a880cb1876b44abb248c4ca9003937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d827a4c8ce7cf74f051e25a769b3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b4e0d072909651bf62d03f7ae8f4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcdc6089e6c3d80aaab7eb4124ae8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24bbcb08d277226d85ddd16c629d7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce82893a90d7ff02611e6d72be0b46d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed6e4763e955c97a4c440759b18bd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eded333e89e555e01e6225f29472c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00bfb10d1259fc0ad0d63d06f2808a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fd0757d43d01903f5734eb8f06f3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7e20416c431dbe61c5238198f1a3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25524fe59c670dd29c3ff2b04062c1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3185b59a2508d9c97afcf12a0a080249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686c187e29dabb8a13f5e0574a5ec5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df62769e3c5d78392e69e46be3714851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f78d177fa2622e2cd56b25678bf9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f49333d26e4fa9a0eaa0de45e718b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371b7422992d01e2d035681e2fccf6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c44af2468ec9b4e3cdbb04f4dd514c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067049474debe1f1479cedf5450122856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddec0be5a61991cd466a986338523857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593005e6380bab767447901ec2ccb1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e775dfcce980f3d79effeea18f42ca359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066e430659ade4a7773b13652038a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ffb2d024a2b99f3427f38739934b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84f13464e2e5382b181a8f064ee28a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589f098bdce5c4510f6d76c0b02823063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416877b136a86f6cd1c66162756f0b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe2f8e7562c097e4e8c79b1108de1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae13a6d4b6424b62c84bf7cbd95ef566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e727fcafc22d21787747753f794d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed420892dd85de21bb8db089ec139268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b5cd4b67731e7fed3d22cbacacc4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9514bb0e55b86fef6d127829c678f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163a6d1db5ab14feed52bf41640f2f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763be66e22de3b3968ba9b946d84d2d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661b78341ba9ede50e5d6bfb642e1b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc62fe0eeba48f6d9073209cc8a6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29fcbb633d904e12ce48bd7ee7258575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e260371be4c3d31e861718d2cb18e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36da896cfadc1bdd3973d27c57d1a8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f76b8e6690d32fd98f290a4773d06178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66813798fe172604250c37b6e3eb95ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f902d90b6a6e16d6ead4f6cb27d92c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb10bf51c12554983b565b9cac1ae1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee51bab69dae742eebb0d866fb0c4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28534cf4d9b34f6617a1918f316f76f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1779652556b4dafb896fed89421bc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de77b5c8ab793af979f5601a5dc8f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e207f63f6687ad27a401792691139386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b23398e6fed82ba6cd61ea90764f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a366ceee32af54c18b2cffee72c51288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689906987c9add3d467f867d37ec161a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dff7b047f3c780179450401a811d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5b640ff68bbe5f55e9b7191a1a1ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a81b73fe1db17373f16f737a73ec192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059c8f8328cd0575252e2f7b567e5ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338135fc42c252f54235b29557cc36694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01605b2fa007f19fae245029645856095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91924be87bedae0d4616eb9689ee4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8384bc09be63cdcedad67a3399f722797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92155b7fc45a005b8a620ed267e08798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dd0952c14e583705cc3608546d77999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ee922e311e7671017309a806907c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b397e0403ffa9f95101cf5fec9529f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802accf94bf77cc85a0d499ed48d21c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cae5b3944160c28f6337ec4e445d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e82c4f59a2610ba82ebc7c75bbe51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ada8ec1dbdb6abad9af88920e3455a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811a048edc24a4e443ec933c9bc34ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6a8a7115ac7822115c9d100cf4969107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9befd0d3dd27a092db63c1fadc43e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce599fac2fe430cdd75c6b05f3ac0a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc7acd6ab638526a4c12401d4953c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1f3cc258f81b7b55ab791de28fbb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0466487b0f268cff3fdf8b912bea5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55ad1d87e2078293e805b8223fefc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a105d8dcddfa16517b543cad1cedb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8fd3baf06a9e51da8b193c3d06914115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e91809a68a20af2dbd9cbe48a5fa66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fbaee97a32b6f0d04ee6a7e1982b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629c48b4128a1b701094066102bd84a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca334aee6c47a00501f7fe6aff4531a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8807ce548c20fc676767a3a252dce7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d95c32e1e9171db5d996c00fb956cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bff3ce1e74a0fe1f767eb97b1c2dcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b7d9f0771ff13026b7fd7f40b27f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa2de6ae47b91f1190bf499f45c03d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d23d34f3ea184da8915682c52d3a06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e2550b17b138dbe9c90e7efccf96e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880fd25c6525cdf2f5be87e5ef3c399127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883332dfce3946302d6aecb9b3e0d98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5711585d64ba35d44a1100dbd8f2c84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28669a8c1ef002617bca8522ca7c54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8442bc162985bf8a1c70303dd27ae2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b028d98997030ccfbdbad3222d87af6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee5cfaaf05cc0f8b65c8ae1070a34b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17632840cbd496edcf7bd7b17656a13d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3044d5999a1acfd36167b356f126fba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65febff3c7eaf7b67eef9dea72bf5e91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c3e5833a05bafce38d7e452a2258d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc203a851190081a62d4dfb1afade138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc6d3130587a7e5eed1cf785f47faf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179158b0db43a8eb8dce2203fcd8487140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdd7a9dd07e76be747be12cf6eccd7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3a6704268a2ad74570704c067ec1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2a9ee97131977fd82e0c7f41bea00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f315516391c8d4c2b3e0665ca88ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7694b2025b4c29a38f06a2953aee1d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc95108fc610610658df83182c4ea2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a6c758445fc00ae8027f71b464422147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525cb7e5e27f0fe02259b72afe5d90f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae2136b71f0a29df7cd1c52c500208149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287aa1d0d368903c0ac723f113d833b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f74f5fd231a4b7822500efd8380885151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfbbbd469eccef118d5bffd7500b88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0e1cb596bedc8d9509200675d63b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff18f97d60b7ccc25f70b73f1839a41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfa80cfff453a8e7e85100e59c312c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6b3987b8e35ceff6c9788c837d718156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afd2516a2f45e64828e3b839a720b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64bed18ddc4085498a2b0c4c156c20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642340f04835633d103ef79b862820d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a17279693e0956c82672301dbd3c3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e6ade34f1b10b1ff99ba4b2f9d896161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e137605d31a493f728af4c004663b85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bc0ae2a130e14e861028a667638a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e3c0ed14be9d57baf36ddedb46154164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce050f0c8c645bd1f2a845aa4e3f21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6954941cce2ab3863e8b387194b22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3015662b46d757498da5cca7872989167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d094f9a0dcc408dd30cc42fc45d17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31bc05be5482703bef44756b94cb53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6e83b4495ba2d5b96e906abec6fc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482629bf6dc5c42eed8c328a4992479171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c6b15c6849946d8d20af4de1fe54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaa08334d04473fa4c094419895518173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d5576569f101569f8c953fc3c94f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dd7b9b60046d336913ef376eb0da9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66182b0dc22e1e50ac55e28f147f77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2a6597b23c7fb33551b67c226e8bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a901a83d3e2af3bc59cd5122a993d6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466ac514db6b561593512748f4fec0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9afe7c2285a67715af3ad528d6af8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bca2c453a4cc21367e7615ef705d55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fe984379b19cda6bacf165284d6c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784b4e9c695bdd7bec3b74a0f8a3676183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0e81981b8a738ffecc05a96612bf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4661ed5338cd9e1b56b8c887018cbf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699cdcaf52bee2b79c7cbd7eaffd1ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4626581f2fc1c9483ea37a209de4a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eea08baea5bd0c1ee2aa47c2fae12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b30278884da02d6d9eb38659db6f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069f445eec7a88309f140cf020455c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339361f76c6214f740117ed23900493f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9e8a6efb6ed69ff94a01a57f8fa5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb53f6cd6d269528dd93bafedeb7a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a9b43f3939b698b1dc6f431e976da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2ca7b50529aea31d70507cf1c4b5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85640b44177f3a1a96fdef20b7b84c33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff35fd307be3156731d11daf74e8a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96840337288abd3fc8694882662173ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fa325ba8b43ed13e2f50969f9f438199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93acbcc11450b0b958ccf028fc56e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434b7ef055203be355839d079b18913201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4db85426193b720adfe054346cd86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf6ec745dcdce4e173bbdf50637f3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431b930f855c3970b6cce20a23b071e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f52c65409b8a906345f0b4b137f96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f851583a81019207e3590ce0133cd4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b4ffd4b1dd09e06b9d3771dcacb68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee94692ca3747327c9ed0fdd37e6572208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864761f2b588735b65791f22a694b1c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49229f8e33fa194463cd522c4942a98f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051db40a747ede44029ae14cdd6ab4dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f031086b54301d00871f28138ba039d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862cfa51773d921a5ba0d40e016d807213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c0595e2e2ce41c9a207557cad2931214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495542c175ddb021a95ab95b3ee4221215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82a44fd4fb880dfe0e0ac22467f37d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692362de0ec863275133579a72a2e789217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9e0dfa314a3aa345061c990656eb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422619a3a42098682ced974d1743002b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c6fdba13a7bdbc7903a815f61aba21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a56d98d302aa7e5352d8fa78d2f9622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9eaa59a48bedc90fb5a9e31db7e923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada13aa23b1922a2688017e7d8aa766a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842cf1511ec218fd4f6c91ae0289e745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ef2337ed76c38da770ce495e651516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1a358234e840c513e5e86b08503d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fff9f4b26541a8ebb8df1c7e0438e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70ba7a13a9264249d5fc0f72e3a05a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621d44a895ec808996c25b1aadb063a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddff5817f6c6a5c3cf8e91ba8b0ed2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f747d3db5c90b1aebf929ef4d7f26412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10ecdff13ac34b6adbbe0506790b1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17250b594421aa0518262431873fbec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d04b1cebc432dca80231df4909682e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0c422922b45cfa4501f2f52b1d64916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5985d7610184b614d007a4d5d0a2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fd165355b993200880e2dedeee6bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0313ea8e3812bb83572caf71bfa9bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32d701bad5d0d1ad17ded9545b6b6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f1c267b6aaa6a2bae1aff52c413a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8743a8fb3f1bc0173470adf82856b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e8a09bc47a3b78ef4849a3dc3f36523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282a7dd27c2400cb9b09148d702f94e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffab8a98b83909e76992143c527754c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a48623f16e9ec2b7990e38eaa902e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb4c243b49347eb84019fbcc63927c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41054a69d870b9765ca384d23f1e7c5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d472f86898bc66c8ffb561393ed3fff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c66ac7d522b562c03a87740432c6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee3f6e70a5c7ba3ac57da7c01fba7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d7ace1ec84f28dce33e24b05f817332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b02313d2789f7de841faa0b33615fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f0e78840940a1c9c354a4a615065a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371060c4cdb434450054fd67f62572835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cb890a00f7c39fb9f3916b68410a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da2253f1ac86f17d84e1b6d5ad278a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37660b3a22f8c455aa05599c5851df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883bb25a8757d165ba35dbe523b724e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7dd6184479eede28104845f1c059f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0845e97258edf7a0b188bcaba14669641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c810827778f3a1b070d0cb4cb95ea7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd7dd3ca1afb1aa5ab545aa01f3e8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ad2164004a2dc0e54b8ad17bcd3e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fd24b485e1a604b15173ff2ff7f0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbf84f63a8f97fe066dc5e2997d4be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f068e6f18f7ff30218c36222da29047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd521ed39c7a676ddffe2b60f5d8616d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ebf316c383a9af865ca1f5d655a4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd00971162ef6820883eed1fcd2ba8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fc4b5bedb6c149ad4c6eec2993c6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1445e08f12451c00393fb95a203ea952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05bc140cb9cff1902d0b5681e4f58d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4c586529b63f775d23231c7b0f60554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258a94b89c93ca6514d6a2bbac8d76355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85bbc7c94737a8bf52b5b36e69369656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84466f0e223d3de136767299f8b86057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283fd0072f8d5e3823fee98a3983afe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78829a7594e32842a3c79f4cd30511e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547915f942e5777064bf251c6f1cfc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0effca40ff36a6fc99020d02aa4cf6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121da9750e59c588e6b239129af48e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d5605eeb12c16eec71908f9fc337963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd480c8002211884aae581b095a86f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca90f69b59c4e2f40cf2417dfd850d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f940ddc1708bda094ef575089db6a2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a48373b79936968dc930b8001bf0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b6dca9dc9e928789370fdf2e00fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51558b2b795450546e7c828b91bd2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ee62d1251078bf193c2ce5dbfc1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf05be984bd496e7d7e912d807d61bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d0cff6c7e04ad4079b24f6372202e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d400e76552a60d7867212a44364773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4d692a17921f44769e67a8a1e364274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e3571aec51985ba130ed44d640f4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00929c63963ba048e058b1d662d2ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb40b32b8e90739bb0a830641baa3c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181500559e6f8b22320dc8543bdb3e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd816a3885a9471fedb0eb070cce99b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815c588e33576b607e80ab50fc92a8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba320be8d7e60b7f14cd00a1c2e982381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945d09a1278462f1af01a12f12f323a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c681fef08e40143c78e65921dfd9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9178effacf04d9360e50537992e8f0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd5c65ea8eb07953eb6351fb63798e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eae816b285fbda44cb6582c3d91db086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42848c776120a0ea5108f048aa8ac96e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eac9cbbf0e9926b1e6f7b1dac62a8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e54f271ed4f78c1c6ad14319d76de789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4a3e30bfb3cf853dabd2363ae9c2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb56b2b10901e6cfe3c4cafd3c5d5f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9ea62b172b5b69ee2ce8c96a30c6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a729ab3f69682f2d6a390c807fc9e8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e00e5d83d3f7e3c90a8c9f8d17b2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeba76b4bd19866fb98d1d79da64f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29528609569d0fd8ada9dbf71fb6b9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682bff24203dd5b693bc4ee3e06944397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3a3e715de44ce4866153b4ccee55c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad374b611c37e01d5c416a53e338eb1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe7d46726fb07aa5d62c79624980c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a5b99a9467dcc5966fba44c13da27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1ac0cca5559bbabfff5c7e5d65492102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3f4b8f0dfdcfeaa22f12dc1a0226e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d634c3eb2ec0bfc26b1bceb278db7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d6c91adfd5ed0f18d42a0ad227017105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55119e248873fa1fd4548794e2124a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd956e667dfdea592f26a52808c782107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4f1746991c4aed675b09cc54bc9ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b84e5276ff195816d7822cb375b90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a90a941ba1909f0e5aaf5105ecdf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ec271548c286a9e28b01070d2604111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0778320835577eaed098b8f5936cbe7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550de8fdbfb7337bb32a17f6a6ea66a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349c3f603e799eaa23e8ffd40e57c57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9da5f0fd852ae241747f8830a01c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644a9059b491591c70985034b19bd17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0980a4001bb6019c0bd6fb2494d6570117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c730fd1a01762c39aad1932cd3e4b7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2c5193d3dcc420216c4993965c527119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc8c457e2bac94d0d47ad9667cca90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e184f9eeadffbf51b0477f355a447a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ffce13b1a91a46391e337809d3fde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc77c635c620a9d887dae32a3e3101c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dfa5bc646e00808ad51a501de6cd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee75818237217b3f961fcf26d85977125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf70fe294acdaf3902655d73c2b42db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166323902fe5b52d635885b96110c128127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b69095862ca792ab8236fa87c43bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a94ed649ae209bbdc8d8098d9bb0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dcfa248610bf1d2457d868fdbf34e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7adb8a3d4caf84899fca040daeba7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def133b20d4f591789df50a08be762d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56d41823c8b3b709a397add79ef59b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21364762d54c7f42cbc1b53bc37961c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2911d08995fdc34b961ba569197ff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af9a05f0cd4504eafa98df6d60de7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca936da2f2841d7d4ea9b3364df331137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f699dab65e3ad63b6d9bb4632a603b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c60c36ddc044189ef45977ee77de2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2436fd34c187162e70140e2785e065140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8ba35efc18b6246035bafc2db0177141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680e78ed33ff910ea0a790f3c4e9a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7bbf6785860af6bbf46e538ad210f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d646b74fa550dfd455c34188952e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3e39eec28ef406572e9a218eebef2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e6af2df49e5853e36d3b5f6127fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a770c3cc68cc1f531cac7e3d2baf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f3cdbdaa83e7013b7507db7ae8655148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da145eca4670125d5aa7567fedc86a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf6052cf5f394f72cebc28446dd932150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d2d54c9ef8c83a2b4b4b971dd0e72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a95ef0072e533354890cd18845c5ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a79754af467446712cc4acf5f7bb07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1232e43f4e75335f2f23075227ec0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271109d9db73bd91e219241e9300170155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fda63f5067f188bfd615d231de1de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fcb8f196a18affe4b68cc621fe422157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d196848b0951aea111014c4f1bf17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4acbb7bc9e21d26ba4508fcffe2c26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401c4b273ed5a8c69d11a00b0520e19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3ba5f7f7d7c2abdfe754e70c5d52f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b4315abda508264b72a48fa822936162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c712dfd1c708fd16087a5ae8da646163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363db2663e4851cd1777ce68cddf2b54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3231453aaea25d91faaff13b656381165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da85a3d154721713123420e8b33ed6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a48a69dae0860477e9c2e1a5b2cd86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17376925c3e54fa7028b2a0e001ab94c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a384ac890163c868d76116a0cc8ed4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa1b42f53226f0f9f397dafdb9d8a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b3f0f0635f080b31b945112240f00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643809f979111c8e6fd917f837e4654d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32380bf40642e1affd9629d47627c4ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484053c45b129cd25953038a0b40e88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cccba60deb40605a7f338cae718db6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d367205a7ea2dfeb42c90406e280478176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a800892a2042f9af546c91052f2a9a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109f9ec131bba2ef16021bfc4a5aa6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08d0805acfca42ab31d66f08840a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c5f1c9126f0edea3c68938e88256f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea35fc1a786e96fdf39278171e0657c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9512355d545c8f541d47dd81294ba07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415248451e0b8159e59eb41205d2cae5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e9260ac881e4f3cab69fc7402a14e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a232caae68616266ddad1a1616505a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb282f0eee864a1792b88e5de2c76a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd8c2f59859066b892be65de8424f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa1d4a052c8dec0f2d9d38489004a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac29979ba1800df737ba4cc92c9bb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63332271dfee74dbe4e0a25e8be28a8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217a2e8a825d5f13d3d98dea0c32f3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a236d369bc4d76c4b81d29a5df3f2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee972744e292ac7065a03b7f49fbd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416bb393a6061c97a36eac2fd464cec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd2941403842072747d30c27ee1c79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63156106371a5e0d1518d753f07dde196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a74524a3b137ff335d09c2e3abcce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffaaaa394984c0005ee3fb19ef46c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ce96d86228f5c0f20bb18d79585f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac596fee2e92c526a48ed09c4da9c8d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1484b14d063d465b8c36a45901fcc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec58cc9b082d2c49c08d02d2fcc427202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff11ad2bec91d123a4bb113baf9a8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c028e08c40bdc75fa846f45262a399204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee066c6c3206c82998101c09c3610e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edc7b4943b69bba574ad01cd5f526b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7213bcca3c4297eefecb6db5b73fa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305317c1fbd7b1c44124c4813e46407208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf0726c76f7a2aaebac3176b1c289a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6164312d0efbb8c1bbb46c5f453d614210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a465b1c9ebcd51ec2bb2fefd3ed368211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5d21c0e75504c801150ba25cabe68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f325686680bd5fa2c1422554d452cfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16b3415c7120cc9e505c3beb548b59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16e37e2e78fb45d8c12bb0cb68d40f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ec53ef027855a2eb1fd3cca6e2ac0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f744a611dfa7279097350a045c3abd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077a119c47682d85cf1926a47b45fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffa922652275d91d19439641074b30219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>