--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f74ca71e0db29ffc7a19df20369dce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48f16c5e276f896bf85c6dfd95313e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36836009f07d09c79f5fe7fa531cf84c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1b8ae6712b4afd75f1802e2d9ba4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348b399a86e555ff9b47548a7a7fa985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffac64d185003cce27ddda2f03e8036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1475a872b660f9ff28157ee1438e3447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e634362700d24ce30e55f322984cee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c1945790a6f16eb86c8f15cf198719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ca382789f59c0003974a2148b2c0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e09dce7e2ead282e9f63f03a1d6d8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf958fe22a31542284eca728544217212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444bb02aebc40a85e15fc33f75e25b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea512d5935b4e64e7eb186913b066c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e9872a43a4efd61fe2130fb72793d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0928d063eb4731127031da02227e3f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc6e77b3f7db4c989b5080a70d87d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2c80d72bd7935703cf15535d1ea2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af3cae6479158d74fb0783e7506ae319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f358fb55fac8d6b1090217bf8cbb2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74a03529737614c2579888ddd5c9c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c532ee9b2d87effe7d0d1f4ae1adb3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aec82acecf272d13cac409438499b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f92695898338f71c2dbb92063244f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee413ac3c4bc9fdb6d0e12d806853b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c69f64c808f8bc736308d1b5a1674726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edf0a0035fbd5791b96ea6ece4020427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e150e5e3d19a9c37be0b1e4cd3ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bec7097eb50bb9297052620b0df5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeaf1376ae9d335f64b32de8b8b47830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ff5a92d467fe5a3dfa0974c8ecaa131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697f7cf98661ccef22276e1825af6f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97ea30da31a670a85a03e9a8fb096833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b64e811f7a44d7f5a2d9cf842ab5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934a501f6618126fccd6d85a5fba45b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db5a6059de51d457661c0a74a58b9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18865ac38ea2fc0fb87837c51ef9af137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f497c1e45592102bf461caf5521b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cddd9397984d3e02b3c32aac42f89439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e30fd2c9e1f714011e9093e694756340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef8ce2258574b677727405be39b7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383600ee11ab9aedd958cefb0eaae6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984ac84fe30107bf5855b981de99c6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94bf196e4ddb12b95c57b3edf5563644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516748357fa0b5052cae6290b9a4ea1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c91c3d51a2a18e10fd1a525759cca946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aa1db313b79df3ee177fb0268276447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482a2ff46e3eba637e0680db99466e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b592a0476564ad894a365f192c6a5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c55da54b0da8a75ea8da3b1d95ce950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea2641ecede1d1ca9c47552baacf0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8879c0ae8bc6df02bdb897c992eb2f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfed16df804487cce0b9811714a3d7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593527dd01c8b0fa1e4a09e49f1fad354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7e05434c4a3c18ee77bbb5e22875655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af2ed4e4f63004cb9a5dddc59a608e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41c5eb8794087afef75f31df17978e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab41edf01b80ba0cd63afc3dbf6c0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b1e7a6d2053f71defb9d7a739165259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e62d21e7520d72fa4270805488242360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0d212f0b694bcd88f2b1f7cde252461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bf15d7c750c5e61e9e30a29cf6b9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db5cd7cda48359ff6880e368e5dc6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fef93147443071ea5e616e8d1733d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53776d9b1665313e7718b5a7a9b0fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272002b0e12fb4e441ff835b3046ace666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c241386477c2814aad50686c0a6a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c59069a690b7f9177c7ea8ce2e30d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03b6e70425ebb7c082bf7397dc467a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bfd714da873dd37bbf586d0e9820770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04df27ce7f9556dd5fb4656b47b9a4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db53a9ca4e1017451cf95d6d64a99172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a90ee52519f61b957a1714d1ec7b7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32119ccc675f3c52dd57274b0540c86574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c96e0b077cd3f033079b9f2fd0fc9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a797eb3f915b58c718e17940d6305c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611674dce66e30bef7631c11be5402b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfad3708e7c8593351b2587d1872f5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a7b7b4cdeb0d38413e3624f8c20db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b3d032ba17fa789a23c4ae53d2e7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5c8c01f409fe6178ee774b59c895d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be0db770fff994f333d2310e65671682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc242ce545a71e8017f775e5d48adec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa06c6748aa67f2f6252a781e5ef8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f6d5401b31de6fc307d5b5449874c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb8d57ac4fdf5b65a4529871b492db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f635a2926e421ae830adf505ca5dde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95574b59553b36977c7a6996459ef688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea76522bce9d69433e29b782381d07b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b9002e698234851d7033f039c755590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd950be355cb07ca9f44f6920436d0ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d3ae00b6e479e702d7f010901e68d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec9363f27e7de1cf223c8c7e81bf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aa49d4d39b2f5df983dc5c792b8cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba23b1d3103cd466c92ec004591a9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9e998e54df1126ad51ccdc87ee9c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9892b2dd04904b88c163ea9c31ce4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d59efb6b1d8bdfe23a6d703009b2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0412f2ff524636be2cf2ad1e340943699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f202e25f704659a82e00380ca550e8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f9393022f250b9cf7e9fcff9dcd23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d68fe5d0be76f3ff1fc2fd0c29f70e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059d995050c92299d10fd112362e91b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeeff455d91e8b1e8c89784364f06ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9215efcb72e1e90b3df07b6334b3d74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bad7e96b7e7db62cd13c6f58deeab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af73e8f8d5673f53ff85f0aec39c896107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce958d0a653426bebef9e6c2f2c5423e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1f8ff80dd7cb71b8519b9c95372f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bf4fa8e63467147addeab50e8b3ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b70e55317f2d572757526f706a47d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a084f4cf41eb2d0ae82e1f7ce54802112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b126c0f1cee85e0ce02fbd499ecc4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248093a2cf47253eb6679001e1161ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1c01612ffedd91d38860e7425b4c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb64315a00574292fc7b233bb31b75a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb4a94e128a4fc7f506923b355973117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44651b094a7dd5897c1ed2625574406118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce452cc540b23fb0e74e469a7058b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb11e5a7d9a0aca4b688a14a83d06a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e171e4e1baec60fd541b9802e52b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c14146b18018aa8aaae90bcf64457122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0d5d3815ae4166bd3f4745669b469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a0a39dd3f4f2013b80c977ae5d47c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8aa70786d8c2fc159a4ec6e1500be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef06d3bb6de136e81ec30d8c0b22e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14064c326fa28abf3876c938ac73d82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580e811d666286a44d6cb8e0d24ba60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7bab9abfa85e433f3c08cce68880f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f13a72b68abb104c2b473b302b3252130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db92d019c9ba84725ca6f98c7a6e8ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99534d1bb04ba114183943e69dc5cb7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aa010be699ad6d18d5919c51a9c7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752caf8e90c44f0cbdf9649b5d238c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532ba57afe67046e82c006489e242f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db641464a53579f7d9a0fa9cb60d2f46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6bf46642226a5c6da219893b59599137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6211e61c17efb866aefb62d936e666138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4178a212ae3c9b591f3257b8346f08d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0c0ecae5bc93ea9ecab2cae1ececa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedcaa79b4ba3fc6ec9aa1df0e7d348141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d828d2d3303e47b126593078c6f19ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a3140566ac7d5d13d2641cbcf9d0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cc93929451271edeb86e1b603ea40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36f0770d3802b9208e18da7e2dc325145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce067716a81e54123a64880613b544146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e44901b40aef2b1d28a342fcc529c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5fd506cc58f4fcb4db3952f35a557148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22851a6389abc3aa3c9f0a4c88389d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffa10495ffd2babc76eb0c8b661e68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf2b91f9807dc47e5009ea05fd6b59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6b0826c581e50dd0277b0059be660152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a6922bdeef4ccff738f06baedd98b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf13eb1b513e1db68adf4987b58356154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b85749b7ba0a556942aae723985bc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6cb44ba0a6381ff802abe8f7a9810156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240dd24438469a13f9b8f2f2cb5ad37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f3e88adf4d811abd953b6d621e2a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f69604bb39768f8c491397a10b8323159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215c56a8185035331e3e9d039e96faf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3192725b81e0c4b44165b5e3864efd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c45cd580ebf1967a3105ab6bb067f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78020e79b16e0d532183e85cd3369957163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959c51c0ec84eef3c9e051e043a627d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf1d477d5c93c11aa234a37c3534a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a271d1c7727361d76ff9731d844a41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac63c274113ed47fbcf91e45016c742167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0339b89beffebf4d84c57a7416e4d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fad3dabeeb47e7e0a3d3db5e0ed4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f4c4f40b26efd8811a7f644fcf9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe51e4c2cd41740601dfcc96aa43a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385efed5d9e7a66d9dfedc5c1b0b505d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f010bb18fee8a7933eeb5598009b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fc2c1c9c7bdac4c0a21a613771ceb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d34cfcdba2cfbad20f819d366c7be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f14d8b2cb7425954a861f480e4455176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef980ffa452d882055c373f79a9ad42f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064dfcd3720c8fed29acf40dacad083178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165dcb9e8975c354e58078df4f27690179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23267008a9815efb15f774581ea13a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e80b12bb1d6f68bf8c79a735aff2db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5f91e982c573a73e35f0b1deac599182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01c264ced3ae92e58f3a59229b0667183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed3d3a89a94af512ad2b30e79b791a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4465a9dae061df85efc97735a8ad62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c81eeac5ef8b8073e24a5526635ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9ca84ae9cc46c509be50566b47c7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964982e6e62f876321ff6def5cd3be9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea832a0df1a75aa31d3a12448a9e40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34865a4423641e0e13aeb4c3af591d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ebafaf27b50b54f5fa011b7630e1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121ce0e5cc9ae8531a46e1d3374be2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2be9fdf1bf9c3faf72393dd093dbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac2ac731895d70d23058b3adea9831194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7516e3c9c2a42729a35b8e35d53d32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625787c26c3b63666735b03492e4261196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489dc3a3915470bd27172d699d7863b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8088db8558639b0cf251c30380bd74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab15b63c8715f42b4a053900ca0e1e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4499901f1504c78c44794e6fab247200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356f2b29ed3fd58847112f84049f87d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c9e471cb3ae2277a6a39dffa7a9b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d005b5a939d8fae0d16ee74e448748203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff72f67433f9f69f29e8826a112ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765783c8acefc05e4833f2b36f2a372205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d26ebdad448f40be95f87d08ffafba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293854654d8c979a88b0d6b5ecf9fcb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7862bfa653a5b3103b91cf8e04c3b97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3c3f32cbb4dc12998f50586af7e00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c076690ef676e410ae59fe8c0ddf951210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc4976ed0596f7f5b463385634a5a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f04bcae5d40ad93b6cd4732fdb53eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafdd8e5f4fb37667f99a08815a0722213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778490d69dff881b722ec46e921c6686214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861352d26114ff454e0aa31046b91b77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031664ea84cebe142ac5b33a6f1bd660216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dbc59d1c4356fb7e98e3aeb45481c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba756175b76ba9ff76047713bd77da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4fabbf00ecc43f20cfe406b565fae219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5e32ffc3e98d1764a803d3c8b27a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0a7f9752af5dad17035d2fd9665702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c4823f415d666e9dd8d34eb2244893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f643d826175399219f9e2682cc126c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32d4869267e94ff80acf73db3b70c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4581e70dccbb8c93403530980dd016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761897d73ce29f294e70a42a5ce4bd387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb2422add52a568a52fe51743c36468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c91616ed3dd5e34cbb623913284c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8d1b7250477def19aa8154e835bc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d06c8eb016571a3429160dd55b66c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a58d080c0e659ed92450925edb2c4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd09174d75013345589a4b635d549e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1634065e2177f527e9b6896eb3ca0af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8b035ca34452ac89bc44bfd3863dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523494bf1f2c097f52ab3d534e4a77916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeab15ab0d2b4ca4f32881009cfdf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80575f33dd0b3193b1b68fd700bbbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aaf68420ec6f1b4544bb2141c2e6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f2abb4e0a3558dfefea0a60dd568520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ac8f2eac482344f0a1e7297a8974521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb2b18983bc6ffe37fce24076baa922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b90da25d0c7527e82d7e2c06b0d5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6862702fcfac883cfa9d3a2c4003c9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef62bd77238e1740dc1fed2f2dcf7d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53c5ea915024cb7dae96e469f69d3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aa1e227ca04b4186110a884d877b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be88779a72f66bac038885e8e8003a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6000d9a8c81f5261d1b774316b327c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df0c99e00e082f1f4aa6676105ebe830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056467e0dcbaedf95159fc5fe4c3e5d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c174e35b7e414ac4699104f9f105ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d56c999ce66c60d6f9f9188118b2d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d52c13e61cbb4b177f8d4f99f8201334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7e3727833642d71de81e09f9b22c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d6bf112fa284fcfc886958ed59f8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13138fe63663ab7652cd52553cf0ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d1934da3422800b24d4f06c76e58038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bac83823ab7d08b78d19aaf85082bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e542891809cd4c0f068560b815f0d1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6131ce58b5dc952a534c1378c206b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680189418d4c89f476e66c24c817b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ba7c3fe66824efd866875da25b74243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf2c768ce8258acdc002f38a25e4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6758a67f208ad9a7bd9305720c605f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c2cdf2fac29d0f9b1b879b5d9971446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a178734eb3aae82d28e99a0b23a7ba547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03cf03e75f05dea5c77ad685a17ecf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764f11a32da7153569eacdc4371c70b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317d2ac35c49c429898d888b2f2f6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8e0c2769f353eea53e24ee525ad6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb696d59fb60227773c2e5fbdba19452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795a6ae9688c54abe2306c1ebc66b2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c627580a304043c7b30156ce03883354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cff415000d96a86e85253f4e9b37155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed24daf35e554863223b4284642b14156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1379e5ae1c1f657261a5d2f928521957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf84710e76367ad87fc3ceeadfe58b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b992b4c86bf46a972f61bbf82367259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785941a01dcc514592618469a9e3eac360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a0ddbc51c70f6c19ec22411abc4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ffe39065e80335d83df2c73bf2df962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f212f3a9e3a65fc9517851dd119863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d85f4b42e484369634b01226887d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef4193b21c1913617d6e5e7a196a2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9076611182d7a744d1c8133e76c0deb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ec941e30337e04b49898085b9e20967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2a7394a1a3bbb6741576c92c4bcc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b23f65a5fbccff256f2a020a15f9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248983f9d37ad8458e772b597e81e8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d612edc2d210b9a9db5c909e6a57eef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91f1bb0756b830f508542687290dd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19549c6055797a47bbfb711198326873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9aa04065f751cdceeeae02bf5bcf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2c2acff484671cb1e4fbff59dc56375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871d4a9af53167c484ee5e97b0a242576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b7f74b6cc5394c6113c8854e6554a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef4a4ab5f297cae5115327515ca60178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f86d3b4f28e075de5d0ea904ce0a1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43de6761d19dd319974e736bb899a8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a52133431c29ce9edbc38afe6591981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd1d04332f0da81ac08b9b14b27a5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8f31eb161b39df062130afcd7714883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f1dd466e2cdd3f6a7752c883b5b3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb89eef73226524c54a4f93d019150285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbb70e6012a08624139a18bbf079fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4b22de8a4f46a629183c0344651b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0156c9a760a20c4f7bc5b49036120588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242bdc9dd127c60ee2de59ba2e912f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f02a79392cb61e85dd8fd4b7e976f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294e7a19eaf2a4250c874ebc6aa12c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c980ccf84a54089fd12142c2ee82792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a3d45e22b16be74143c0dd33c6bf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e0419e694dd507e7a0dbd275824d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f14de00ea792a98dcda00e0ca2d7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587177438e140ec05a79f238e2d33e0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfde1ca2789758f778acfbda351cc6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8565ee5d457ce9b042742ffec18c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf697fdd907fac44eda4c618deb3928699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34cb713c56fc8add6bd81df59b84e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97033540bb75416bc42300c6f356e3d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316256eb592ae1734a0eebf882970c77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc30b5b5b85bc4e399b9380b1ad1ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2a7cdf1fafd08e8379212321a345c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691105d44f7952ac846c6ff0648a688105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15c4963b5ff103b688b85816df6b5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e771a43ecce1033298c3c4af41578107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e17ba94124e9bf2842664e30f4e1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175845e3f4c31279f5bb0685617c81b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4df269c77db113289d66e34681cba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3f8b35c2c12c5129b7da8add08cc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff511eec80dc35d73ba22ce7139467b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05724975ad337cc51a98ca1b0f543cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7284e2ea122b41c2e06d4141a4e2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abadfc7b8554f1ececa8452035a65b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee470962996b7995e1c06cd61d42fbc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b9de9df317f959f1038cefb94e6c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab391da1bf9bd878cafaf516bceb8b29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326911204b76fa12f11d5a7313b0756119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48123ccc933baa01449f34577ebb561b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccf559180867e8fe1f4a46a39f39a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589b7cbdb4c18a90fda0667d583b71a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a230538bcd546fed3bced951989b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c53a350b7d6cb23ef74f88a75d948124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608be03b142fa336b2ee13c9e49ace125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3b56a1080841d82bff4aa51aa560e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08061459c8535c7e7dff649858bc31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340d8cd5e1adb32e5f168520594a550128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938852a6b958af86ac941537c03522a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dba915c0be5fdc79840b7e239c89e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a92b1da9ee3a15434d758bf29efae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb07e7136a6dcd5f9366954a720a52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5664e7e4990de96155c9530cce02e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac1c21902efabbd131036e3e63d691134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed610c1305f0a0800c84d234d132b31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb69debdf07ada6cd5059a542e96633136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604b7a94f9dad745cb0bf2fc8eeffe4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910a7d8003aa6c601a1b4ffca854033138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936bbb7e5acc560319aa74b68470712139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa658d59fd08d1419307432c889cd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcc08b9e06ac09513bf0a91091556f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0394327fa2615224f2ba5349951f8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77501cba3ad4df24f657a71a7fa68a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99fddccadda89e7414db85e74b9637144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9fb89c4f1fe7ca5a0ea3824a29273145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311db57afb48348a6212f182291e2d95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774cc3c381700b196e23f03d46e65c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe3a3648b6eeaa8cef25bd63de8737148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60c75fc1a582b01abdc92bb66c55de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfd03b44f3cf63fc444fca4ec64a44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baba48c2d67404d71e4338e2f83d4cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bc5784e10f1f5ba10a5cbffad3a4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13a30abcb0f17b0562aee67601097c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9da0cd0c6c0035a17cf67acc34310154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352762aa37c3e5f3f7a8e9cff1b0b6bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b007f8f24009da3427015f5086bff7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ef78b380a9813b8ad84e1968d5893157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a066adc36074bcc4833d5832bdbfd49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db346b04b219bddfee8e8dca7b8126d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff78ca81d4790b8394eaed9a122110d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eda0d8a3274e23ada9be659c21434161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b769a1c1a6589dede1399d4e2952a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bccbf9754b69a58a6d736122135dea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef7351a1804aedc6edfbaad71df2e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb1254bb038dd5f4221438192375e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaf571ab2b5b1ebf4690e226a0560f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce16846f4a6d5692721b0703e50fbfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296e2ab8d2bc8ad08d21df7867bc5a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89019bc44c3ef10213297dcb175c98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a742cb77cb4016fa3134deacf77dee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664e395c09d4e2dca006102b253a0b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bbf471421a795bc905a3d112aaadb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f035ffb0d3f5e42c64c3c0c91fea8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770c069bf4f7520898c7435282d941b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00c21c7ddcf9c2308a076bc7b833ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12000ca4690d869cba6a4a8d0ffa58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cf3ef74e8db878b49f565de74d74c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf0dc412d1bb8d964a9e7ade3db1b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d88660d1791b5f4c30fcb0c9eade7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37695f38af10fef7fabb7e27e552f4aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2f934c2313633f40a43f0c077d220181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434d4bb59b9be91d31d80c311f9e90f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5442c365cd928ac9cc5b91fb264739183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4388da42f0b925538d63b9b1ef93f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9afe21f7d8b585498a2b92b2e68683185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db9bdf6aa65e3bb46f22003968fdd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87697abb1b35503d3751610487455ae9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352e95e4767b91d33c17fe7148651ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce115783b6470ec9d75e5c80c671f3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10eb6d6b368d6c6dc5d4f30961b6ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93108fd53e4b2cb4fec6e25cde20726d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db89433796600cf7273a1b698ff8e80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61ffaccd856ff6a5d431d10ae285ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee312fe0ed5fde29895560bd0d1797a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e895d7b29d4f75cb98a254bfc675195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a6dd713fa070574285863ad397ea2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf17f5b479f0e6ce847902e2e5de7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f5bcbdfd185ac4fd744e1b6f9b6cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4e05a01e1a769d7a13900971efb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6eb37a4fe8cd86457772e4935f57b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b00c6549f40c7ccdfd56c8c422a550201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ba9654b0b8ba6df2631dcd285955b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f521a7c5614ce6c9fd959ef2e3ac2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf75b791af9cf86e0a3bf04e6ce368204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb7cc2963b70d55ad05ae1b9a2c796205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f81d7189319f38a5d4ba0b4e240b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9d36ab1efa9b8f47a10ff201f7459207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b2e94f6b2c9c0fdd92f0cdd341828208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faff724f3b938564692a4ec5393f35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb60fd635c62924bfaaa1a2069e222210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26769d5608f2148e7dcef4a51978206b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ca6a7023e19d380ca5feeee82e0d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491de44982a949bb8e7b0ed6952f456213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661e7e8bc7a01f698c146c032957bdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b7a4dff120ec015ef68fd2b3a2aea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4593b987e4c83b29e35e92e74e82f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb78477cd062cf2261eb1bde5886c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830c8ee47ff350aa5cb8e518a934d26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e797124ed4543cfe0e8c22806e9c43219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>