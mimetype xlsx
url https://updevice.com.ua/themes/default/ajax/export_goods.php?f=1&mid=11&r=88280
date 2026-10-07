--- v0 (2026-08-23)
+++ v1 (2026-10-07)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3f8ab041c3b7f12a68771a8dbad3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360cc188c24119f2aeb61a7a9ca466c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf124d30a10dcb63fcd83fa177c9573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71847baad37538ae8e0baa28d148f2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d52fcb960d0920e09740bcabc5465c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321077efe288f21d7a8e30f608bb1296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fb45bab486ebe89bdca703dfba1a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7bbf3fb204a758360f7442db21bb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05011d5b090380d1110e2f000b1d0639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e68c91b4a90273ba5ffa310e27c20710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa491d4e52aac74ad13e48a7e8d7ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121254bae4dd7aea8c150d1e69a3ff2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e98598ab96f7f72bbc40a8ff0278f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b2507169890867f1917b74707e67d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c5e4de32e55de9773920affbcc7f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c914aaf34cead318790774d60b4bc6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eb16d03e6db2fc0ee8b3e5571310717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6284ed4620c6aace3a79806e1c3171618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadaeca960025675190023a49a47a1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab426ba870f4ca89c629500d6e3893d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3012b217e337bd8e6e0fc2dd19fa62021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbaf4c1a51b9b819d2a900db49feb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4571f972f774a8ae74e8a78b7297e5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2d1a30339ad1e87f7b9e9a905baaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0fde903ab17ce0b41745e1cf99f2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694852b1282479e615a0fbe8ede4fe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4af90fa740fc0cfb3d3d04ff878c3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd870c1e6de0985293afb8668a37cb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce909314df5150b8059c8b4b424a9b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7e47c975e47a41547264e837e849c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cbd7e73393988ac702ab97fc5dbe431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46f1b5dbb895124a48ac422a0218ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef826c1681665b4602a8c275ba91ef5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7ba55ceb259254b8d2a395ece2a8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e0a4a9cdc408ffdf1586c4f06fd6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f5a7b4acf02ecdc3266a21805df3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411d76e7f4ac452f865f5a24322585037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37696758cba2c773f70d60554c8540c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e48b84091ee6c814eb1dde70b61af539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b7f8742f8f4a8926fc9f62d2be0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3659c3cf3e83f879d11e3f93a3ee241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07141575ed0f8592b99cacfe99fdd4d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363ac01cfe0992292be1617f92e15ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe2d9820df9b67c1b37c4e3b1da8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257040b4b6345029a25793887d98bbf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb263ee3d2b6f6795c55f11c1f8625446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbb175e2098fe61ae39e8246aea64e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141665c4cac6b08effac9c7f6569ab8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734db8e0a04d200739eb73d2eeaa79549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2df495c48b05bb360f6fc99365fdac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d41d0b86a47e7b1041c53f4b0af3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4b40521f7f1b09dde8bb8dff5727352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978159c8ecb01915a4ec346364bb53b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1227d935a39e948733e16ff16e34de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48d5e4aca06929ed95184a95fe31b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341ee10918e41823aaa81563916849256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b22512236bdf61bcaf4420ab813ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad32774430a935bb1563c9065254cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b52db3eabdc7bc2ecf759fbd5acb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac95868238276896340a6aa848482460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93df410ba50e98bfdbe28112aaf82261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77208c01e1d1389a12f6d8fe4653343762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa894a560bbcffd26dba376f2a9812b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490973bd38d82bc686cc5047137d4c7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fe287c9c9f8b0875458df57042a7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363bb41dad50d65988f3661ae3aef2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81e1763f2818da58694855799a3c0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21973aa19426915a715ad4332f10100368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cb72a04507a4f2f9fa5203156e8bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a75ff4114420ffe8467962567851370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8461406e20ea0b0491830648f8d2b4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed4571cc50e27beedd409e355ae5d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47641c67122632a1f77433c82bffc84573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0e605f9da4adf16b97468067907ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc848b11d4e821f090fa26540bb25775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd28e8a2d0850db5b52c21a11d8a2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02672619a4c0a7fc6fd9acda5f5a73bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c852338706e203bb81bc4453919bfa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebfa66a3fb9d20fef55f467f842b3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5646ca5b60e486337d7bdf040a90bd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860824d206f8afb0c155ff7c94adec081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a8f363302b68a67a6984e4007dd1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9343f76c8b94a76776d476b372d5f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc07222decffe7f6304ddf5e4fea2f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea3d752d02943c8eedb0fecf7c8b2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b28bb227ea88fd600d20c13c1ff0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64207356a642c83a46e8af7fa8efec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4448ee8572bed72ff35c9b5d1915588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24ab63b4b3fb2d9f403dabb44315cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fef41c45fadc33eb566f79f3117ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32746b703b391b3ea92ba529540a069b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdcc13bb0ca56ab5110330da08d13e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d63af06f7d57f556156ab98e15401e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68f6384267cb7623285b348349c45394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed04b7178d835bb280b3aa123a3a3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05980a45d9c43c88ccda514775f95ccd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd90f701995676a922d3aeb574ee18b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f0161abde4e095f6156ece38d3c9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebaa7919f3da04f0ce25125767173599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de25a16410054da809fe9fb2dae9575100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c46dd8c0d0dc494eba730a52374f1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82f9f1e2ef18794f02952ab5ededea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6daa71b0223e6717efd75b9761b5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50391e086980ce0054595057e42c381a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b830568c279ded5c9fb4b67c349d4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ca046e7602c416a4d6604df1fab05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19c5ecdbc8e9b6eb4bc71e53403ca0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5997378ad88d154d691e65210395ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b6349a214c8068e79c7aa28a68578109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9345439ba0edf23833dc942182e4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb9ebc4adb20a37bf101129663096a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7ca788e6a1735445203e157d178f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b79797e1f8b24f60d0fd86a98b161113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc5189d7ebef79fb0cb414848589e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913dc53f578c63c0400f901c4204fa2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27827cd7ac0df6e626694bc27bfbc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bcd586fa32d5ec2cd08a0aafa9034117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f44bc7c5e243922e89aefdb1e7662118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be9f6df61d9ffe50391c8ed68e1fe7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c6f5b5e143733fd98eb41e13f7059120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649e618b20291531f76f2d1c0353808121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56976da34d30e1206babad5a9c6f4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93154854044c2043a3e3a541de92b8d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcd76a09ed7a0130450ec0822f7bff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a782e7fac8d6f88a4a1a21aacaaef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef9f45ea1ba0eb57bb7035e48b0bed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9083c6cf3eaeb21bab33e6db5af8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34713407d1c68a82ff65cb62e9350783128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b841cf992880ea52d8d83cd25d601129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cab6804c9bd62f6086123e3592e98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65c1afdaa66c4a719c8640759523ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6906f0e71d670f9a7f28b66c27de54e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4b7739685b1767fe2f4b28630ead4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc6a246c02f47f23d48a17bfef2c7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f431d1dbc891269d0b14b2419897b59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0aa762769d6a9905bf41be183623e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cb61194a983369eede1e1cb04ca17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f55f24d5bc718e07596b7b7a482e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f125c87f64dccd56435dc43fb459d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c4761e8ad5c6331a3c3edea8b7c54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758a87f877f0fb4ea4ee03c6b223ae8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d88d3ca664753364f20e1cbaca899142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81ce247ff0b681a568316c9a0d7ef0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1de3a0ebaf3cc31d64c9669c9bead144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1434e011accfcc07a8e32b84e02e5d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae66bba8ce8ce50b58f2721b586a1c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c237d2775cc86fb36d56acb6a3669b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3522b97b343fbfbf424945ab20f429b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d9127df8986984179cdb0113c81f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15f477265b307a12325bce2916ccf8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e53a6e4fecb7af38c717e6955846fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eab26cacb1acf000f30ab262359fa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d6f75bcb15bc4bdebcb149ba4d509153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc406be5c3e69e1abb6507862f6205154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38312ebf40227ee69d68b1bdd2fe585155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acc3a3ddaca868aeaf27a1200c8d3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c53a8676b8ee36ac1646d916d404a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ff466f11309c39371a8e64f9c3903158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a6588a5a7a6e37becf01e4c2d8860159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274df7621df802adc98e1e3723e4219160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a7546d276c3af5ce7bfbc2448b929161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ad19ef4c7efdd4445b53d0b674cd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0e5db516885a0836618167b5475e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412586dee2a6fe5660b2f574b76a6f09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348fb34db12460d7d5ad825d1dfcaba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb507361d603137d6e3b7c1b8344193166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed87115093ccaba4a5f8dbf91908bf1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89b6c6e46aedda1ac41d3a9b3fee03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5128163f93918b27886337c3169f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3c733a56f4f8d8d0872ae594c2fa9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0745f0886283d637e897041828c068171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b65b1b5f2f2526dd244fe1436c5636172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd22c2a7cfccda035eb4f1e83204a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341748c6466121f9e673ee2600d021fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e5aaef81e181f9d305881d604e493175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e4e496b0173fd0f84c9bef98fbb87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe4cdd958838236d49366b291f768b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b55bbf14932c4d177e649a054e442178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f026b4ae2295a4c2d8a231befdb8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943753c61fa8ec433156319348b06f0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cdb2328891292f0365f4d2a17831a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72606f2a7a908258314b4a3866e52f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2d8ce46ce17a82885593fd43a2968183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf33611909004761ada3ce292b115e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec792f391753d182dfe15dd8a39e0dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48adb7cd8ca8b5ee0ccb0a9061f1dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94ba45e0b70c92e802ca911a6fa002187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d3fd7c9ecdbdbe59c29d9c2b6c82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389eb2ecd3dd274df435c3defc7fedc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e4d5a2a50266640b771c7c6241c9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5835f50778f6b4ad8ca36457deadb48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b16370a36a291b134b49f97031bc66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907ec5d2fc9979183250acc787f7c75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9683b1ad3107d0fcbbafcc66dc261194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe823d70b2bf9824b90d5b3ab0c777195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d1ff0336ea8410d4b596bcd25e614196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cd98c08b85d354f53be4a669c6ca0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f448db6c327833d62dd70b108740f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dca3524a8d3bda9369a94e3f54fc68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de239e7f41b94b836a08c469424df33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdd5df37b1e674df2dcfce82d7a236201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfc4d08db737fd334b93bbb90bc4da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837ffd9309e187cdb86369520b26111203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a5732d383575f079da21fd2e482fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3368a5a3d1475d106d728b3fe30f0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7e82ebc88e73e49772d5c13ed413d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74291a3b8a118c1bf0aa7b70d09ffdfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb29c22854234d710a8c973b8d5b8de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14006d10f2cc95b40d66f41a38da1cbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8d01d391e6119c1baac7c0c4b1e11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775849646f1ca1b55f277caae62a9319211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3868892876ca2de72f3fedfad3b93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4ba3d1040ab437d64c9672a5dba14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c594f414ed3e052cb8bc6f5874fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021595369adf5bde1e5f6e8bb8d39119215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8259f03bf9788ee1ec061d4c9c7ea27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786459b141d711745f3c5d243feae7c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efad1b3948a54149562b928b28b0bd7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689a6497a0870fccfce47781d7f6f07219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ad9f8a71baaeab67d10fe8cf56ac81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765b89e69f3feb5b46a350c1a2c8fd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6c01e150c0b3f643460fa943cd68c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd0223e53bacb5a0c8a711da0bd894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd2282d028079a8638fca6ff8fa03c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0535f08f5cb599510db27e4ad8183f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b283088ba3547d130a769db3ea2bc207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c7de11b50f4f3999d2b1531dc80f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753cb417e838f60cae1cd36110c5e5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948fad8f1ec0f233087c02d015c1e9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07245becb141911d38af5fe3ee36a23a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3e9b1da4890a49cee84da188bb55412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c8beff9c873c70f25dd46779a327113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47a0b875882a7cd1ef59c95fb91ab614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54222a59f703a2f304d3bd8fac06d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c171b6c2bcc7b4beba3cf48dd044e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b75491e4ab7aacb40d9f4e1ab73b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feedfa0b109d9efd77a9c74a56a82d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f76df94f5697da0e1053e9950451819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb6649031d267fccd623c54fa719d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6560579eecc74297ad3a06f7797dcb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63907fa6908b093848fd3c3d96fb010222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec291b2aea733729f691e39d3c15f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad0a2fb8bdde393cafc12abee88c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e801af8be7a82423e9e50ad02ca225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d297c94789ef9f7289eae5d249a8b8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bd2d06a77296c37ca3850bbcf711227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89cd33c504856b6b16126d9da2c0c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebc0b15c500cec9d9a0301af0cefe429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a070c99efa562b0e493d8bba45ef44530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723aedc5e4ec6d0f1b580f2c87d1ed231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76434ef45dce54c33273ca2cf36b0f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c1ad43071d24c3131fbd37d2516ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b3944f29372632f8586ec26590f7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae59d5b19f1a4e0cfcc2759c8497df435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b7d380e147632921e8f2889d36fee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff03a5daf7e10263fe0e228404e74e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09115162345168ea0f5640f94d92e1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1462b0009d77e3443e6911e3d9e63739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cf88730319bc5b3eb077418c116bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b7ce365914b624a3ec27d570ab20b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c480bb2bd6535be37dabf870ea932a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4eaf439d8e2df7c6049ea54121b8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74728f93a0105a47c931b19c192670df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455faff2fe670d5e43b9b2849836e8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b18e800087fa551b7a2cbacf3d6b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8589d21e9eccc5906161c2abddbb23047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21d078b2fe367a5227ee1c1a46d09f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52edf1df8a3d58cef74f4dcb47152249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ad4c44449877e0848326db1d535d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87c75c0173f385f8b655c064f132b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4ac821e33ab2a7391d9f817b69dec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312357755989b4a84ea9a26a2840ff353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811559eda29f92f51bfb2b61962d42de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebaa823fa7e6b10cfc8b47fe13eebe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3350c6b0ba689afd5283a02e33d1ec456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6b9dd15c038f7945ff9b9e573d03257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e86186482dba3474be1ce2b026b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa9af26180f8d6a3eab2a20b4774c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb618ca431cf9eec5b7126c6f7ef6f7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd3d6a038561bbe2f6b36f7b295ef861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaaf71536c43891c40e11eab08b53262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fb2d7d52b2b48c003bef0d5b41f5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa92eef986b1bfad4d1e8ee93652ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368344f51f2a761d0a6bd98ebb92581e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eda604d22a9f412462754910b3d4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f10f995c976e5756a85f711d9232067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f2f3fbc40a47b505a09f38aac40e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9846421ec4167995995e6f703d0875c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd71483fdf7ce966f08cc8acbfa68070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3443d8adf7538407ffc8168e41c5dbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e3654f2319aa37b23fc84353866a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4af605c3d0f9bda2c5d729994d445a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66cb9a5fd6128e25cd46683a956cf674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b7b6136e18ee755e8bd4be02d7ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3158a17a335c9db1cf94765fe9b09476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c486eb98d0f9bc3c30b26c5fba21b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075ebf9baede300e3b6c63369cc699178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad34e288e89b01d51ea456d9ce2d4a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6cd73d44b7c9f003dba97c406482980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8088394bb7e11829682a5a624b6dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8e06d08b0579fee559dd8f3e1fe0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ce2b8eac6c16860e87884da9ffca883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c5e457b272b2704a2dcc61e46e16484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a54e0c352c24790da55394070295385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b1bd1121f58108484a7c9d811dfe586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539b43b40ea22f21973dfed0c658af587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62186bd8ce15cd2f42d6fedbf2a2cb1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb21330f4b71ead4491cf052e4dc76489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50eb682173e9c07e99fb63263314f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2471da3ff1a0ab419635f469691ee7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde1da8ba086dc552913d775d8bf78a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b4923a1b25a34b40a45f9b9673ffb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5646a598e899a4903a414d79bf1dc8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897708330b857f856a532a6bdb05876195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330678e5b814fd799809ffad4d1b3aeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7b17b4bc73b28d410a5017b607cdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953639a83b00e2c81aead52fc0bf9ca398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf24ce566fc672fce1420cce716b7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee71b1dd23c0aa3696abaca65ed6c3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077bbaf9c1d8e42353075aa7110abc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb2993727dbdc333e33a3975b98476102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bc2796d39bc862fadc33dfa3ae74d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c447eca410ebcfda6ad998bdc1967b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b88936568350876f337726399115a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cebcce084d7b7e35a61ff30b175d8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e34564b3c5a90f751000edbfcb6a12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ff1900ae9bc4fae2e84009f89b94b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8e0d288f0a3419db79bdd5711d89e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552b496ffe89b9d04aa283a73e8d5ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ebde5fee132efb66999d15a7dfd2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e2146e353484f966834e39b5f04d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b21f2784351410709a921e99e25756113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d4035baeaaf0b13d59631e9ff49bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ee95af2c56652c6e0ca6dd3bffbaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc6da0546869e936075fc3385097a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa460f4c8b230a81149d12807aa74d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77f7d1c6b20d719ee155c4fb947eec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d39e7b20024fdb0aee437bb5573e6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f91e9f8af6fb0dc408c7e7f8e288b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8cbd1dd4e9bb7fb9b28f223cc52dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc77a9c74e1cb1556e6e3f8581e70c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a011566d0b8f6b71afdb2ea2caaea2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa1532240d084657dadb1166c62fd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc7ebf026f6277731b831eade42db7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c8cd769bd5899f0ebd10e154c7724126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e02899cf16154d4596aedfa5fc96c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e8fcc2da2cc21e13892cd91c944e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1070554efbe8a5c1c6f9b5edcc6c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c7846f32ebd27a73b4ee4c8e9814130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cde797622e515c9d4365390dae63c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ceaaaf6a65f78518bfa41a75cf4ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e9c437b7ed393f8ae15c41ccc676f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234204c3885448ff52aa19c8dafce27d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5ee3330fbefa61f6fcabb014e7aa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb34da5a119644f9573f0ca49ad4df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9915eabf7b84cdb90bec927157e46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d3fbc72ef6902664a04e1b88bd47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9ad7d39ece109d967965fa4fbbb24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f46f15162f360c5c746fcab24b034140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfb9cbddb75904af875b3a5de27534141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8e4ef087093dce69b656ecd3ec70b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d275f832661358507a33023573ce9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07372b330d8b5bc6634331ccfc4a408e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1317ab105e294ab19d29efd7e44a25c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25c964c5869ef741e01562aa3622e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52d5908668ddf6d3e5b48a604dffd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5601bccfd90953078dfe08ef2a7353148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7e5b7bd50cf708145a8dc04173310149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50478da090e0088662f39d35d0b720f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136f8a77f7d31ceda73b2b828cf9e3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f48327c4585b6576d449e9170acb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d360c8822a2af2be2253e08d7b54902153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa1a7ae0d3ca78457709b632d7a5f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfeedd5ec2a0e23d475bcab4de80b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634f3adf9e597c9099a5fba0145df00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cce3d86e7ee954ee5d09833115b644157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99169d675d20fa4ef78211863e9752158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe954cccc47e97c3de896467bf502f9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7909e9cf7ea2dbe31236a133b3cbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa5e126fe6136cfadee31a749dd957161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7086c5547602c419f689a66981a9ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6482ee964c6a4a3858d46df7c1b60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434506e1aecaec72d865ec3d34a92fc7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454730e821d709374c857e1a46c346c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fab51ee005eadb8eb0846457b62e0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027ab77f328306500edb14d6d47ce46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2eb65f3e5f02d5ff5693a4404ca22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12067276a6b6d09f103c5691d4ee7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c881403166489af4e193f18df5feb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38a251df8ef513e12b92ace383c955171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52a57fe9b7c9c3133921160ccb5955172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef0963b72d29c9b1c10c337cba56c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4bcbd4063bcaa091dcd025c5765a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae541c143c4b3ab247ecb00fc206e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dc9bc3c79a06fb138b4e6da33f09f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7b42802a600a461f3c819387d26c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f2ccfcbf6a6ccc6942a58281e56af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d61309027bb416147b63cdc3b171da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511491c9004af5f6dd0b27a80d7ae27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58caa7b31bc47ea165fd3b34674192181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63260a1e966efb640da47257cbbbec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de572be7b6226d6d22a7ef61b918b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e285179988bcd21ea767f3030b9d0b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49650f8a43ddf437eeebf35dd03c6777185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98129cf12687bdeb3bb840f3e314eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423a6e46fa8a6cb251a36d2eaf15e24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186efc89185e927822e3ee0edeb0e8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c461a60963507fdeb5aa0c523ef86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6a2f6c2b9719f9dcd05407bf79a0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7eaae5dc2c84edde32e9cfe40d804191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a5a41051767d2be8e04de6b23027e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e3eb1ecfc76ea4e1efeae45a5ea5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce1ab05373fd1a98c21724fdd5cc74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed636040df8d89a0be70719b8b2faf54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538f80ff7c40b6e5636ad2682b5f0ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fa8c2e8cb299a4782c9b6f91f0abb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcbb1c1b8490d03823eab7f48a2f08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c375fc2e6b0383d870b2674970645199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dddd35bcace99e367d5a3a8d023cd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a52755ef0c52551ce2f0ecef03fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04e555b91024ca17204fc23490fb66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f44130b81e8d5c6069efbc9972186203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b709153abd4489981f291d24fbc36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bb8ffd0dd875865444fc36ab29e13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c77b6682dd1282886c4d8a93ffcd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99243ba99dffc6270fadfa6620a110f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8db5efd6a07acb1c5e6fb3e65caeb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2810a3a7eca269f1d217a81c7b94f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f97933f4f0851b6b32664d85a975bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152b8bb620877ccb809dd74a11a15e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffbe92709a9300400c90e972293b1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bfdb9ae57233b72f79e79a58316e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe056906ba7be9e36aedaf6a4b6c7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e2b9fd77b7bafd368fd2d48d2addd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01412c7b91e0b5861acd48cc4d8c0f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa550a324a5a3a40cdb3c76f28ec833217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b988284f3c71502f85e3c03620f5a6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea9bab88eaeda1437e507eac4714a1219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>