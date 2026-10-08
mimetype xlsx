--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582ae02027a3e3d453aa3a0411cd061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b0912c119b81705eb5010ff765be02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a24d5121c52724b1ece160f9f051d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b15d7ec32344a47e81d7bc27344844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b697b39c430a65a6abffdc34c7c445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa484543e333e1f244be273f399de56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a910395ffe8b7ffbeb7ecfb0c62a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43244e435e2d005d5798680f9b83dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416615789fb16e9b55ad83ce7a93aea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ef4d6093b5a69aa1d5017e8a41f4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc6be53c19858b741b3a04561b21f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7de30dbddceee7a5973d92b73c931a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b10a2e0ae4a4461842de40d958ec513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651f998056579fc567f6b6cfb24989c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d85a0aca6f9135e036cbb0630de4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd1d314499bc5229ed0d5cd8aec9fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8f2afbdbb3fd4eaa55f297d2fbb2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb74ef953f7025a94c7cb4be6af77818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc90b13c90be943b4c1b0d971f751619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f75eb62da5da2a77dcf5ad5278f7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af291f43cef87265b221f61120ff5c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652b845b4df7a9f37af37805c8b799222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84312ee80c80cdc73327dcbc0593dff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f361072cca5c2759de3d8496ef9dfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c854b8eaba4bdf23143d6f0af6e0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340a9de5dd822789882feccc185fc7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f3045eae097191d21f4fb192faaf727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185fb1a92a12d008ab6a1f0b4ed467228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cf08e82a003bd05a2f43e32aa20fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66c1e1493bbfc5d7e2b20b94e131f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc39185098d59520b6182cb0b50251431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8de3d7e9eb4679c91a30e4194db43132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61415c206b6fb8c7cd1547ed8b1fa62c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79487b1381cc8ac3b30033223afefbed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bfb1a2212c328f499f52c9e62d79635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb0c7975edf37876427684a9ef639c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a309c508bcf94e2a6dcbeec1e7ed337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70104fd5af54705361be362f603af5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee28b87ea95c1346b0ac765fa72ba0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67fbce1d873147d418e6c62841a4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01da4d4f0eb34bafa55e700139887741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376d0eda926f3247470adf7e752872b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872d350b8dfc741e41f3d460844616943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6339073bf9c9d58c8e2f8bb523af8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65404cb96688aa6dbc2e1fe5c273127645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef812223c7870e607d2f00f4b5ba546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601f5238b9d6553016193388104969447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7b310f637708f0c82d1ea549f84de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3f8af39517ff18813cfb0228544fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ffb92c8f171d0d1985bc52d62447a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551986a7753bd1a9157351a7cc514bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39595f3671b65f662fd64a5917579352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140e53f525ad8e368537c3ad06d929553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eb33c44deaf1875526ce7c06c355e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746814d26133a7c8125f4d25f91d1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03ebd859c84ab08bb67c9b7ea1fb1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb7c3d42a44f6cf2e7d4827c411e8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14257466270a090914f5fee4d5b12958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8e04a58a66c11085138186203765459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde7179fcaa12625cff766e4b8893c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a4c0f621edf89bdbe4435ea8278f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17b179cd627f19b1941c3181e42f6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3b3164e11d47041ad25830813ae4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e003cb08bf7b09b2e1c1fed5212d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0754d0dad3769d5084b84d45dbe2cc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041688efd1d3eb0e3697b29aa85b2f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf013cc66f00fba5df190b56d7992767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b63f1d04cd14949592d1651a3b2e9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7957e16a7056d8d7363e9b2d554c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2ea666aabbc863e7f620125e6f83d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464e1811f7df617705f8d475760880a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776edb1bfcf85ca009a158e0cfebe5c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3134c24ac28baeaf0324423870e600973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0f6729d5da65b45d5a97b453c4f1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9923271199832f62ca1cd42bdf42c5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228191aa87560621713ced4ead1ff7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a6b854164a9cb56df81f3d7ca1a1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509237609349ddf3dfcf6a08e667e8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37607f57fb720d3dbd7ba0822ee716379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86cd0f55457e3e335b449e6b0fba5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b274937df57179468d3ceb2cb0fb1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016834add4b79c8f1710b88865fd20382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b08e94714d872f5cbb809688160bf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282fe474d9b520e4b8028b7169c4d6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce73d687542f0c601e7e9133b503d8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e71c66a904ebbc844229ab5b0c01786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588da7d350fab9d70d79220074034a8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316263f5882649127d65dfc1b68b7d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46cd14b7353e946aa9a440dcb7672089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee306707f866baf755523dfba9f04690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398030f96d38b0bf8d8e646f7feed3c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549b32f986c6d7cec655f731e8f5dc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68331a81549eb04476abdb75dfc9ea2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97fa81fa0dcf0656adad22ee96e11f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f176aecd5d8f52168c90b94ef229695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb032a22857fb306eceda86ae6006796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e87eec5be350210f17315e116c442197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eda296c87cb6a0a36d5206479c711598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329440d01494e1219a9af112b1f2dff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0128dc7206aaf40db5ae0fc06130354100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd6f8c60de20209f003b7cbeaa18c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f56fcebbcfd6495f527135d9c3e170102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5e514aa5e17ba524750bac964faa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c18bf83591f46eb48b58c5c5700fb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef17b3f328a43930f1ada44cc0c0967105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11d83927a878aaca2cda06691f5003106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ace58ff04179989293cfb6ef7ae4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff07dcd7802adc24618d4e5e2dd6547108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1706ac69cdc3af19672e280305c6148109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e38cd535592f3cddd0bdde8406344110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b78a3dc689716f9619bc0e0d380587111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448f9d4e4d884d87c8a9a77e5e2e18a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff454946915a2394b4688861e7b957113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dd512db07360721a3bb9e0ddc6b26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677e3fef7b0026692ad4fe5a2f62a3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5876bcbcfa9548e64f0d48cd1a96e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc166c7d3229d8fd006b21617c804d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b28d8ded245bb5ff1e3d587835a67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f68527d9a03d73304df99242831f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bb6ff966693c44ee440c9cdc690c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05c44679e58710e8e328b321cd1411121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b2679cf55874cc409601ad6aa5b72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2168760a11d94326ff55b78662ec675123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab35953344706e7f4b07531c0ea068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4d1e1955152dcf942cdfac998e176125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88067dda83e019f420262a486e0829ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc106f8229a5ca12ba96d1629a22bee7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99912eac7b4a1629d4e5f5956c39630128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e1ffebdbc146fcf1ef205c414c240129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5f2a124068447cf059d15673c540c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf619afd1cd11ce522c3a60126b712131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a02832467c40bfbc9c9d20ea2c8ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1952ba51e0c48008c745b3773120d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e09e471dc38f1f1be95705bd1ff158134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b6ffebd3479c29eeac49653c4dd45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e26afb01fe771a485031674cdac978136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11abe24b3365028c34b72035fba193e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6cd775e0f99b5e51f47e791d8cdbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fa8f42d938386b0a73520b54cc89c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112315c78b0b5efd84ad1dd32a78416140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ca4a1fbdf11b918196680c925c02f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab94b4cf10ec4c9206cb6e53dd7354142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c578e7284d1f1e64f24a242a280e99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c94a2e71f821803a957c0d71685d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaa666eff8aea7a99266e9b93392da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beb6635f889bc90ff13571f9b79317146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de12c8c60b3532165044aa9b45889147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cac86a153802f23c7ad17bda61099148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c05c6a46150617809c062f433bd54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996791bf5c1cbc35c234892946c8503150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063052e179f9ac75ecd0a07ac89957db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3820113b784788363b082d22127c2fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c85591e007b73bac9abd69aca169e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361e8acf2d1307ae7f34f59d7746d03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860936c55fc5e4eb00e3ace03925f647155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248827be3dbac40be29df87d54b48785156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b6ce6693e00e42257152172a420c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9476bcb9de23468f06aa0f9f5e4b0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd260bb40e1428844f400b5abaec9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52422332011bf27d61cf779c2b4e20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b3917572054aba163109958502bea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c015603fcf8b00e28bd1841ed3c32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c69e7ca41a57e7dca0964ccc74ed3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d65c6710320c6881b96d08ae3b4613164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe6fa0e85ec43d9a8e22ba9e6d8828165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81f18caef3bcebea8f1b94cf8b8577166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7e80bee415b84434ffa4f25447544167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a10247cf8f07346d7381d521c5ac08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8345c60befb5733524c7a7f8e13c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5f045eab015c2906072641027f3e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8979c76496af1cd57364e224c4bbd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a40a69d57fbfb4e5adec452a81fa44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc8bd37970a24877a4fff93cccd5e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d857f219662f74ad2bf4b6e0c887595174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dcb85cc8cf43ad9f34d4c44f526cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082398728ff65b2a4e0adb5438b48df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8519f01e4025bbfa039a90ca75610177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ef529635568e133c086836c5e1c71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eebab0b42221ac8cbe049005a94028179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0f33bd90d436ca480415bd3bf3d1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dd4a51cc8678c2db6a66a5c216619181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f99a7d5139eaf5fb2076d4de63a84b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0c9a3e07fbcc5097f2719fe4276a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5f6dc43042b63dcb1607b8a6f0a1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcacb304e6698831b77d14517f2441185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a1a2a65f6e179bef6542b7a2c279d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbb46738b87c3532c72d4ac8657a78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef27e6bfc1bde81a9e6a60aaf0b0de3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f196e0973ad2e5dae2dcea80b32d852189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89a74afbf7c8c2a42caf87c602db31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac6202742314b499fcc8b65af177a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f36b0200b598be6a569a464a40670192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb992dc9a3588f4e494098199d79c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826449fa0244a71a066e8161d8e1fb18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cff54ac1a5eada43b63c7b7d2fb3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6e5931b55c457511a31a88026862b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e103a65d728181c09215c27709c2cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50912360d5b420ef312d2e177883c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfdb5cd6de1038bfc81618dcd4ebc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab186649aaf77d5f03b1ef2471b3e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c38f97cee786e1e444ebd2406a1342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ca1f4d7b4138f8293ace077c9d9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d411e007620161e20c85cb9eb7992203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dad0b8c9c50b72b55c46a6ba254a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602a941a29ec3e200b27ae2d4c46286205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181301b58e141ebadafefca5df874be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8687a52001ee1b836901d41799dd36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993e49e8702a9e07bc1705585a951ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72a5bf2fc81b8fb9b8a10c3097d662209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb90d9c0e0f17ab70fa7e4fef1c7b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a1856e67b8ca6282a4cf9ae3b858b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5b3aac49c85b43fb8492b3ab20bc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dabf8ee4c40a1563874bce64edae8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d639ff95e23b7d9326f906c444d2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ea843ac1a59aa7215064fc5c8c26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44777925b31ad46a6941011f62d5ec7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6efd257e72ac2dc519e6751b940d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd583ddb4b6db21b68a470b600b2e4de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820424551b9784ffb027f9d15b7f23ae219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfb8f07c5ed447921af3cba78dae391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e5d8c6843c81677683de7770318df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2ed28769c7a9ffd0888901e153be93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b003a23dd25af933f44531184b9854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c83f049bb10e67900fb1397529dbb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0407bf09a6ac213d715ddb03867c666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878aa51b2b997f5aadf03c0c886b24e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff4368516295f872eeebbcf4ef8e208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0542bb4c532d361907cccdda5ea595f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a02c97cd720a25e6cae87d24b19d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efd116477fbef367991b2591acad1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ce883d5695ad7ea05fd19b2076cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e690ab9cc91aa856dd50dd99b1003f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43f177d2d68109d47fe2e82820102814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446575f0f2b1ce03ddc4b33104902c4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c429baf4da25f451024c18b07c3c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce345a43f7d8868e6d7126ab5ae96017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d965466ce0b28af0d228fa0057b1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32f15d560c9ed48cb72df4ec62f1f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e68c4d974d83a9764c970620d9f0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09745a2b1923d22a9021c61e5b438e4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77450ca3f48f908c42c52c0557abf86f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b0e7b9ef896ff37f51d49cf54a54f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a40a6b850c4184efbd194067a2912024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3fba1941d6a7ae67f236cae97f58725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9391e61d491733d3adbcf82dbc59026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54dfd85ebaf95a9583983360f237d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a0b576ee32be3370fa3b670855ad828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3fa57642dae75cc245c6fc303501529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc974d13946a2101eb3b4ed21e2daba030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a639aed1d6f39b93ae356668dea1d4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e52e971b8f81e440f9a323dc59fddf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbec03282a8933bc248a04afbe787833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af24676776f5b176bf1de33d6f34ad934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2747469f976cfa83b87d1949a2ace935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664f3bfe660d62ebff30cf437bf825e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db7cdc8dbb33bc6791b8873e543d7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fdf7f7117a1d07dc05f51df19998438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd0c8633c1df75eea198ce8b324e8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284478d8c0cd49ce591085d18a2d01fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705cc287a5863fc2a9a92530b74bd4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050d9606979f3d980633f05895ef85842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf662f141c61ca7b14fd7c364e89bb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e609ff7207200dec9bf974e015bad944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b984f6b4990f05218503109a3964245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc21ece29584b1deb3908e38e281ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f66119b0b7af88aebc81896c3abfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8878e31d3aa75578299896ffc5569c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebafd957eda93b26737499771e81c9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948d3edcf44834a13f48c8b54caa36850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00992cbd3e8b8f2a6431ad1ae680b59651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb547cf28028e5213c419e54d180a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7506c253c08a24e8f0cfd07048fbbac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f2c9d120feeb49c18ffb9dd12650e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fec804edf412905d5fc8cc427449355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd65e6ecd5d631bea8140c20f34cdb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50572476be26dc351ff41d64c86e4bab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7d4526ab5628ca5aea3181d74f35f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485024a6fcab7d1af3e8441c002d19e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4be7e87ca60ca4d04272cddae7b4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c911e4b4ec8c9013ea7547fed5710ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce069e5e7b8c046a8ca45e00cd945c4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7021896f99f52ef0d8db41b2ca867a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098c71c857a6cb2bfdc4fbe80a981af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34ec6954acf0871eafd4269a89ad8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056c88841d719d8a0a03284ed81a5bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fdade2ea63fc6aaca7fd6c7b5cf6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83c8687bd969f7ceb988e476c2b38168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d0e1f0763f66b116f15d693d024dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc2fa00114374170c4272d11de06f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed693ee0ea5bbf43c88fcf5db2a433271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d028126f7d41eab348bd886d944f7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424d249842ea0d49ad83c8caa49db7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69792894d092a91c2bd7c03fda5602fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881960ba1785fbc0c9468d42b5ce82575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bbd3a4ac3f311f6db2ff1ebb1ec4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f086c8b2ce5d67befb5d000fe74c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42094e69c606166d0123bf5479efb72378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696a0c3730c15b4513ac3ece06316bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da3290d950e56be26985ca35b25cee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db53a608a6fa61a962c6361c78326e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7edd1765bed5ae6ad48a5cf354ded82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb262865208937ff4c88b3895b11c1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4973b4d8f3838e3a377db13b8ecb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05ae13a6a7ea21f2879e74d44386bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9505fbb639f739d8612622acef1def786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c147a462e5865d1d2d4c400783ab2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc6bb0b790293dd620bf8e225c798c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372540277eef99e3c339ff41b6c6683089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb91101f002a9764d7c9a185b292e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03761a1ea41817ba126cb7e65b8d7de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78716fbb2749cf8c4b37303cac250492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32398b626d68c8f934a58ee17f876093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dec5dc379dd0a1c79c7a9a27ffc56794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479599c7e487403e8fd4b713e28f62d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf2c34973990946a3085db213d309996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a842b71d840e2a8bf057ba611b04f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6380c687f80b79df958a8f55d610798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ba2ca2bbadf7fb96c09cfdf1a48c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da523f32487212e4f8b2018860dcd001100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa768bcb9f80e54fe5fce14bfa6804f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709c1958394164132ea9bc6ca9474cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a75dc716ddd6e50bffb37a5211efec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882417fcc6d719f7a9f41d062348e76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af94b929a27a0caaf497f1fbe5f38b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c676cd0dae7d11b72161874af382a65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ef99de9289146445b222c92763eba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4dd0473eba6035a6eeb0e37b88cb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd74a0cd2ae2032e7e922532fa171a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b200b8ab08d0671ec18335f8dca7fcc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeef1abc4606c0e72c8e8c7a3c8574111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93de195d51b3f6a5e48bb504882b72d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee0ca4590bc28a8a038b9cc2899a60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814085ab157ffff91f2bfdd4e3deb154114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3267d583c4476c7be64f0e7fa1b536115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca93461dc9f3daf0f9050ec8c3024c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774bf34ec249c9208811b0193164e61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e733f1ded7c4157f2ef5630664d42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21f67b7729f268f7fb0d5d9f0751e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab44442e242d61264ba15a5cd0b74aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd68f50dd07b8a29c55aec0f4a30171121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e3bdd30bb7080b164a2f4d87553ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428c1abf0bbe2ca68980f548beccce3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b618f38b5d6edc206f6fc2eb159216124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e206dd915822ed2e8a371ae118062125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc87abfa87ef49b4fdb606769412e15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53259075817a991a7a177addbfb6a732127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460f6cabb71d951526413a7ad7181b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736cdd92d34cafcef984ff907077894129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402463e7b581461c06ce6f4320e63da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec13bd1cde01886f52d7d36b88b4e16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a5ce1ec43bc8f3284f04c3756d9e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba70a68a5a2dd283eea5c7483a17acc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549f0dd7ac621b4de62836a999403de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974b5a673e7bc11726d8ef14fb13805135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e1a0b1d96321b87938bb65768376b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396ac85bbac4b6d08f83b8ce002a8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b19dfb80fad345f2a38dcdb403f40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0eeb0ef7c758476c9270affb174a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640679203ceb506cbedcff013e7bd141140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f60230e268afa1679fde30ec07e1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10df957418894a309c68313655c471142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c74d081428dd445bfe7d4477285ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f803803d9719507e2ea879a38498c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20828244764d4012d8a989cdf22af749145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2d16273ec285251e3f04085df97f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45c47af7449d84f8a58ac652cc8c83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b971baf58f0c1a073f62eea06a3a5d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b48a510ca9b9d477aad0a6354fda5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f838c15bf97445c8b2f888d25bcef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b77a488e4c4b49429de5f36a72471b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45687b267e421e5662d0ceaea47cad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637962c4f8df2f40f8da1db6544d0df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef69632aa23eca9b445d433a4c8a8bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624dc0ea48d2f19695f6e3eb38b077c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02dfc5b469ae4704e819db5493335d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381981518ea5edeb7d4f0a9b82d0fd06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5848add45c45f411557e1dad7b97e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a861a46cf2acee0365c4bb05d1157b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aea891b8492e60343bb3f5313ccfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bafc49d76113ef1a9397bd5d2535d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41595b7b01f01d3d53f4b59bb6f9a32e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00129936c57c3f6f785dd2e4586bd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56138fd775ab328d0167a3a4dbdf3e61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443c9d1fc683f73731e9b7deab907e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221774f0d1ed25d37ac81b4ee9924fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475efa93a3278471a1e60ee7f504342167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3081356ad8de5a21bb906a3d2b34cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7267d9fcaffbbd9b9beb3bb84585be1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bec224b89f1c6357d77c68f80b990170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5510f67ac159a86cb604e6ed4eecf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdc3fd2af162ce84c8f349a82e5bb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469e91a07e22b6bfcf9f01d10e42dbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fb2b9c6631a48442e8defb3627162174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e81503efcbcd543d9f8508feb3f7c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf91d91300c135ddfdd5db2ea05acc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e28ceb218fa369417c20cb2a0db25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb6a929d752450f8963b3e9f66726f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca1c362dda47059118e6532a106c80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248c126b8513942d0dd0a0d3ee18d9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9307d167704bb9267fa8d4c3b545503181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7c6e59e23b2408caaf4b5a82aa8d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb4a9e01117c8616d94c23e684449d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830b0cc375538bf53d32cedc41cb771184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e317134d3931e80408a59bfab078a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a37c459d006ec778c8ceb3a7a6f58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243ea0c803b7c97fa7068c55f535d72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28586463dc54ea5564ebd7c436619d28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7461ca7b1be3cb4fc2a792f6c9f92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e944015fc33b07553dff762e8fb49c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11bcaf9384eb3177cc26bb853e8960191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbbf0a4bf0e46987cca5b1104470eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4a256226b15a6057ce5b88e1019c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd77d8394ce347ce50183e992b38d43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4c331cfa322cfbd3650bd291d1c7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ed5e6a34faed526a08190a0d2f8f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ef372cb873e2756d4d7f6c8844b10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ba53475c22d5002098c674e243615198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6a846aa11ff0bf91f077a0d8eb646199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978978bdfdb32c743caf91b4f538f37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad7ca422cdd982c860f6931d9e3d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25102254832627d2481eee843669a5cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f0d7256970cd7d4650db2d6bb5e41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7fa41b00c26bcc30ecf92493651a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2197c8343673d43aa3247f6091a63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f992d5fe4ceed8b8eaa3adfbe6c299e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334f84207f08b45dc62151f01377e09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05b2fba2709c5657768a8e50d1dab0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d5c64ddcd52f5e98fcec79a0dea46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ac93921edc3067c714175e1ddf71f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e349c4da742f105f358a4ba82aed6b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceeaf9db8c489f21e7a221197938a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eb5fa66e0fe6548257ebf3d33dd6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20228b979670febb92b8491d445c1f36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7426ef67c88a4c698cc192918520c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020ed9dc286a4bba2131a5534546d5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac0bcae18c4a342a7e59728cb33973217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6068ad332db0ba8fbc6ea650e246050218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249e0f44066bc63e52b9132bef3055d219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>