--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10552bdef6b24fabbac39971aa93481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704c5ece4b3ea9d1a5ae534ba4d111d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f79b395a96810fb9ac1bef76cb54163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49e8c11d0c0dc5b99ac775065b8e454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cd58debbc1d22f880f19e393c49535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1834072c9d61653945f752fdf5580a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524eb97458f926a6bf0c46b24b148217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853973d82fb5c684cefa48eb0524e918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473ec2647787512904d2e6dbdae54f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142a40790826263433bfa2931c3af4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8401329f8aece0f1b08ce3d453e9cb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60df88f06dd12e64ede7b696f39eda912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccbb4933172af41acdccf4146de10013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cfe264ca8ce33742e052367135d6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36db80f500ca17fe45660123a6824115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82297cbb36c6afc679300658c2da412016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5828a36345aeb26ab4cc4b9269cc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334505406664dbdf0122862c75b538318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349e84244c10fd70242a6c79e69b1de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735ba5464678a8d198ac64cd49a649d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f41607b29f1996a3bb8b7db6c780c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7cba968ea94f411384b01c9085f6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744992d63a0bc24372b1d31becaaba323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32420422bcdfba6b642b3663f7ec94c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8227f80babfb96086f02b3e7ecde1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfae6af9bfaeb841493e94f215dbd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea5de6cf3eaf99d980f39eece679cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5636f0b3e3deeefbd856cbd40fbe7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a35f560607d04f355e79ac36b2bce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8775df695705a24a647db8fc49810f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1394cc1a78849e06e48ecca235f0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58867e3e4d73aaaa29c3dd64628372a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3e2c6c636f871718b918168fa01c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231abf3759227af82575f37c5f10596034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb72a0f4860792176eb82994246b4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5256bf86486d983a8b8691c9ca619c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adf83d71eca5357c1c4b7e143ef8c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0c846cad7f12a657bf097f478880338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b1698d4bdafb5144a4d253cd2caa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e748bc0fef1e32019dac48b13b6bae040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b209b4da224075a506586aa6d8f0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db3229aadce294f7c0624a45c4923342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fc3143ff7b2b36a399d9f9b2965c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4ab7e36f3b765a1ebd961d585f0d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029a8073838d581b7489b988c2ddce145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796b21db80ee6fced22773de87f696846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9023dc817f24794b93811e874ac26547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d67f2b3ba22757045f26d1b5697c4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922f334529b96f20049099d2814eaea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df19812827f03fde07caa4147c775950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc89b810813d7e52b28712c8e8cd9fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00910d939167b0150514db63efbe58bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ee6ba4899a354b6dcf78a2d0940f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca68ce2b788687dab12ba1ce29cc7b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2cb6b37c13bee1259ad3dd5ba756555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe6765fe87ca9b2b950ca9a17a434f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fede945e8f04890a7fa5924e93ee057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87589b799bc3f0d330e8e690c3db558b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aeceb9c5fe5f84d410bd25daa258b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a338cf3d0c6c3c0cece9ff3732f60160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb966bb587a41af93d7365ccbba4a61b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf6741b5b790d0a0c1ddcfee387a8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a989fb36d969363e9418e919e50760c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a772ff95e7c19c540b978bcd04a4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd3eb826a359dbbd4905dc0afb8ee065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf8537320ad9772a637c0c865fcf3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5651211531fe2b7510cc8eb6011fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd02498257fdf5875e062a6e10450c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b43d6bf972866713c964614e56b8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d5b8d468a6a4d27e20da33b30b93c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94611130d3c026164ad464f5d140196d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec410e7379bab74da20b66242af258772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d5988aad313cd4d962f8d8cf3483073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889d591c427dbad99956be4d38bf09374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed491e0b6a929b79f4e3886250b27b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b853aa28c1e3973e013609b3b6a8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04654911ac7faffc1c6de5c9aab8b3a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3164362c6d4adbabceea5e6758207778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf27e0f6b22947bab36098e8c099f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c2ae12dd96d1662b8955454607be480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba8134fc59cfa342e0b45fc5b3a3d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52c4ca2e9bd593d92c237b07981af782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ca9074bb0f13c228aa48ddfbe256083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fb652a7b95f300d436b892d27057284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37bc71ee20e427b201e149b5c76bda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f760c8491cbf505775cc9056b9038d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62013c97d2df141a7e18e9116c3047b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ef43bb662350ed6b977ead3171cf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6d464bce291c6d40c0be776f619ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b3bbfe3521284761c775b45a79daf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a607e68e5c4262659a4f5de4610f1ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37b69287075c21acde28b39e3486e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d75d4c103c68d1a4af2ddb9e4a3cff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fba7cad9c2a7a78702f0c0f58a6baa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435d55de586e704b6066bf13993f15795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b572caf9402a551e186ea82f162f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2c6b2d90821222633a3e00c7ae11d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9083fce1fb470a2489ef7e6b7afa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237c4a671f932cd0cb591a0ac1f2d5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d281453d766cc01754dfa6a5a6e9df8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd88fbfdf0ed3d1cc5a4596ddcdffa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa133508699d4bd0eaab3c18b938670102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58de044624764af3c23170006d59c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ec64c4ca51afe9afa52b593975d1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b56e1031262ce9a3e9a01724346f65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba82f17f2736742aef2f0595f5bfc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3831486c303a6d8ad7744f54d54c44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6309ea8a19827541e6b4859645bccc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af06904b67117db0541cea73da764b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0d1ccbd0a93aa4e98b0464dabc793110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97eb6327a7b5146ed1e5915ed1b325111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f26bbc2c688408db8ef68934f9ba6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c1148b71db191ddcfa5bc75c75d85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd370a4211c3d104525e357dff1972a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7997f32b3bde95d00ac76784923407b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aefc8d1fd05652ac2f9fe6f787742116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd0c5392b7b9c39bf3e618a6c83367117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c48c260eee3b1ffae12a2dcfc00c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7dc3a215386a68dd4d26da4a73b1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00853696d341eb8dd4aa5c04a3bfcbaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e881c0548acae9e9dd77e6631b9d67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd16ab2d568e411f2e31e28437a1a55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80938222b8b673ceaf70fb95a4a0e9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556e37f651cde420dae9f02158763b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5021bdecbab1d0390bb6ab842e9ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5bd4e31953b2f8f50937760ad14bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9c32e70e77aaa9f4d0024c0582d29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c26a784c147f75199cabc36e805bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d1980234739eb37f901c7a6165e9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893b6ab162dbcc2a7fe3d195ac64138130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a60e2c3bc98e4ab4a2718d82c07ed4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701e1ac1b3ce2c72325e53ca88e6902132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539be5e0d3962a8e7b749a67f50f55ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57664cde63fc118ae7aa683c833b80b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c66d5f3ecb946198f203905d1d15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3961e70309ef58515b5b20818af44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877bca557bd6ad89d27ec1bcd275bdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d9d54216adb7c8351c18eb17cb099138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a1001e67e05cc1b94f4f1bf8c2acb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc1aea43fc8922c5194428f1f2e12c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa95fde4b62f33d06df203ff6c8f9c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7040a1d2c3b5b0d170f6f3f30d40b52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfce31a837340e5b744e31af711c77e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146398eadd9b2ee36bcfbe00bd694e95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f455b667774075ff990ed1978640b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e0eed5619480262178695d2f203a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dc41bad5f842c39ea23af9e82a777147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb208eb81891625c9913f37f163c84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69e1bc6e7c5e9f571ab9ad12b1fd85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fc2ce0d7f4e89cf28806c82476ba7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4e216e2e6a5824b9c4804a5670b87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c5e996474539f4a251108a2a345f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597fbad79aa5befd2f055d90c9964b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270843f3fbd7479f703a39817a54c3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a1deb60d48e3c57f4e538bf34ea3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a73613bd75158405673b1020fb3d9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c36cb4a74ac5c5cb900a51dce45180157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99710a1c299b8c8d0aef3865ed50c0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a56df9ad0b4a126262e12b5d746744159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a606063dea27b401a959f946349399d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499bc9f7f01acbc8cacc387a26d3327161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027da3373ad4443acfddc4bdbae1e44b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f4bfc1915a0d49748d9c04f124a03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffc3a25de1af9cbee439a295da57e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884c9924c549c9aad27a50a3566f3a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc5f6cbbbf7f1201e5b3c3312a808166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f177a0715dc3a74608ef21e15711ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5563d012d1540f6656ebc71de66d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264dda55938a7601f19e98209c74b96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3edb4bd10315b64d861f7f1839fb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4e54c6078f5470edabb3c52e46650171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607a389c55be9a3e4bfcf33111e803a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0a4d9829c9b0ee448fde92e6c53f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9386797004479492aacd795d522385174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ab62213d493bf29769d1a4867fc14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474d1d02fc845bdcbc3fa21d7a774f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78025a5c116fb278af7a75f2af2ce92e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96b1bda163eed4bcf73dffee80f26f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c24ba2d6de3200067908141bc54431179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907eba63f1fda819ff4bcfdeb6abef8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290825a29f6bedb952142c3d20940a10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cb153346ae1ab1ed8edf57b42fa00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35129fa1494d2d5fd37425526db4fef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55891a48718cd363597a769ad0799dd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a76fd5dfc917fb9c80d18cd7229790185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1863139721317c2a480fe66bd00ea2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916569fcad983bfd3dc71ad3e5d1b7cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91852bad5d3f064540d24d2c6e557c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff22f9cfc3eb580bf4ea4769c8ed250189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5fc33e3fdf76dab0634bdde53b156190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a37039ecd292fc6d6ca75e0b9cfd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd422bc0d9b778e454d79c29618cd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28153f006711acf035344a9cbaf7d46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a32c682fbd65ff82adbf573a43d12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf66848f41dff44b8caeeb221e52e1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ba8a7ad8ac4cd843ededecfab3262196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05795cef979b522cd14786d18b181a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47735b55581605e95560c390dad8af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288882ac8eed637d4d6cabed4255f93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a744f4ed2b9a566aca3e4c1a22148200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8ffb1f367e340b2fa345125193294201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b70fc2a90f3788f14186b48a307db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263db7bc04dfc0ae2770afab2bfaebd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244d78cf00cc8ac763391afe9d6031a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07059f26051b77b1dc509a6f2cccbbbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e078364c1d2f17f9d5214d423f4945206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc2117c6be7530e8270fc86c0a26c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac74fd78fe27680901ba25413af50e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991091afd0cc487d9424883e77b07be9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9701b06cac905d986c95d0c3c9aac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac7bbf6c1480c67807a1600ea7e8f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfd6bbfa34c35f463366849fef4687212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a66768280897b4b4d1dd04c6099009213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc4460a7a1b573375f1421a53331f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27533e00d10b7546ce171e4a59f8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c60fb5f83c7deea442fa60c4c9a78e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78a7397f0aeb32e52a06fbd82dc605217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2139c08d1d7eb4af6ba22bfb0a81281218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf89ed19a278292f5b050be0ea4776e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c438c059729b5a31e3ededb71a6001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ef9c4f3083626a9f6a2f105cdb86c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e78008210bb986c0cb55af63e5e173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20516f7a14512f1b8ed3caeca58baed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861cf8f39e3fc71598d94455259dc8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54975f1d8cabeacc42d9a936b6e0756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc3ed423c10bb31a69dde6b035075e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc059a7a5945136536f1d7c42817818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d65f3d7cd12e6e1ce5eceea985ae6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e903226fcc1ef2afb5cfa7b762e37b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e390613bfd9ac059641035d6838fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64eda4cbfbc1e403299749395ab1dc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f628e94129429a46aa315578f5a1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3375f315ef974a873438c65dd11d70314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26ee6feb177d1a0dfdd486d83dda9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb35d7b4379c1b9cc613261cc3cf2fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c877feea263c40b3d6988385ab3876517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741686fd32c0e91f1189aca14abf7b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdbe2188048c6244868374cdcc2f9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47275507a40176b12c46be18c3af9c9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47ebd147d9b3b6cc7353201bc33ea621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f05be38344f7071ef09f9fc11c72522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174245b40e31b955eb9d089312c5517c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb617f533dee66f20bc32bed6488afb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f2cb2815aa5929a9571a58cccb3bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d680bfbac15f13a752e2bcaef799c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2360e4ea921ce24af2001ee8c72e6a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe07986e3d0653c0056ea27717638a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bcb76530fa50cf5564be5177ba5f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355b5c73b8bb51b599fab883bcf268f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabfdf6d51f3b4f0cd9284ee4123ee731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aacd97199ff25e806ed8f6248ba6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074f640793f09304c0e751c7cc37e2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f59810a38454dba7aaa50705cfc6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb90da8e4b2fd785340a51ed664f99b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99662c71dcbe423bfdd11ece3b45ab536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0186a7f17e64c136572322d2b24657a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d566bf1c1f39b668bbb71c2c077e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e703f7462f4a657c04bdfd443c24339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a36afe3726f2d6ace4428a0e7f73b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d84e7a1ef4dfb2ad002e2a66745441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b20a70f06ef49505de9b5be0ad69342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd4d372081be4f3875df2be045e53f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c0fc01ed3a761ed72c9a10e2bd95a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e53aa6a56ce019099c0722481c009e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9577b67f097b710109ced1db3bff57e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04897c97985d2e8c3361de44d4e2e6d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e0c3c247c0572d67a449293f8a9b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552c140941747179d9668dd559b105949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462898f7a3a98b3dd59d3fc46900b5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c2f54108180e66bf6d5341f38d23a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3b709ded7e6b04871a37581512fac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8103c82d483576ce4b7b147edf7303953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ab014e449a4f41105ae00c58de1e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331448f3b73b18094b0779cbcb6654955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda90ea427ac5d02cecf6ad676005b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416a4061c4818e367846c6dffe59e9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9319a92f3d916727f4a019c987ff5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a004542a76191a747a79d966e3e6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4b66055c0752d0e7c3a10aa7cf6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965e92fee71ccfac16dc8fb3373105c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef8abe89e8068d0ee1e7220f281a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c323adfbb05313959b9e1abb21b0b2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e108e422bed9a3ee5785d745625984364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e40ba9935a0f13b9e720a904a285eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c96844679e31cc53b83a162ea135466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c411364b1f537d148b0e4c9f7e2e3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868694c504b3b2eeafc3521a69db91e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e8435be32ccf3259d50bbf43b75d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eecb9c3249a153c3e97df898ee5f4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574946f678774ab50a46e5e9c82a8dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a42699d5a8a97d7098af1b66ad7dac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7686b40cb32b6844a38a50cf2f86773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358fee3737e4d788b9350d03466dd8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf771eba0231552d4d03810340989d5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e06fdee97e16ee112d315c62c82d7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab0764e73af80b5563f990f0875e2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b9675abfe6b66bdb5922410440d8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe21fcc474c94eea897aa116990361479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552a74b0235cd8c6bce4adf50a5c05080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d1446c43f06767f145904856c290d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745df86805e65c71b9365134148299d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55238e5fedc313e16bb37d08643788ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b936f79e483d84bb931618ae8b6e3b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd768d0f740999df7344075d26bcb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a742b7ec6ef476c791d53cd696c56386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b6bffa1e1aae49f34710c2b90385a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead295e7fd4bf76c06bae7a19164cd5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f42672cdd0cd2a05610b588aaa6b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df30ffc945f117212d01ac58b28fb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b417194f1bf1fb4a5a95bc3e6a35b5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6181d5dec1487db3b7dce0d6fc0ae3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb043a60df62a8ab2b4fe11c67009893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2528138fcb371bdd43379e6f65905a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b84510af76f2b427a1737e9455d3aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140593c260132618ce70a61a90d99b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e17b55261083b18967e8a5dc6b9c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd209607f23d1749f6bb85f7a1de50f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c0fb952dfb7050c702b86e3b2ed0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411755e9bf7471a5e5b53bb24b1a147100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc2c978f3508f786a59c50612f59a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473e53e178741b3e296a8afb6f1394b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d583a64889c52167208f4b5549066b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83aa3d4dd08ff0789ecc4a63ba95c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ff73bf989bbde47de40efeb671b14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71157f05ba0c2c0d8b88fab713b48d48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9fa69756fa84700a5a2a3bc30abc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36e76183edb220719929d1bc6e1f21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc5f13a0f29c92e2427a63548e9c4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23839c74f878b34f234bbf5aef7a19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0865522e638d308951fabfd88cf6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d61f3dcad20e00faae59cc65d7b94b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf16df5b2217bcbf9a4a3e2d8e2200113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebc8199d01d91fb0abd1399ca1c3cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e1620d9d26ee30b66b050a8019169115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04992963779b0a76a86d2d190331a20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86023759e604564d3f1c8807bd735d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae3961f1747fe5880db3214d6977cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f297cd7fe39564d88c6ff98c811db5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3775e1af257f973aea16fc5f07bd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62d8e3e81c32bb289eaf1f37bf105a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e1ae9c359365d885e17090b536b9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca42497459bfe319575dab9681ca81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134f5ef82f16d9255803fb08b0e23ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91152673dc2abafa93b657b9d893c746125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b975592b1a0e65732db98955f3ac5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192f27224ab0d1fb8d854baf79c400d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec114f5245ce235ae8a83f40aa02551128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039b6c71afc30af5384e1e4689cb7d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce058d0667a994492ea91aba2c4d8f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690047971ba052eacfcea42a93f5f3ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e52dd6626b2e0c8ddcaad4e5cedb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b74e8d6976843aa8ca05ce0558075133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbf85ba73b1bd6493956444f3ad9a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481a9bfd54252137e64a86456bbb19a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c999fd59b1d92066d4ed9741958e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34854468b9fb844f54bb313d2b74a7ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d29da33c49e42d186e23f4f4d3d992138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df1a810c1ec2ac15f452a06a6f3daf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffab435e3b72a43d38568ae6ccd318140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160e8405bebc6cb4523a4746e47782b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685ebc3940839ee34382c531562432142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44888d27fcab855d67b028bd648a7216143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eac7a03bf010567315d9c4740faaa8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7182f40e5940d46e71bce4256c691ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500d4056c86a065fb7f214b03ff4d0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc7a1c4076a3042d5890f8dbb72f14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e4d289379f13847684c128db5ddf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2c4ad6bbab4cff64ff5fc384573e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc8929b791d217e775991da84ec671150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3db89247ae4e9528e5e15ffe8ed63d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5e5786a4641ff9841940ae5ffd3c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112c3ac1e04bd3a6e7d6c404a484243153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f1a3956ddf2ff807e88cdbdd4c2cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5946ddbee607d2fbc2829ddf756079155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a13fc6de8fb1dbf32207169014bb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862b4fc09e8da13ba51c1c22e937832157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4416ee071d0782095ca102f7bd054e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86e7fb1032456e169d8282ea68a892159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca39c7d6dd28ccba7e29d4b307b84db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4832f6187615e4ec8054f201e4d17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e94cd669f608d7cd5da38e0e35381162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae404bf5cae8f304750b2b2b63aa5230163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff0065d200eb256d0b783d273ab80f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43bc2b99ac6348a0fcb3dee5fde3ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58790e42bc38eb6699dea7e7c0bcdfe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924c99f81f8ee8524675589b7b1fe6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb26ec1b1f832b74619c7d93529a9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54ef432278a8a014a9b0b1a95f3f08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f90b7d9bca4afdf947ddae4e047b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd4411687fab2187bf0e39a0f344e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2acaa4d972b66a66e26eddfcbc8b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ae16bafb6a7387275eca01a8ed15c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ace3bfdce682c37387069265433588174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02d9d7ad4d7d047334a0f5e08cd66b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cc0a7dbf57a53a7c669a81c234908176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461363df8eb675f5019f5f014668dbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7e222696a6b397e1bfe48d0019ea7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826601e8722328e2db8ba4f68de2a95b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc579c2d996f69f314a9f32ec1617180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e94c043b43c620f5837a824a75774181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340171cde6f5a74f70ff4306658bf92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c426b7d402146ccb417f8456a3275c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9019518e2350e06692a619f163d4b4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fe6e6bc56d0c37f9eba1af3629901185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13c7287704b9936cc90d6170a257c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc089f4ab665e05a61ecb7a20b6bea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d478cf9f2d3de8453ef011d7bcd04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2147ce7f8a7e6a118dddb54d1a982189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1741c5e3aebf03f80a6fd3b7e4c72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7046c724d76cb594d0111f7c33ca5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c653fb77a06368c5ba72c5f2b848e94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2723a96c604e83bc37330a9819648ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae3b3d7e645949528acd4b5f960bc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5fce661d83153781bc08eabca7efb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2769d1870282c3a9442ef5f438540f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e63fa715949dcc2753890bbcf1b235197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b863666f485c5b472114abc30ca38f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118e898ba5e044d15ebcae7ecc0d459199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d71feb8a6482468d0d8f1f9f7d8472200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ee6813cb79b7707fb577bd26f7b2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f95514aed96c6e3fdbc8b920ae504202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c2610ebb6e19eef1ed2572e83d71d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec20c3e6f61bb294a3ad9cb405c681204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372893f9c25f9e3c157cf5dbbdb6641205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c784fae44c52b7c42508eb2d7a7d780206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c575ba64a73b38cd4affb7dbb5a7db3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007a20bb3f08c5b1c99187aeb31f998208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892656cf7409890029d086a9b407e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c86684523757d4edae4a1704cd3172210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bd0b78b478a24d30a0756f64a2c65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d528813bc451d343a88c44f9d2006f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e34d5836a1d33e9e10fa0e5260aa7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d5f51b572d5c23061d35221148a51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e269c69603ab3d7906b48de2bf58c46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936cd5ffc6e349b256fbd5e1388ede6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797f5adb26b9dc753ab0be4db3fe94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8900b31254baa1857dda6e5dd97248b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d17be26f6d8e72aafadb5230b38423219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>