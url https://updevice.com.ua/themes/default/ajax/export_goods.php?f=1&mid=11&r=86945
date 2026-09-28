--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b0ba65f2aac6385647e97b61b16bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068d3b52d31270dbeea54bc774498b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6084d8f63f6b2d0cd63f31aa03cd993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d75bb601a4dbf5adfde7496cd566074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9bf282461fec9d0f3bd6599fc14145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80ed3c67cc82f21ebb1799f821d69d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cca27489d81d218dd975e2e1d5d8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb961717e7738a25d03a8a825a4e7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249e719f96782dc6d3f7f977d1725df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fba1e0c43a582cf099544fe4765cc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203b8f403fc06d357048064cc3e6f6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da932e1e196a098a958cc877fdd5be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438980d2c45523d908568d6827cc9a9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f6908a2ea379c55bca60fa908a3c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c09914b849295b2db9e137a131609515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5027c655d4ecce6ef4eae52b996be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701dc51ac8d1ae9f514cd99e4e274c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7351959eec4bcf65d811d2313b257218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c0b28e0563a17f39ad062d72f43a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b79600e340f49e6ee2eb26ad29b4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e2ac9042013ba96d57eda6e3523a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90731ac27de588e0b7246c5d81d471b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d468ac77e51b28853bb4e965a5967d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1c80792cc9723e3d4048307a0ca2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977bae932bfd88ee3b5019546591a5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b75b7f1a610d866e692f5b49e27d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace0068e2f27880168f23336905b2ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8d90043fe1a965ec02e618a07c2aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f38f36a06136d5cc1bb2068c61b8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29909d78cbf643cddd40d6fbc51e35130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c2cf80ebb1d98c9712e8c702e20fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7232a46de62dba402c5c3b06b3510c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c616ea2270f925fdc283e17efa48ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75a5578ce7aab7d9b9edd8884c582734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b1b85da861358db8ffacbd7dbe70235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb610cce9a837753819e47e5c3de8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94544ff444cfa2e03c2f81750fa5ea8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b008e3385440d986effc67d459fe8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b9c4be111fafacc6477b94848267a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f05c4b269006a8e3dd929cfba6a1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d01e942f74585dea465d3e926577341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58fb788ef812812ffc45e8e70f587b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a4236e238a48365ac40f1bebafad343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ee7d8c7e27e7bea9a339fd6131c2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc8a60face69aee4fe7593d0c765f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f12a49a3ac08ad3fba6c42314063346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc58244e961b5d91183564cd88f729747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042e24f3fac660a1a24c1ef6c724de648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8546d13d03ed1b1cae49103b24012b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56ee4186d7479670286ca7a6ba8fb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e076315d6f6d103f149b232beb76e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f98c9c54443a2b552ac0d147dcb3f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82f3ad20378a8dfcad38e2fe628e4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ecdf4c3ff7acd54b9f189cceeb05e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25363a160ba07143098fd555349d6e6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce75bdf73620871e6d6d553145595c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a076680f5be2cfa3caca6bdaf7cd64657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b59907ab3050be9f622f4920f7e22058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c796133dac8e3fe2130f36983b83a5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd8611ae53328052b641be1fbe9c0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d675bbfb45125be4fbbf98283782561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256919669e3f5514ff4bd5d0d86bb73d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831febef9d30fa4fb75bd5fbea097a0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa949f72cc36a6f69391cfdc5cb937b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4dd544d501a733d78a9a8a8df267565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74674635c439922fea52cfb055a22ab166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5460ee719176827da27473ebae4d8fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4637639b59dd20b874e8961782fbcb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a668c512d05c5f23689485f50d792469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e49a5be8518e4e1daf6ffc9d4567e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067504f9a7d10b2a780b4419e8dd8ced71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996027790788714437a097770bedf62372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cc6f8b0bcc82a296afd51f18ac23773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab38fb1c99ae8b38289f69b09395bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0d23921a321a5c68900934f6272e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da3602319b182d4ce56e5b4ebdce2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d539d2beeac578f9f2ac3dff919b6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc1c1aa755a12204a1d2dad5b1a9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd79ed43a79ba0ff2ea3f99ab00ec779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c6ae0fd828add3a876b9eb2b9f59180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c434281ba32ad45877876a26847842481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8b4bfac0e17985153060ce5fdad2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb547e33a384ab31b04c60696f0ff383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f08d9e6e9536e2261e104ba73ebae684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ef28a0239c6c643b1ef417c2967bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75164f10af60daee10b20702b6a8f3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136215f079016454d242d0dd9a8402387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206733a58f9e3ef3a23ef0f05ea9b5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c10345ff211b5187b3794a899f0f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b80a0e7323bb0f16fd51e8a3ddabb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b3bcf86d8022cef0d28723b4eef7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2114c81dc0aa6e289f1ef579ed42292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56b3c78f95fccc4c85d62167f05eef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454efe7aed1e97b6047e447c418e89a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5e9365c807a7c5ba29c1dd6456f8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb79239c9e99a04f4f5f569318b6b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcebc3baab0ff475b0f0e1447cc12f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18736b6f0ef3647c9b279ae58ceb3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7961169e8849f896e494151f04966f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5b8c2f54787f1bf3e9027d3a370ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f82ab9273525c6c8e557b0a895688101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912ac8f6494c7da4b84910a6b1d1076102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a11c62b020bb8972bc00fcab45e1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c387919607261098a5783dd5809e715104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6632cace29cb25cca25e45827596c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e335bfea3696c3f2746846d4dca95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c69b067559ee80c22f2ee1e7e3e7b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558ae2e3356a5a5da8f81ea531c8fd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea43c94cec8d7d61b2aa19935b059109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e4f263582c1e4a6f89180ab3f31e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab89534060e3c7d58d6e2eeaf8d40c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85265ac353d824638fccde230b96a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa483c10e4516b43db86668a578318113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afdebf6d6b6c572e68e8a561687429114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97fc36cc79f70a726758630282ae87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02854fdcf46611dac8de7f8178c93896116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadc1f21dd548a2459deabdd00c5c3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ec787733fabe3fe1575639275fcf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba32c2ea9f0cc416ab5e68009068d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d574f971db5904a1620ce593b68521120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847029d83065be2479e4e235ab80e9c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a882af545817fc980235f43d0dc03b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493c869af7759c3f4a257f571cd420f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bf99a2ee3944f4b54027eca0999f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251d488d86997a8dba0112ef99dcfaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0827bd9911f091c071f3e88fdeab08e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5feeb223935ce70eaff1489b8476e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1193ee2b04f748a5085598964ed4893128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd59b09d3dc93acce8a71fcb4b20802129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd37f9e355561d0f3bca780f74bc077130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52f73b1d71316bac432e89e7157dd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2aaa5762bcff96e2ed493e585d661132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edbc09c37f61f8205e0fbf461864a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367e544840a95c71da410490788ba79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029bd7ee82a01c72da52a7a29c2d56b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dd495bd8a1addb3672e1a4e46bd75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0982e63f26e2507e46f8be224a18f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf22e3fc8b5bca7db72d8f28dc4c47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845025df448b945add526be6ef261e9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee97665b7599f5a84075039b4754251140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca31697a5b803484bb3fa16694bb5ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef144bb2100fdfdf0925e39226e88c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d052ec754a4f1a968fe756ba7e785a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b936fc6a2e78079c5d86a1ab26635144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4bd52c0c66d01225730750942e7ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a350180c55c7d4a18023880e68211146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b58144763b4da55af9aa41f84d03a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895437a672e62f211edfbedb8c77f22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ef62d25386ac5511bd2833ab3705b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce3c5b9cdaf92c0ef918e72c7ff818150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43d52920fce9d5328c76a706870dd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fabc33241110d20be26e36ed586f8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd52f6a1883a11253017278c6dbfde7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01ecd5b397775501caf0a06c6efd85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f14db58776f5d06a28fc04d187502155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6413768329c75f9a863b012aab09f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bd10d304269fcf20a48f192ef5dfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18cfc0df7a0a14129378c634f675d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d418fed4975151cea018eabe050df73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4d440af607a5c2dfc1ca2645107f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109caac4e75296edf919136026ab7a69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9315c484c97e675fa495f9451f8c31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe507266490c371d13c2e11b1af5a9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e638dd05b9ba941dce9c0fe03000d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfb05473508cd5f3f781e4c8168eed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d858e1458fc479780979f3ab150d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620128e0f8ed6fb68b164b9bce379998167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a94110cd767f86473241a6de343739168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9373eb76eecde379e9c4e25f7501a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508d9f27f70b7ef34c4f56f4088b133170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e28964f1aa2fd9798abf807d6ed3db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067156c1ff29bb26538de13de344b8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec8d014a83a019509efeb944e7c00a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a011759c12d61a02e231ba86fe18f24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99dc8463f3bd628d646cab32923b08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340487b157fd33bf97783e2d805528ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba3b41930aaad88f7deb55a82b0fbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8a63e730fa911272377bad76eec44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18562b5e10b8afe54a38e17f37155f30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97410a937a6920b5beb4cee86aaa59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35479ee1d2aaed05389126ef9e9739a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c14f728641b01da4ca08d999e5ab1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be09335f966d0881f72e62e1356ddd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97409735ae0bea70a23deed15a3475184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71bc05f7d3baeeba7ef381d32d9f11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd405a0bac12da100940819d7794c970186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dc2eded3755eba23245bd00e696d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a40218605ecab0918bee36fb24579188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a57f8f691c66c1d0cf9d6d3a9e8b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9a7dd74a45d1f0262c18047da6294190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f63b279d833e33e6b9def301f4b922191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ede0ef727255a958465e2841949be5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6eb5d5287c72034d3593b02f6c47d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c85022f5b74489805d30b4f6190c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b427037455a77fd7922bd3a3906382c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e1510b662d357644de805708e10d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12035e4bbfb1bed71c40f6ab40edd95c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaee6c68e7aa1de1ef46b250d34889a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35bacc023fb403cba22888482e7102199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fcb13e641fb7527c58d435b3223b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eae5ea25e9dd96bdaecad671e933bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0858e18e6bec99f8c01d8dc5ccb2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d38bbf71384cb1ef9fd76c33d93c6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc08c8fcbe2c33b7511151e77800bb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37aea9c352448a0cf26cbfa5cf9bc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418c7dbda054b1c9de46603f540354206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942a343c52465f9242d0c71b7ee8fde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4577170fdef486eade38ecf50366f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7255b428bf71d77a13c0bc73c262f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ad237ea0719b7c5d52419cab9b499210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1546431a5daaf92e4f24ecbe474c43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd377dc86d2639c188d974010a35a94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c5c6c17aa2dc91e9951c224a6280a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18860a9d71aa5b252ce17fb1b6ce7845214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987f7366e4cca87fa1512b8380f724d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea6bd16ef9fe5a33e884af0d9d75f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd41889c2f90ccea1adbce84869af7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f41df688ac0260bdd9dc9c07dec986218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99562359494e73b94594f32d25cf1f82219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d8aaaa924542c6a34436566681b4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7a8accad4324d344d2f3e12fcb8a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f611694d4446a104d8023af9e72ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c694b32f152d190158c7103cdb04c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e758b8d529cfa5f4cb416fd03cc125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d1ce4ac1d2608edcd1bd42fc0bb3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a50e878c589041938feb79fb7ea527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d908d19ae193ddb1e78f425b4e08e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7bba8a5aeec9754861d5d2a6e75129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fbe46175478cd70e07ab698d8631f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6e285a1b00cf08ce32c072217a8d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec0d416e7d37049ffe790a72078b1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0fa43c3577b965ca97d740512de6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e8df17d5ed24cd1e5068d33033c5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eaa8d4e16b300668b9f50fb57903615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1703cbc9c23a8fccf878ec71bd21816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23b85d98d53a940ad7d87090742ca217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a64f80de8165a36998a2c5e7567fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35c6f6e446fdfdbc381e8fe75db92a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3950d3ef4764cb1b482d2d3d4c0ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e7d9d7b27b07590e21a89d4acb2a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3dc8ca5ef48cb6615ac8e4b45dda822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e71bf19b7af0fe035accdd668cf08423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceb59e711d69eb6ad7a15d39138d7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6cdf1a20891a5fba77bd04856ec9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12571afd99609e5141cdc57b61cde82126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758c598b34fabff03d58172cb3a74ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae570530dcdb2dd41251fe5856d083728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723aedc9c7987e2fc48aa50ab01ef4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938238169daa3b7942d3d827769fa7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb63998c52933e0a04c940b8dd88b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7aa9348a0059d2d3faf42c28ec77832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690fa00719da825e97481d13c7c373033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb548767277f86f3c0f2c1753826434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ec1d3297cb1a6aa56b96a5139614f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841738213f6107a3b1f28900c46903c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09550f9399cc0b3fa9a45eb2765b070237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d29d6e4fa1d9c7ac9d0731b41d3bcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab556c55e6808620dd73b933d01d35de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0614f5cf05da090d322577c1c9a51e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3910f3e43d81db0bb45a8339967b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fdc57e8b439e41e98c8c5f783fda942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718081ed5993f8ed1bd459b9f04ac7ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778a068910946f46c31c7648d248b8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0921f651bfe37d3e870700421493b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e18c75e4e05c3932df3dddd1a1d8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdc59fd0688a38bf9b410a55c9249947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ccf1c49c5cd03e955feef3ad0d32d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288772c78536258322ca366ad86e9bfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7de2e0f0244bed42667bf1be1ddc2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c346ff2aa34b7506f9076d4a1adaad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8468aae5a29b1cb328394bfa3f82652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858149269893a3cecc2e847a9ab909a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8d592948c97af1d41b0f2d1a4cccd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc40c652fc55131f75eb4efd179a86955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646639d5790adf5d04463fe14de52d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928147d268dd091eb914803a654ea27657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd494404b3e8c48d3680380766484158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca9769834ee65942101d2d9ea79db959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25103375f1bc817dc34656f338e96c7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d70caf66a2cb4dde360d039c4a5e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74705bc90a30b88d7d0ed74a99a9653c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34b6282216f07272adeb264cae910663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d504dd51fde479df2017e5dfa5dea3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a74cb8c555a6bafe832b00c0d2aae965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da126778daabc4df2d5164dc280b1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9f5a789421c47e24332d52381780e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218cadbb2f136e7009dcd108febab6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484f37091c258e0a05bcc17eacfddc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd61e7fd21e10ab8a9716d694f2646970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a898c9633d7d769ad1f8cb3fa652b3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcde28d380df33a13f64f5d03a069572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c06ff70a67e29d8429400efd81d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c0089cad14447c1d81fba0a76f2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce82de70eb8657ac847dd0edf54dd7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b444a8b58b3dfc55847c763e1e7b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235169e58d463e3027678288866ae4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6bd48269c3c6115397ed01241ea3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ef57388de13d75a014f385d806a0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4f3df2213fd2289a93052109210c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca368c9a4cc979ff76bfd3273460cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6912195ca01700f7d5304cf0c8f7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfdb1da23f637db7c070c7bc5cf37c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4464c4010b6be94330a4f2e65628d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaadf84e85e98aee344eed08cf9809a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551077027d8602575074f7a2a866c96b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d9702b6b2589dcd32cc1f0c13ee7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd26d4f35828457f51638749332300b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864f306c17b4c67d0c44a9bd3ee2b7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad7c07b0e58379fad18bc96df180990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b506212ee85eb408160f6dbb139e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611088002a880e4007b54d1a3563b6c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bf642509832739c4e5d21e7c5021a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc35be3068add0921eb7c3c2ec0a9f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289e2e6b7fafb2c79acc2b9fed01ae895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa06cd52947c31eaa49103ed39f8cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575f9985d7d2c78a1cb7d5ba32c0c9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692a818b5c807ec629d2457244b2bbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33f1be30829f670491721e4684e7f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75317df621ef22a4e2b5769d242dbba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7785f3fae859bf94cfa69ad230a381101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72fd19eb41b6670db87605752ffd92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c857e3ece975e8722b0f4f1e141ad18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e95a630939550396959e242899f002104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a609a77d8db99c2e6410895898b3866105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00499005ff50a39d36fb05fad3ca377106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5422d230c8e438f52b601e5498cea4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0fefb58cc36e8fc8c9d85ef057f7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d30f4af9f1a97db795a247a194882109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d78043fdc0bc4b44e425b74d50306110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad302520bc6ba23cfaa01da8cc6d6f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002cc3d67f3e2d5bb458b4ee7fb477a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f663ab4f8eaffcb95c1c8e342d828113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58170f0fb95a672c1544c4f3f578f128114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca227dc1c25e241e799a47d07d775e41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bf2d95d9022743851322b2c3e76c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd3e6da77b48174fe07de54178bd53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d773662739e112348761158e7a341118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542135e09870c2025d1af3a1ba0c675119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a56384fca45b946faa36845fccaa0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4d7e77b7ed42344fc7fa3f2fe3b63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b118edfe9219fecf469779c7d8af632122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0756841df4699ca83cc258389cc921123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b157c71d39a77f619af8640eef58b2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab980dfd034f3575475ab2d294a004d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8849df44cfca85675138fbb3dbb24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d165a4d4461632dc20cb20b5759d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af73422bcd7d77b91d151683ccd005128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c993764d3806baebc594e1e94f9543129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd33d35e98d1f5544a6d77be518f181130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582d6de12545e07e3db56154a7e0335131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa434c4c49eb357dda46b98eba6f55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fdd7688267e20a252fcbda39f7b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2332c128d5be8a7e0c7fef9d66c9c93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176719c9eae9e59468312678ab471290135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c2f91d35619147dfc2dcd25b7bf02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e178befec30219cc08b2c05bc072bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59ebf98abb5b3757d15c3998377cab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427925276f0d62e39fe4797be4f7dee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572d4c7669a94e9c078ebc7684745e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29ed09bad7ab17f60f1932af0b5d8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9eb38fcfd3d19473da1f85a8946cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0cdec622b5fb341280ac5331f6137143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66f830ed317c69746ff179b02175f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f38a500ec6eae751ec7f2052d0fc9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea15f38efc7c4a66cb6eb994e747b7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06a354ab0a21290ee03abe1f8f80a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba042f277ced29f5b3adade3a1894b71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87729c7c98a2bb41135102ca958398149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75da6cfa61adbab9d22a16456f0b77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51f1a2b103b4a7004350c4cab4c368151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453f05956aab964378afe965f2b54fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee84aa48f8bcfa3b937b93d2fe364e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d6d0cd4578cf98cd627ac50c03463154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e84b164b5f096ae846360038ebcfb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1c87b7c8ae4fca753f1810ba68838156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea0b2a9c4d8d8129dd9848f6ed47c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157c23163802a9646d0a42fdd87effb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb605e12ad0702e462142a3cdcdab2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f61150988f72a2a05991632f54014160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280e0f6c135c0b71a7854c67abcb3d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e816787492e827d07106f8b5e406c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70c905953a81e9234dc5f87ecfb5c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f14506328a9357e1174b8b82308c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27956126864db48e02f4b8110de5a134165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146321f95fd6883906df6fa2de06373166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23646e50cbfa8bd69a5381452ddaa46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcc17a78d5563564b83da08a14e6ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202b18958ff8fa9f7b5cfa43fad74c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7422c3c574102e7c548974071e3ebd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed6c2513ef209e4664af341cdb4b4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53218e9e4bc3f8d99ed442becf3c0c48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919a303f6dc454f0a543c3f1f9f9138173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9d0a29cf4cd123819129a047c81cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba3224bfa304f158f648b71c65f98e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59a78edad8c55fa718943a637607a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78740a015b83c581fa21c1af92516897177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c054852f0f433b4632e0f0aa8ff10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b787427bab6715cfc49fc1a5ea8b2db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6db55226db1bcb3aafe3dda3503ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cc88a721316c5d7273c607dfd88b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad28b8af7201b64284a7d18bde7e12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b956b6447ef863b45e4c816097238183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e832b48928c1de21bd930a18ac952184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f48ca0efdd7208474ebbd0c5ef7af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bab690673c568f8987ee9380e0b4d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb788c357130999c9ec288c4a4e0433187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fce50ff6860959f6dc4c51df53b7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d730ce51739f96d466feed54deb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362f18fe9ef8c809789cfd7b38c1c62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aec5254041437a5a2de63a67171739191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b599a3baf4ec5b24011b411a090a9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdd73a66ec9fdae1768cf15bd28a21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83acdf73543fb2d57eaf797f8d1359194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4397c2156ad9cfc43170355ebaa04b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03772fca2c339d9fe0181c166d53e61f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599b8eebcd668be86ba565b271be51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38235d80a0edb0f9b20266c5ac765cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f11f1d32ba732b7b8c8dc352bd01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226b94f5d09cb1fa06723bbfaf7738c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2370f21d7285020faf231ef975ac55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53126436500c813acd60b0f1a54c2f65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927c0a9f2667d79043bb942774b9551203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fba7ff94323b0b7724d67b547890c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fa0fe2c3de526431636a3a61c611a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9629f405f68a59ca2eb77cc2b71340206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f8194c05e79fc597183b365d1af85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d444fe31283c6559c5391dc4aece420208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a28c37b60bb8e9a32e2396b348817209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c0ce1d8b833888fa5a6ad3ad91661210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85ed08b98a0ecfacf83de5a1420382211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244b4fd95233e1bfeb45c1055edcfca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffa3019b99cf5e28ad3bd034e5eccb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972936e4158c8a92f7a7c87ca0cadb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a203d219d295636afae37ed19f27b61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0df575a3eb5adfb2e1fbf07de194d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a120ce65c359ed92cf3a7702200ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c94cdc49711d868fba828a37db280218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecdcb07326c122a93bd8ccd85f98c4219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>