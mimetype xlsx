--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4fb0e1d6facf97124b994f489f1b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a1e1e244effde686e40fdf890b2862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55086866124000597be0c83a802949be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e9f90c263d461f45b39c2bd8402e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460fbc8b2301a6d14fdd9a402926f4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58a0de834bde541fd29f270b2bc0006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518f1aa7944845409ed95049d6b9c317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8724e6ef9a32ebc07f6c4f0f6a6718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae420ef7bf9cc21a0d10ba8ed78d399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af2cc6412fc39e38cc69829fae9c3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571f64736b9af4b70a71761cbc5865c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0462da8d43ff14aa0eab724189bd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cdf803eccc8515151a21bf8959d4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c0eed30e36418e31e6d394faa0abb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355d97a65515f8b1db798cc776a648915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de345e333d5a05a0a636a6c5438367f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8c650034328e4615d12389da607cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478fcec6e6ddf31ab0e48479f689a9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979f68ab912aecb0e7c49250ba2791119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d920217bde56df7f6c80bb7a91700720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e82763dd9255ad1395d28a9a299be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd81367c52192ff57d4edc7395cb8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d353bf0b25070c038913f46e7a74b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9465900d2ea7e867937b7e536340324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a777fd743939042d9f43f034ae359925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece9c4673e652180292e196277e8dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4ee6c8178532d9612fc078afb7cc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818bf838dd43583ad16daf67b71bea528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b996ca0937f897a94f1a6ddfbaffb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18ae847b2815d50c5adf246b9688f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375a3fe008e0b961d6a24418229cbe831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc28e5c53f7cfbb45674b646be33b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229dd3da7f63dbef9d15564a74b478633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59958fc01ccc76fa873d2de4eb9d713034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bc075cc2ad0690d36d0090e64aa9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c75e6941bf6462f34d43ad36f194c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b6299b0306e52d145f7217bcbb6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b989e7e2522c4fff25519ea8d1a4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53165ce282701394fe6169f213a8d1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc881460ffb1be47079594b5a17c2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a108b5cb82c2084c0994ae4cb0e437f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e133fd0764ec762742450708ceba9ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc91701c6f792931b8ad3475425cbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb2792891591984ca95a531c552f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f49662b29fe7029635841c74a19e2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71c33058a9600ea02a46463268eff446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86d7c4e3b8e57dfc85ba66a794e25447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd3c333066ada065e9c289efc3696b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa3de7e39b2e999d16e7845ef2fcd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3ca2f9c6b3729c59305b99967603050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d3c107685b31b33e7ab8e68040c2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f116d02bb5cca536e23683a7f2545d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683f6b8413bd3fbb555e7095eb88fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b449aa9e35513f114b00a118865ed054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348a6097a498c47f7fb82da259c040655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01946f8e89e4ffc48a05aeed30abebcc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134601e1a2167b75aa45305cf88ed12757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb16eb5387bf85849948203eafa56058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380f9a99ebed1ec31d80b457a79fcf859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6bdba87950ee79e55b056bbf50b3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761587935c26a6037cf97b633e6904161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e192d385104a37e3186d0b77ca53c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a761c19f18d4acafcdde1f3a805a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7a8a97f7dd09546e607b84db7b60c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7927824cb64b7b01f7ab17fcbe7595865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90025ae3e5efac21df6dad5a199f2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210c5e3a300ad93d2ffd1d21b194b9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b2bb7ceac7e00568df238732dfb4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84a981481b8156c83bd0bfa36769d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fc99bc57a239fdf64ea9cdc56350970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633bec73a4d03cdc3a8ce38df24a72371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51745841b73c7de2aad3ab8e3ca848f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e65012bd5e391879e9f1626b72dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27041ed38f38f2f4b3abf079b0c577874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709faf8363631a7441367c76dbbe93275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bad56acdc940c26591bea9794b25476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f257dd4a3ed80461b27c45a6192d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075bc6a5aa15e4fcc393203bbb9cc5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e84ebb4e55bed4fb5e792b3051b1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915a8ccf39888b03f9b02b2f698299880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e3c3a3a3f14781b1630abfbdfaf0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b0d7c60e8bf7ad277c6c49da25da182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d953934441f3e1b4b90d4c183c39583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789263c8333d654a3e9444076be2481d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530ec0f995d898e4971108f21086c2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fda55223ec46e3e9713356127aee9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7074032abbb90045c11f826d27cbc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf402e41d513cfda98a5f4f92b971db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e276d7f492e3ca7ea406eb9de11cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6066d763d67d0d8b4cd63e13c49d3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477a35dbc44083737f0d975c560267e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805727ebc8c76ff451da12fbffc551a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bde6ac12c8d15471cea38d06ed96693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97067968ac7ed35baee33a69db347af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935e4fc793585b5c7b6bb04130c62b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9795a10dc4c4fc0b3ee26a7b9cb6ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa879157fcb901bcd3c31e272a11f35997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcdb42535a9fb524ce10e44df2749498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e00fe93f7e389de934cd5004f6e9a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c159195b15bd80cc0b68dff9fadd8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e11576c5111b69434cf3eb45363e0e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37803aa4d523f8fabf071ba562034ee9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41504b6f06094fcc99b912ba4b1cbce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a5a5d34c4ed1c42a16794c9d9efd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e881f22e0cc509a6d34a343e73a6ffb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9927ee0d485059f79c3d098757de5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ea48a6fea9416a686e9deb01d741e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24b0f99bccdd389869445e9679ef8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ebeb39f517e0bc1a30f4efe054be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc391334552d5d30945eb49d2a2f45a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acc3c99b4a8c2cb84118ddecc61b47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24bebd7d82ef7484f051804cd99d3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebbed68b90f8c2909e00aac6c4dbf8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b2d841291397ccf035672bd12987f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b815d51742136566757699034e1dd1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4b4dc55549c499ae73e4d80061823116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750eb8d25b116124d7bb23d836fa167117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ebf2bdb0727bae602a73a64536a01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d323722c60ce601a1f25774da6660d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632b9b29241f4665ba9ca785ff94085120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e2a722c3fade3ad28e221b4668bbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a932236ff6be8141f9346ab2c519c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384d6ebab86ba4b9f78051db6d3001b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b7da5608abcfafb8b74a3bc5110c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fddbcafe7b6257a9b46fd32987c2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11ba1db1542f17f73a3c1e019496e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f85d9a333d80a81f7e1411083f7e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c4625eaadc66fbcf93cc5f7ae0436128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d0e79d300cf4b344453b1d04e4c21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c842fe79f0fbbe02a18dca684da16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dce97832bffc9cade6d108b918f675131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55dd192cd6d228ae8fb00ce383c77e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd250e7e068d3cfc5c183a6450b8fe6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7aa989c83d0d1869fc4f36166b9a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd56a080023ac5987f2aaa16bd589c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849eb7367f6f515e76fab4623d20159136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c89bb02c2702e8ffc32152b552876e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0546cab406c7c773691b256ff1e3a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308011752b81ced20d794b89c4c7f8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e08286266c6cb34ccdaa519bc6e0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41814d913aa760199835c62168cbe9b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca351a80119f24614d8d292c7028e905142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18586f4720506dc56f31939a67b4c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5972d0022ef5f43651a653b8d8fd40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c04a59d6f3cb7b3d449102dbeed18c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9e7bf541674abb67a987402f45e8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb229f34bdfbe2163ba535724403f03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49656368c98c9aeba7bf026c5da6f9b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6eef8353a962dea0e2454b5cbfd6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490d5e78714f0bec91d09583f75a3ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791b530e05e5b6ac04a84f8b8cec638151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a6b877b38090d8995c1498a0bed37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575770d6fd0353052485d303ce1a7f6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac943e24aceb440ddf455c31c960a04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209041c82a6d6148daf6e390dc14d39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ac2798d52982d871c3c253f3a40f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195c1d2a2bfa8795b8fd4ad8d07d7f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c10262d15f2cb057c5c12ee60287158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecc4af3d1399fd0f19b7f484aeab72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2742eb1bb0405aeea3e9b82a965132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974261227aaedc98e86856974b67c67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15c759d28c6d162508a61ae6aaf414162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48487c8f54e457cc58766df2554151e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c85517ad96a915f42df5288af5a027164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e45d468101a70fc34d2ab864f681ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73a0903fa65672663d3173b36cb188166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eef6401d8403db51b2d7e8e9b6227e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beae137d33d5dc989d476464c65de06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d35724f28deab3e39604e72957eae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6597426ee00c8f8f931603fef3fe8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940d74f25b1b6d26b2ba1a4e2fb9d9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3d7303a9b771f93f5249e7f44ef71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b14e8ecd82dbd415f95a71d6e23f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32731c53120478c2b677041a226a056174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0c5ca15e10d6d3fd3494763d73fdc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5caf0df7e8930a1dea9387954b569176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae75f1407c0f43b05d31582129260d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d5d8969d0f457f8dc6965a4c6d47e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c103c41787945dcb6c7ea307fd8ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6b056cc17968361ae61854ed3992d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca4512fe998310e85cd4f7cf3cca1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb65c4296fa88bab16f5d4d5b2a3f71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1247425075c3cac2c57fc5bead8ca4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a205539bd9239464becc6ce4369ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ac9f7aaa402c8c6ce128fca26e417185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18843860cc4110b8ce915feb8cebd72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268af8c978d8c1fb96f1c7523dcb261187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa4f6e0b77e11cdc95d0d9a749d86a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7cc0d28bc1e1bd2012f41eafc7995189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120bf4873b32f15598e99d4256a05fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bd92916c83fb43bd7b5fc1241ed35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a36c96244ef9cb15fbf994355de4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1bb8859ab3f21366536d696f07eb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5396a440dbf584b1d55cf383794ea1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cf38f4e272a5d18139fc39c1a5b79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b286fdf52fa488c16ef7c14a5cfd468196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e14091eed1719c656d7b6ae7858d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d7967feb9af3f204a9947266385ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1ccf83b575c773f3ed3c417850112199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7955cda345e8147bcfa9d22abf14063200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92be85a41e9b2e8d498c2f749eaa097201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38def3b0be8981af482a3800b46170202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e145251fc271cd87ab8020d34eb52e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccece73e3a608848b80a09e9b1a0e7fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7ba87768b7e5f6bef64ffed5c1cf3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b68e47305e1d0666037d504ffac99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458c571430ea54e18ce3015f5bad94f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064110fd10afcc9564f6a88af60d037208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4723f39f687f568451d3e76a84a36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed798a7e7d922b03a60ea87b965382210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8a8c3dcabf68b393689fb6c0b5dce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09ff8c08acc7fb10c78d5341167f71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c73eb9dc10862e66ddd0518425d833213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b5566a5f5358cffa57c4a06b2a50f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba365a65bfd1ff8049313896ecf1981215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedd9e51fdbae020c825122ed805399216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fb96946af47c16c525c381f58739f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e41748461da36b0e9ed8596d742357218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe70bfeb14b48d4e19b78565c075ce6219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee744711ed773d8a9d5706251f3dc58e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45499c09dbe1b382961da8a7b492573e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782724e4abc2333e426bce0031ebaa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e65771d901c1d0a8e27b6739049f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e4b78dd998c7ad5d35f11653cd4375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88d992972ad691415702b8bc3f7e3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46377bb53af1f962fc12dbeeeea3d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f49df68ec0d8d68f446ea4f9fae9b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d9041236cc419bab3ff913ac0c1999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d12e91481499f84ad8788aa92f755710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80b6e9dcd8ca630b9591084316e39511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7f009ee70ab32d74a4d3bbb5ffce512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eedf5e00664f8c36c4530e5fe832f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97df342355b9a877ef5488b89586ebc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b00153797db77eb719b4b6dd0034f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636aab405ca3def2e8dba3102e7053716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f80f71af996662f56c16c99c37218017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec918e7b82e42dabc9093350af9251e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa915080b62cf1022a2ffa4b0c0feb4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555c1f20de8bd1e4752e4840b9947220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b62cb72d757093e4e19b25cdf165921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7280fb29aa63b68339cade5b461fe5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b8771f9a7d3b97a092c65c5b3dc8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57287b1c5963fd2f939a6f652f27f0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14882413ff20d41d6ed660c0524ca35925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7720930768244fdc6167af1ffd481da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7365ee49637d0684615a8e62326c1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b39ad947f77ecbac4f1e5b582282a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217544b09c660f728e3f75ed38cbae6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f8dc842272ae2d79521e2cabb90a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0947ea3ba07909f7046948049b90831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83e9cc71cc860b0d90b4fd1dbdff8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df286fcc9787cb4dd6816d8f5b7dc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f1903ae6e6c1699f56be7af8cdf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a0b4eb6f7c9ed08ffc5886dd30f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db8a92f9a37b6aade24ab25ba526a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607cb53f7f1b65586a8330864e208a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bc39b93a4d5c69e3832e6ccbe29a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b7f6a575305f7cdbee59abbdbae8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e97cff5c6871ba59f0dc926be732940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a3bd859bfb8f23423e6548f50eeb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28840e8c2b5bda9f4258ad23cc1c11d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d58937d1dcd0729f1d47edc11b13c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4933028755a08f7619ef5537f7b22644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b20f9001a32c823550b18b605cde445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ffe5c4ffdecc349c8e20dbe283bd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c22d4fd125710e49510130c313c5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e0231f04805e05af9daa4f30ed50d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fecf8ccdebcb7420d6f0e1bc83b52249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b41e194d317126f9a5424f2396d9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c0b1ad760f6ccd9d7d54acc5444a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4cf3cb14e70e89542ee95f039e8ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ad935afabd4d90429ca17652bca5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f86a1824296211acb247c143a70c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167d632b7eae1fb7ec99966d1148b9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f89e87fc806fb75dcb4cd1d0b6588956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3076719081c032b77ccb83fdfb4c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc67ec28182342ac5159baf5e05968358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c115d14a10491cdd38d9e00467d203a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140b39228a7845d93fb009ab1aff10060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf3befa07310cb5e17850b832ccb5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfce0f55d1202fa67dff822e2e36a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaf1ed56f56b2e9913e71b2eaa85d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ada4bb3208691254570498d5208ce564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dfa340d1e7747a7a8fd5e0131c51665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f9738d6fb79296f949b85a61ba87c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d555e723bfa0e85f91874c46923581b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1964e23a968bd23a01b2a57ee319f7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd33585a9e1e4e42776e37da30534b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d96a57f0c6aeeb0b1d9c75f4ee2d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874978a0e212478ef0c0607177bd7b8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b977c180160a6591b5eb8bbf8307de772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a803dbb0716fb10a4a5c4b9708fd44073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2da1b480e3493e99c58cdedf0ac1be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb265c9c047f39ee5942667fb7a814f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955ee168388be858056578bb840eb4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a40a514a55394df4e43fc8daf84e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc7252a01027da8ab5f8fb58d01b9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a8db567499644d9236fa1f00e830579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c1a29f115a0e9d8507893de16eb5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0047506152feb52102dcf790e9cd6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4638a93398811028a3af9efd4428482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03c88c5be514f9fca9515e904dd31d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07e34ababee08cd48b967eaf86493584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b3257dd2560125ca5863d460ad81385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c461e2e5162c3019392462be99ff386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396973d5bf37453772434ab7418accd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899091a37f0036b3e9474dbb0604eea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853bc0dcf42be1bceacf538467492e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a177ce41db2927b70047101828cc4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fad74f6cedbe63c113b2ccc16d54291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be46f46c481359e026666cdda5f0a0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3acb8bde067ef87ead13afb7f5fe3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c29641bd219455fd52f1e06ad202f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444fbc2e2187d72a831b3db01dfe6bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100501989fd872a2eb6cf958b0a3b5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f3274260dbb38df7b02a5b1509e1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbe2eb8eeb4a26bd42b1e804a9edd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811dd6444bced714f578d6440d8bc8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9f44b3a881787fefff62c0605c56e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3be4a72363539c087be6b738b6e5c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a38b1fb4a8bd5115c68ef6f6e8c16c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e68d3ebb767b589b12cd89fad625e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa383f8b581317efcd47123a06c9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a92daf47db3f0e93af2bbcb584d7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf68f512c32d58ac953956b775e791106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc3cb409be360246ef71179d33a80c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57548f5a142ffe1d9953c204ee442495108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a5cf4144779cc10cae427017b6f80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e131b4ef88f1ac7e8489cdc46d539cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45180f2e27429bd5bf313744a0c19e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf4512ec3b73b755307daf45ef8b7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b4e1a8a8e9ee239721190776613e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c0ab9fd805425b207a6bb3b1470c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc05a6d1576d04197f27e018bc26f8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d4d94cd319dac0250c2774c29c473116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5a4cbff0dbb1447958a94aac8f7f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b3b20148d8f70e980030e50f8ea5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21b97e9b9b4c2b2e4730712c51be4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678513a1d7ba7cf0f681526afea086f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ca19294389c65b1fbf3fa37bfd399121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff986324db29c872fade50d6c7f7ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c343c8fbdd26c74ebfc93c3f5e92ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d203f54f3e4398ab414fb66f7980364124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb32667cfc56d023dcf732fdbf98e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfdc7bcb25400d5c105d9ced6f24a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43786721db981bcea2ba6cd46d4c5de8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6cd751eb9f7ef7d63b7268261fc0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb0a0c10cd0d43c26742add5e8df27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49495fbb3bdb20d3cab1fc969fb99a6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351005956f14e847f1462471a24cb664131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8ddf7f296606f761298caa28572c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0e9f54c0c534fe4f71ab588d1d451133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f82e1c354c60f61381d9ccd600500c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a476618b5506984e43b04b499e08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b39d9d426218ea5564e6c467bd492d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25977b345b5abfa633dd8e53dcd281137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cddbec2af10fb7f9cf61e530c1293138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c94173eb875cc6769639eba2bfca9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437816976a5fa9525f3079fe78001481140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cbaa845d927081939f5d52d651e91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eabe08390e3827c6e7cd18a71110f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952563c26f3a0b1992b4285261c4f44a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a366ccb0177da5b2e0a990e3c7317a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2988f0c5e352e7c4bd6bcd8f37b2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f209de3550ad15973e7b0f53d3b384146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8f14534a3097fa35dfa1aad62f5f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f117f09ad6057777ef35bda1ebc1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9615e46e20ec44a8c88b6169ed57b1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c237d9f1419978c52303d06d0d6268b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8233ecb28c2d654db1151ee8d09e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503a0cf62277c84e052e823eb18b20f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9282b9f96c83d976f32713117db970e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae74ccd82f38a5b5d43f217a8ec91d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0fe7f969c33f77a09b927fa49828e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aee67fcb8b00897dde78a33d6c4e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb98a32c26145cb8fc7ae9d7bd9fce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e6242c728bdc29dd25fd77656d53d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5319d82e5305741f0689d4b31373a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8a65f3207d9555aa36049c1b3a38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f48748b0228947ca7f120b99c3bae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f2d509400a63ccf15b07a1eb116e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11685309d68066d1f4afd9b37ac9cd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103efc91a06e428286d24d690f6d2f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd9ebfdc86c6777b6a9c16d7bce60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40655739e5f17340daac6f820f235c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8965687e3b201e710ca6c365108ebe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c1c2554a10436d01ed12f0f6ef913168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beeccf1d303a44ffa4e2222970a02f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e516109246ec7eae79034c1fec8e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5567e0aaebf943f569ea3fc82d650171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a942d6ac4b5f6848fe7dc393def4610172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaa4097f052a98720e57083c71b40d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49a699d4c1fd6917850b374b472188174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baa6390e6895db1320ce60b1f93900175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bb917d4cc9a3701e746994154caa6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5d2afa5e39a66ca6d40f77e62af3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c37fbfa462612878c9353aec7a06bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b49a88e72bb5dcb75357850355ee8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94326d7a8a3ee291de0f22a3b2bf9c9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff7213c2fd318adf0cd355ed63beac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc9b947177e6ecc52e3b65fc60cf05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0690489ff587459c7517e5d8955fa9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7966f2c6a56398cd1a08f7e64754ad1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b824023d7365287032b770dd276e50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2321227db56065be86754caedd1f29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7832cd65ec45f7e42a5eba6ea5dc520187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3d34ddd92a9e34db74d5123db2801188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a639550a3e94816aa05f67a6072e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40875c01d51e3d6d70a89900f3eb17e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda3681408666dae43983d1616f1c1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6f0381722701420dc39d804307b7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd862d76fa38a58c042b385667564436193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a168d1e51fc3c5aeaa64b68a78d881194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071be8a075593046732ca9dde413c59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b449764d5b7dbd528abb8ced9c2a63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c24deba439912c94665bd87bd535f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67de92dc1c2004e9ab62f13d0c0f87c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032f1f8f066d95d5c14900bebe8e0fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d09c04f48e1b33d066731b6776943c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15800abe9dd7057c9c5f65fce06553c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ced9242751d11bf36d52d8bba36a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379871c4a66e2b23efb08e0b5a6fde0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b9d75a13019aad7531d0ad5d675d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8edfdb6db851d34803530515d4681205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b4637b6dd65666af2a0e27687820e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8550ab90771a97e79b6a99ddffbfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b70a5d7bdf6a285d2e125a7b623452208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33891e1cfe4abc4de7dc0a5b1c974a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226a35626661c75337c73b8155589a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e4de1cf4e30299f315cbba663b79f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3685491a5bbcf9bf910958be103d98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a6ae5793ec5fae26ddf457392e150213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6eb377cf54e7cbec616cbfe85c66e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d98301e0a8e954871b5528863e6c5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14f36a0aae7e34ccf96dbfa9db2621216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070b493c32318c9b00f8620ef172967217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fe38196ff384d1e6adf8e27417132218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e0af4932bb72770237e5af1cab1fa219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>