--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e60389b9bc0b4366012c58e965019d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffdaf579f1e3aa419ef0eefc86ba042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2261cbd714aed2a8285252c7944981f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fb7e78db72437a3f2b13cf9592d554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2feb10e7e4dfe6a31c2f443edbc085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796522c55dd84a6be9ba91ee453fafd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea1dc48995c8c96324cc5a1434d9af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23243de28505bc9095d490ffbdb6a4168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6bac680023b42def4883c623ca57d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7c8899335f23a27a779895373c2b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27554558858d4f54c545234474774cbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626226004e2ba9c41ff7a6925ec5eb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e7658708aae492e5263316d93f60313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d4f48dac477a8cb8e75963df5da4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec753323a840b1731a07653b089b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b536f653535d38642d4ea56d30f28b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed0d88f8a7f453a7041a20cb4d3afa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f33fff1cded6aa5745e281e9c2e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729c4de4ee9fbc1e2a859a56e8eff0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5cccefae887901803240af5a772df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0525ac64cda8e6ea00c29b2982fa821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77663eea838abdf553a1daf02a44f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af567d8f54bef9db4f69c75830470aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e32aa9935794084bb4f8a50eab88a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcea0be963253002c22eaf49e2a4fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ae33efb037f9b48c37247ab56a90b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f96f1de3cb15d04cfed6449e04d2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dfde46134db37af5f64745d69310028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6076bda07241dd113d420283551399d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d12fffc5f300255fa0138228f4271830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24348486fd264720af51ab97be0ff54031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a185cd166f3650150665e020bdf1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce07de7225331764a1d8e517f19f00333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde309f5dd7663ad469d9d040d8ee0a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ea4553b375940ec237379c2c75e8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334b8e735267a4ecf6119e5c0a0554936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fdd221b0d38d1fad4d6504e3ca9fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7493e0f054e000df26631b7574d378338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d883cd66c8c7ad89229983fcba07f8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87746a35b70652f086cffb7ca0468340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e7d24c9d020a70eb3103632afaf0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfa7d63c97c7c923a4d729193d801842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d26dfcba33595b75d4d2b9d9543fec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd48f78511ee10ed1ccb3eea286b1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf001c438b5cfa87e38c5296ec6fec145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d50d50b5ea34d3188de7ca32d21e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5187fc687aac6722d01487e1aaafa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8ae44755937a513bc837d80633dac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08377d4d00273eedd56cd0d302343da049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576164b0b1fc777e9cc994034bf5989050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433430d6c899393d190b21135e67017e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0868858013287fb59b9473a0e721552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b91eecc1fbd6a282900dc21679ffd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4045243ad203d5094592c1d360397d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d23d88a1e69f2fa1ecbaa57d7cc3de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58631f503e2f56cae4e43a18fb69c80256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f60543c610135aeccf6381e036a3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695481f1fec989b88de3bc068fef58658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef17baa5d911b4687acfd549a02b47359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf43dd5edbeafb56b004f5c490e664760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a2cb0f10937813e041b1bdb7fed761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be3bd092738e055a0aa76c26cb4ffa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370dd6bc888fd23418a1f3afe7e04cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8278af22263344c56ca734d2d33e0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2c2cd464ae946a5e33efc9c52828765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c852823e4c092c198fef6eae2bf439b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216efc64b255ede611ecc13b74503d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da6958e9d6f0d7eff3336f5e7134968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e079c5c5dd349865838a7e3f0e2c9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb527fc321c628a8c46323e71e94a0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925f7235245a2769d627a5c2d125c7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2274d3b8685888768ff612e3a2a8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76e589bfff87539fa8e5a91e6fe1b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaa65ee7909b016c06918276eadb3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7be23455155afd067a1a33bb64befd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dcc8981573c0951057626de16476776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73b4d44f4a0121309c925f58b620b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd94f8a7c4e78c233ace20b7d5512e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3106ffce67e6951d6edb01bd8b97c2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fb932f4cb0dbb82718293851b11b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72cce5b87bb0a7bf50b12bce9f02d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1750861d88541f6feccde55de74c9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c404fc8dd33c8bfc0c3c86a9b7d55c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d14eb6d5799753b5603f9236e2773b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adb2e40a6dacae76978b8720b0867a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646828850778d0133505423f60e59b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97884e6e06db78960d0849be8c131d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b717978856e234dbc98213bd7754388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3254fdc1e27ebf13cd9d7527f40ab7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512487f258d9c3754d0577b062d571d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e2eba5c1168f2f2a0e1937ab7b4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b8471515ac8d4b87335476a49ade192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fb03d97c6c5c15975c9b8a08922fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc397a30c9aca6ef2b656e849f76d5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72725a0e1706d86fa65d226e860aa20995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b313888a8413a21c65f35d1dd372b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da01d709935b3c1bb330d08a98a257d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee449b6585d49b3e4a5afae3a38be1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f36861171a51dc81e956ecf8362a8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe783a644d0f12c31609d5b10509979b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fa7f7e5fa5f6da62b9b89aac333b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d42fec3d9d655cd04e9d52e1143f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae146a12a03e57ff8a03286040f76d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4984e857fba6a88f41f20a941ea762b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd693b035dc261a6ff65d6cc1c2a2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3917e1e50af79f9f405a4dbf465598106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703d1ed82110b765d5ae18a3aa617f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc04954c813e34078eb6b51d966dce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d4fa83c6b909cc3b8a8a2632602b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b749a9c99879b14d7737ec0bf63208110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa488587f92db27844bbdaea8e0f8ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffc6c95f1fdec2721eb3edeba880bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16feb18fb9a9e041e50256a1e30549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1adea499ec08a62379d80600589cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37e9017700d0c069198414515b9b98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa14209375a756d62d5a0afc2161fce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21655f409f4930d5011e308d84ab91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f93c61d312aa3172948b09c4f496dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330c223d28b45fb536a51424980dac3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec26c687011a40f88b39c34a7fd54f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea26479d4c96773d464826811a41f82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71709a96bc1e1aa5256590c97e7fb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93120acbc14c4a01d21df7eb66a7ab85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b912b09e45f7a905671764244207f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40664811c6c22af6c251907ede4cd71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624313f135fc043019af74b5f45592126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8080ab40eee360d7d719b3a0ecc0aa8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e513a6322fe498c1abdfc69b9917931128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503578e4a3199366d6ae0705ebfd6ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9781cafdfc8b6ad9d596c5da64b23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84c8d19e83c90e563b12d257fb8d9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ebb65e58f474140b0bec1404fb2cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adc2241877316c09e122887ecb779f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb065a926d16ffba357ec9af0b64140134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0a4c32d5351556bbf80e824654784135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23890c3b6ae1cb981920bf01986804136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae5ca0554b1ea76fa618e2f0df6df1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa78701d493c2b2d25a6bc9d81f5e69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ee97d952c8c989e7e6a9ed10c924a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8eb705e08577a42a0179c811754cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa62e567cc7d0eb74c465af31e3d8af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf461c2e8cc531d0e1859933af9a45a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f631f19d82d0e6cb112abc965e60d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c0b11e7fc112e467d917ccf2e5359144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5be486a148b0a591994008b65cf612145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1151c8ed65a2766a6218f6d81994259146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614796521ad945fc20b683ae494c57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7986102e6e8a62fde8095257b6ac5d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f707f1f4065ccc6d8478cca6803b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868f4b1cc3bb0f81aebdf0aefeea0c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e772c3721e695e50715c47a9ebe2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7407841f6107689fa30ae16a87dc7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8aa457139e8a3f87092aa891d4f93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc09726c9e439100d9fef330e0f219d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1cad64163ffafca344b2f9d488fff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e053b8385c965afe1515b77ef85187156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910105abead15493890a56b86bf2965157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501b792cbad6dfaa7770399c2bc2132158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816d392848c9393ff6dcc21d1c5cccf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22383c10d339f2002daaf7b3304f0baa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d5e37713da56a1799edc27e4ec721161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7bbf19b87334f9690e62b1fdca487162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a951130234ca4e8c9e82e9869ce75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cdd7682a0ac6921576e6eb0dbbb7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e8d9443a9f2fc6f6e8db64cb83c4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf949969f3db82630f01a45d1a0472166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f3f95171002a7f8bdc36445c39efc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0bd484aef3bfbb07b5cc3fac4e5a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0740d8b19b0f02f6b25828edbd1e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ba983585cdfe3fa06edabe5e3af58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bea0d399314403791b944f9efb1bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79eaa45f990c1f75e31921bf555194172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5264bd0cbcb486317923dac39edbe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d55ce05544e3ed4f000ed823b2603174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9432ef4ff9a717611a66d2b0068a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7be3a68933333072681edfe9ef2faa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb0a33724bfa4b4cca692097033565177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a570a38d6bd010284c82c15a92762e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03421b886d5ef8a7d12c4f6f36da71f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47449a783ea195cd279f517d4a2a8a08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e9a7f517eaf1f0d6fd98588065904181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd23cf1c8db537601f8e543c544285182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f77f4bcb932a118510183dd93e8e5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b70b947b4f57c077fed753f59aa66a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169137e31feb43a5ec6b07cc9b5a09e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6ff455dc5f17bbf636d9e112c4d7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc985c42b2164652d2dc8bbb9e17a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ea94ae25e596ebe55ca2fcbea3da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dff02dc30be8c5f686468a82d798b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772d735c42b2190546413f239779567190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c222aa83ced4b1fbe6be790681020191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2026cd70ac8b2f53bcb03ae9de0bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3ce14e8d0af2d4d29f5c35656115a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f996c722799cbac8cfaa7d1b497f94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd75182f86f02beea882774c15e929195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42dbae7e15b29d631de7e9a7431821196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b592ea3096cd73a13548501f5a6a8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49574f092964fd09bc3907e834b0e776198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943952d1f04ed50f43e6da3441b8f922199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70dd02d61f6e9552c250e535785ad0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cb58257febc523685ee387c33e552201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbc994dafde881057d54fecd2f1bda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312237fc7df85022aebbcfd4b8a0147203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68bd06f207d02a80d6016e86fa05ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d355aa2e5b1e8a68f9a6213408432c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fcad83c53eec67912222536e23523206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7836a5c210f61caab3f02caf5cb503e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6b8b5f0964f0b5b399343334c53ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33c4611d639db3a4485ff2f445c9c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a513d5cb50014d7a60c02fd0170f3d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7589eb8b7d7639158ada453c182af0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54a45863da02c5665ae2b4c2a53e50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b93f5161a33bacea7b298e2828d27d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ebcccefe139033f50b75468073981214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b72a36e7ad4b52f02a2495f55fb25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239352d06cebc3a749d242a10d2f59f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2117c3dff4f40850b33dc1302c420217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d41321e08229da0c48491acdfe165a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c6852050d8c71b6dec31dc4b43a01219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67969ec6a2ae734079e8c8f14b0429e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186e0d93dc2aaf8b43fcbdda162e2022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430000ed2ae27e639cda5b8e2c0829f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49a64cba42e6c318c8d868c1d450c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04a2a816fa6a18773531d6a04068915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea605732452e7401248b691bb24bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b28eeb032f6ea2104714f71058bb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ea5a33b42e8e39ded08fbd8ed60b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce07f8bca92e579a9d81a9102ceb6039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81313dc854b9f20cbb04b77df287e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30d98adafe3877056c0e2cba02972e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803ad197115895c1e5171b9e6f4274812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fd5d0baa9d5f182a11d919e476e1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fab2aa304c097918b2c3a93f070ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc09bdf193385e60a68f4aead07f0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c2aec506dc733065762dc2545760116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c17c88091b87ada796182b497716e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422c5fa643c82947dcab26bd350bc6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be44e6a26d87fd337434f9e6473552019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8570d62da29c2b657a443afb7e63c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f174816036638fde94ada366e1769e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166a8ac9547d708c61cc15790be873522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ddaf04750fa03f115bd07ec5f9b2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03365807409fbe27bee7ddcdd5ece024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b661da7e9519f58216c3de8be4a93d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f544f68003faa234c368f48eca2582e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadffed7b93d19deba269169651019627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee61c7f19f724da59b4c5580aa756328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07fa53530a532a2bf5c3f5612112db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2f73009a5447b4a440d141f91819330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1237ae2b10a9811baa61b2643af004031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0d483db6443583ae241e6a86641b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be0d49a0a341a201a04eea6f2a284b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce100f4cc11dc4b5f153a2d83238a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739bccc477344d39cff74d354525ebd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd732326a34e35fa624db9b2cb7ea636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813ca65952e6d1907bcc89d9106d45637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1520a78d9cff308c2be8ba921774c3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238406f64728c89d2ddbff8d800eefb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323ddcfe482dc79dc531d2e40e042bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b4db361c14b6a716c248b3c659ed741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c7d618ecc836bab8bdc8a09a9617f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2822b70e78acc2794e3a7bbc13e10643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be18ccfec80db607aedd703c889364444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb9e4bc867b51cda3375f29c6b6a7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a16ea3771f1eeea7181321879aa4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d365b1485a616209ed4952906085347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9827eb29e69641af24e56d20409239848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196d5ecb45377f8857e3bf1077e1ccf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a2913c6dd22c7a16489100264653250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fd6645ab3a11f5c4641bc486bbfdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86088f8820e84b1dd8867b776f4748f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637bfdde6039cad94d61763cc82614053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eac0457942bb4bb97913c696b0456c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723a15881cf93496cd409e8f29e99e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d3160f98bba544c059c7838be475356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a08810bcf8d170913df0de21f40da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1c13f343332169ad93120ee4ab26158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffcdb68bbff0a0969c28e350de71af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b813e5051f5dd78ec6d2b77b2e5656e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab532105e06f80f1e159e0a5a5858961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b520a95885cd739a7cf9070ec41028162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a2c1647563505f7d4a99e11301adc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45dc3b617e327f1db2150bd8675d3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d4f607fc2f415d560dad59981bc9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4802e3f8da5c6094ed3ac687ac0ca966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee640e30dee167256a0f295d59c87f0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65342a5df85275c71e95c9b1b42ad6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911777682698255ee8d1b671895bf4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09d016d29abcae4a2bc26568c4f60070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33e00075472775471905bbd66f149471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5786b3c8890fe02a62374a28da15f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e1a017f6cf0611c232792a59ebaf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c38b6d89bb90951fd90c27b53cb7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7b02e02a8c32bcd11784da4b6f00b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14853f46c3642d754b4349c483a680b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275ef989e1eb7d567486ba5cbc5d77477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd70e9b48da6432401c02cd164404f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b970f52fe7590e611ccfff245dacc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacdba82835c5c1d4b2e882f7a6fca780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b229da1e7bba70a177ae56b54606d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaedfd7230d32c40c3b9c2c3c28a4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a202536ab79c348df0d2d1f62fcbce383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95f69a799a207fe252c9d44610a6e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71030334abc99f79df8f1c8edf7b9b8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec86ba0cfc38b7f5639eece09539ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a583d9e1f623a319f3760decc2c9dbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476fc275f4f84e2e67b895e1f1cd88488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6555e0cc8a90a6638fa4cec2603c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b36dbe3670187a38d476bca770df7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c53dbee0730f9a01a3f92b9e248091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee647c47e0a228665860c807c0aade92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa6a6fc82ab72b87ad45001eb863de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e02074ea29a26a5c0a8418c8d1a22a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3846674567bac1584e1a2b73fcf662b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dd1a358747f43a2a3de1e52aa8ebe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21513c50e0d9222103def0a2063f8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa84039ae14d3285959dd528ff7aff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c7d2240eee4e1583f8f4d7e60976d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1b5a14fc38c6d139baf123305111c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0cbc3fa7bbd15702adee576a0f39a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260d6aa21909f58620e720b55b4c86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d138c5cf76f740d8f996b691c8358b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaa8a9f1152e9ad84bfa13168218b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb1bc8de9de02a667170a89b67aeb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e581948f61a98dcf7aa55030760bde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e229f2378fe295e1d04924848694fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7f75f23175e035d1af5322a57a26f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ce9f5fb0b56b42c86085379470ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42930da5444ad34103c883c76426354110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e8f35c0c73346278d67f237818d12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ee69b4a84c43b167471f4c9df5f20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ece0a857a10e31ecefa4ebf8ac9058113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacbda583a3dc85d1806b597c34a5a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1a8029469907796a38598fea90b90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f27cb2c3aaa27bb21f46b9da0ae47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8cfeb1f61de0e7877fc398e503351117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0824ee2e41f113a5bbac0d6b72d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bf65ad0fb9db4c83ef31bbe0db330119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a48c038d9a57f51ee4348e89f2a03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc229c4fe0475cab95f58f1a0018535121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e266ba75774f782dddc9e693081e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb5ade6bc7b619f291e7e3842158ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58610ba2610a4ad5d58fb58dec16da17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc63f940b29a07437e2d1cf1c365ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85595af9924966ee118c5774bd2f7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6486c33a9c2fb95c83ac6b8d49b260127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bba3e4fc2b269bffd837fa1ebfc11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698f0cac5b502dbeed97965f2ef17fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674de95b79be5e342424cd6524e0d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e7d0b19feb11fe7c9c0165ff7fbf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd1ad98676e4a76c8af373b088da8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff26b91d29b0622f0279eeaa5723837133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8309415cd920c012a6cf48e3601340134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad584720534cc49d1ce96b9e014b239135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686136a5b895454295ab9d92193e9d8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d1c2e36439280a670800ce8390032137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211a6d23892d60fbdf1695738e32e9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a0f7a651f452876dff3237f8e6ef6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b51ccd29b016373a1293530e466530140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fd3cf24d2a8665700559f39e89888141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39da1cb52904067e9cb5f878eba8ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bded8617d747b3fd8916dd64f48691143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92dd7fd033f0e61805e8adf7a2d6c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541e8418c11a507564924f91714c8cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427e2b56c952327df58b14a14227f26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb4be9da83a6c9aa9067b946103cc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73497fbacc9a0bf0911fefa3a44556148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b748202c81c222c8d1e327f594413149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca5090c21071f057f5ce2e30f9c771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b09e65789562d4dcfabdcf71e00c6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b963bc50575d6695c8904b35d912958152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f9df6393bd63c7105a8d020f34c97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424045f823a02e1a628498458b5618ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60519bcccfec6dbd4863963a58e509155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074883a4766df39c12c384f9e29de6fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486f71ef5ece66a2330278d2819c0f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83cba3cc9554810efa74270a773d94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bb1491a261a404549e59a05ef1c03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d2165b130d77e6e6585e36e3425a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77c6d3faa72917e0e36f580ebe2275161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee69357f5dfc7325d9ec7e66bf91922162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ce1dcd27a2fa74039b2e3f6c3de16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41c02e089d59ca11d21dc53e9ae254164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891e6b5d7facb99f8ec5bb17361ad85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1cb20dece4aeb067689aa5274cd41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51adc64604366c48a11099f779b17c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d518ef83d8dd806ec7f5e664e3c93f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d537896d27740f3a274784af5d17a9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7348d810414922d7532212757a871170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f42330a90628dcf1db74eb8d8af38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eb2c7ac6403bda175681d8700082b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d8464045d4fa87ab5d2544777ebd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f551c771a5849bd14825ad25fd92913174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3d6d1eace5c08c07695c900e3d324175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef32694f4e41d5392d0ca356062db1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb29c1d31a2e96550136904ad6b76f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbc8c8ef90a18bea9fd8f8468f72c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11681bf658d7e24e6801ce80809d04b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e55e09a3d4360c7c1b97149b8db850180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f319f2feb81c1a54f01179921ee88e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a079b5df2f183aa7d11db8ac47a045182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248e35b20cefadc29e1e097f6016216183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf461d2bfc71e57137087cc924b4b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5ef7b2b190f7c11aa99dbbd835e69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb617ba034b78aee8d481662f073802186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d384d1f55d0f79544b4f22630a81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7c891e5b66dcfe335ccbbeaa52bb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faed665b71b600dba20ba5eb8320aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5014dfcf76c80f8764a909b760d0ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fe2a4e7cb209967ee9a96895f1a0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d85d4983dfa1a730b5f20d16a81e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119b25de154189fc8db2c5cf12ee968193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028e146d8f3936b24b8298e7464219f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2705bbfa55ce3ab574b55e8c45c70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d80ed87933470effa2350f650d57a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9cdff5aa7c5579743f4ad06d4ca24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052760d4ae82dcf92c3da24b3617e9fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcd5ec0c035a1b236942163348fbc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a685f2ba154fcf79c38a780e449d34a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b76d4f41dc8cef342c9e03e368050201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07785cabffa7ab9bc5ebfb2b3990b808202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85ae7e8eecc81e9e2543b33a0a96d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1495631e1778300b6a8f53d83fb72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0785673285e0c25b12d44463bd06a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204c05dbbc512a0acdfd97d14816ee6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035f684905e6acc07b725639e3fd7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c462249c84efa5103f0a2cf72a8b77e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd826384fabcb18fadac1e6b62d84b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a292bb77a6e453ffb12abb26b1c0f79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d61d84a1ced55daccf5c8d745f0e08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324c11cf21c176bc7b2cec001b0f9fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626f312cceb60870b761e362e30a8f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ae2672572b89bf1b8d18f015a31f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655efd5f4d73baff558cdb66e58f0657215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615507b810ff29cb7a8e1b70523ed9a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded931be2fec6df7fda22cb8fc6c53c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385e582cc8a8701c15eb463055717f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc034b8a595a09593c9fb01d1f4a5ba8219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>