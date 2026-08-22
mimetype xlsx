--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a92ddafe5aabba0bf88a3c8b3b57f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39fe13e057d81321f51f21ddbd5ddf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e1ace8898ad2a188aae39bac7c8f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37977fa3114df36c94fe29dcbf7508644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a750eb0e9d217e247ab328f722c2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c311ff4089b7fe2670226335c766146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163311fd304ea0484b2a318d7df46a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09671ea2624dcfacbaeb3c47e2059e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f4e32a5d3db46c04907013faa15a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfd2b382cad5782b83914b2d5ad26810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d478af75651121824052d71f378ead511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b379a23dd472b93eb9917ca72d6d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85206d247c777229eb925a5379864c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b532d32ff9a80132745faa2a929b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71deab1bc2af03e10055dec4a4349d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604759acec700dfd3a2bcf7b03ca2a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db9c87e46650164cb3457b42b1e32d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f975047b703f5ed48eb46b1e88c753218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf417a485c86c584171fc7888193219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5879c96e1593b7cc832cd32924ea99720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8324e7bfa241f0079465cf356a65c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ffdf0a0144e54813bc0fe77dcad7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb7000bdc1b0a502b1e8887ea7c73823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b799a6b90805e77007e4be1d3a2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef260ca4850633ac330ef5701b9dd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cef38306a7c98b0a3d1c6c05a7f6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a039fda7edc32516f5a80c2f6712e5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8d53d8a31b5ff6f365baa39f6b61b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9596b5e6f37b93dca4c34b943d70a7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f63e2449f12580a906f4eeefbc321430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3806caa968ca51d3c220afb175c0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f17dabee3dfe356be8744031fa0cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa270b927d94418c268f5f051c0d8a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc3fbbdfc8568c1c98bba96cc22dbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32495a0181ebe66e47820ce929df1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace6fa68dbd53999f70f0f013b6c89836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e71137e78f41296364e3ef2043b8df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a7806b3515d1dd386b10460c3b5bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed655a2a0a86298b69c6e6b00338e9d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e11cefaa34c0a2d7d58cb1b8f6fef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e3f6c738e9b1a6860030bd688892441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8dd979da7e8710b737397f5dd2fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa6c879889c7703ba973dc5e9a6fd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fdb038403db2a01cb166627358f9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968663c0e5d28a0153722a00c925e29d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5905e06e8410d612b4a97c5a88f7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237ce749f2e0d82b72b703cbe4aa6ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d2c9caff73f7e4b79c6e2ba862af048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ba4bd693b142446fc1367cd9f3deb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307427ec2909c780d61c56807b1b4c5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4cc765bb23356dcc181dd7b9a989751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fee6ea60fa7dd927f7c4c539904dcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63739e0590750672cbe0227c58f452553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c2e0cce7e90df9218b4b84ff6d55854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9426dd93ff1a853c357631532b01e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca3852ec7d9b3249dc24f0807f148256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e56cf7e5c31f233714dd8423aa56a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e562d388d0bb7729069584a10e5ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d080c3ec0d988a015db71f84aad148659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc79974f3cfb8a11f6bf4f57409664160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296be5548c60495d5e74dbafe9d6e3c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2ab0778e18296a9d74a24a66bdab262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11372695fcc52cffdc00e6c48ac2bf2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937ac7cc9abe45bdf0e0e5fe548473e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764233340d8238cd90d59768d854091365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad79d5a688e489b7abfd144ad4976a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b07f5c946977778b3d83e2445ffc5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3f3321e889367e0de12e5ff7f90ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd63fbf701531291613e49e4e29b6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b397f4174ca6a37ad95a30daf132570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca66af14af2380cef13f579c0a1fc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cff37ab720ccc913de06ab4cb14ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a42ed6f1319ac0a0afd6db507f0ecf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41e9c6297258d020f7484ab58f8ecf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996f2512812ff23f397e6ab53eebb8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e33147cad43cd6aa16a07e71e0814e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd91013afd789850aa821443c746e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9642b2916a1290e676cd45ba737eb3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3319d6e6c5fcb2b0e34c0311f01f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890eae1c7aaa99a55b599eecf46258b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d515893ab40a64b8dbb43cb58a0b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adabb5fe7800de47b84356dfd54198482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0032c2ff37c3696f08c22e514620b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e5a08f317fe2928099aa96a4ec2bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c733fceb03c4555e4b538e37c5d331485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef3e6d931f988b00efcdbda28e88d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446220108c30ef0de570c913aca7bc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7588e8ee78031836dceba65b4a67ce888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82904209a3d0ec5ca8dc810abc55406589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956dbea7f96b0b2d90903c22dd8ad0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14aaa6b5beb67ef3d0af6cc238edda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbf30730c40c5c97a9609083a784db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e548cd93733152c04b785329dee60693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27f2a6f2ad5d8a5ff1a534191d78af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165a75fbf9b66e03febc4dc77b44ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7825becae58ed8545749891971c04fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c1a8bbd1dcd27a0ac3b1b098529a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59da55b63e5e489140e00e0305bdc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ebeb4361f6b3fb9bba4ee2685a1ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc977f594effe23fcb27da05a7947f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081707a88498e52cbe49fcacba8e5de2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48915be0f43888cab0e1d65a95988e9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598e9a5dea2235d47e0329e6bc4fa42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133be1c5782d6b039d0c3755a45bf4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5477ccf8a3b026a4159356ae614d26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3a928afbc29c584f5702b6928841f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a32b6b9cea6885c873345e19b0aaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b62215565e1c3e5461d8a1d31b2b97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15d58e6ccbcbf937f9299d4254144e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd51187ca1cab7e495df38e2b4c22cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e656c57775bb302c44effa741df844111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83b01738b6373c2cbc7240b3690a6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b57e5533c3c6fc299a45c62800fb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7c92f4ed654a176ddb6d757ded3e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac150d01dc04fe49a4ee792581c9fdb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949cdeb477d8ba00e7beb1ddfc72ea5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340f63b3b9b7bcc2c84faa932166501117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3eba51d2581e21f9e9fc7a8293b1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d26f3a5d2177c8b40a134585ec7ace119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dc11c1d9d36de16d51150db862b06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bad7f24ff72b17f93e769f7ed2778121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f781bb07236c3b59fce327e5491a75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798fcd6575ff85396c826c24755d79f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a0ae9e53da38dc7e238e6d3340bf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9e092c1ef3391be3bc3d697bafdc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b4541faa3cfddc8a39d0a98a98fc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8dcf66cb32b7f554a6c50b9e95118127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b315edcf4323dff0bbc89b9f1e6029c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3059b6bd814b81e77ac657d4c47f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6be6d3242b01d330392f3ad3a34c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62453be3a511be4d0b2861f9f76b0f86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c951a63ce16f76479c92bad6e6cf5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ef29ce99cf74b23c38b09fda02473133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d77dc35652b25ec84e390d16cc727134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13767c7b4e6df576ba4a2bc7d5523b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288da8223d8cf1ef525bb9284cf4d409136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a15336bb1d62766e42186deca84e03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a52d4e01d8b3ebff9dd32015906a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0ff435ff2686df3fb83bcc48727a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de211c95978a6d9f66a2a346c7bb565c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df385790acb24354b22ace068405db17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2521fd0fbba7b85ac2fc74cb480fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f33cb22a06213509a17f26c9eb95d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e45721902084deb163a94cd2638a1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d91ccaf7332d7ee87ecc880d0fb7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee07bc247762a02e571bd501a3ff12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc279d0668e458fdf562301b4a6912b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344bf789fdb5e5256739e37ffe30134148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00315f4bcfc7e71fd57a2a48c29f3015149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1053e4b2696e617ef437db31541f16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f278923c9c2174b61dfc2e8dbc457151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb02b7a7cd930b5a0a8c10d0b7abfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceff4175ec51f1653177b33e7681cb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075c8b5ccbf8813fbee58a635e666f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ab956cbe21842d5222ec4635376df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9ddcecb805f328d829b32365a4292156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db217340c8f36158b46cf4f245bbe6f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeef3fe0808d4d4fe41e5c8a1b0842158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792ef3396fc06005a2557d396cb86e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872841b89b54ec3307e1b2edb4a7e7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114a6eab84ff111212142cdff997dc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca0154637c2729d36a2716153b0351162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b90c1abb00332e865d47120c4c4e07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b15f101ee618486032d2e257b5af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d83d4ec74689e6557c6c44d0e2d3b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f207ed7195cdda031cb8d879bdad9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a318037d2666a2b28a642c85b039a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868fb257dbabcd6685d6c4b6d524134168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b52192bdcb82b0af08247d3ba9c0e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45ff80888c7b1f67d4d423696af134170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316fb20ce4bcec62080c9604815a7f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac8c20ccd7ec7badb94c5cb2820901172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1629a8b50c7952eae809fa6edea228173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289251f2ab8b765c965d665e884a5cf1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84bd9c28aad62380fc69609c87e7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee41d00e8eb0a55340f6352f23a63a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a5b66380adf571b8c05de9f8912ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2be20324843ffbabb8928a6e1945b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d7ddd9f4348d3555621ee8d39b9cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc09685466a06e8cfb17fc9424b9a78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917236af5372914a19d16a087da4973181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fa4ef6cd8f82ec15ab75789cc712c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78e5cda3e614b8ea3bd4fb7ed96812183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41197fa9b1613e5e6e58c6314a03d60e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e13f2aeae71efd1dfed1eaac7c401d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0518c5ca727eb1972ed142f292786e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ffc58e9e8a07a0b9cd1ae9c88f1cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37bda55441a339e9b592f067b2c3eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf1dfa3428bc0e3bb0ccd6fce8b834189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c6c8551ce6b9583bd9d51e8e9e458190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4b5566a3d88e2f6a3e0ee6683d520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7d56a0596a8338971b70d5597fe03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792225e1a6256ea6ffccb315eee6f3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d229f7cda0a0f2ae7b8f680eb155aa1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb0afdd51721a6579c0598a265fce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3f66f77c12b9380dd4a2fb8adf2bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8712b618bd928197b7cf8b283997a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0dd78a8dd4fc538363e7d7ee46be4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e484c6825e911bec83957df60d6f2fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36184571dcb96035a22dbb3ac557cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8cda86f01cd5621e6c6ca262da373201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c19df4cef4d12685d7d6701a14d433202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a81b5abfad389cf53a90d3c61b290203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ade633f738ea44865f9a279af5bcf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371e1f078ab6f0dcd90f76f851e2585205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b36c2c0ac4d5d92bc33c1bc0a2a310206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980be80cb2330e2c1b07945e783fe4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab010cdfb016857c8a1484ea3ccdf9e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ee6eba5e01e85a982657a0c8090b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f49b946e2ef4ef123ec3cf5536d9bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a075a8d2f416e77c1b443eab7d8b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6cb0f2503b1cbe5825ea2f08aad46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00adc2dc34093a97fc662b61b79523213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0fe199ea4c1c3c3986c268ad8dce2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d13983f6a00ae82ee73c19c5b71a60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c907db3a736914dc10c86cac04bf81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20aa317b2b0a82556f4dd0ed2d03f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aff4b908a2f4d6e937f1d440811139218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e15117485ce1bc40ba2f4b74d7fdd7219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7be50483d231cfc93bd3dfc8195611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed438e870836b6f5eaa6b93903b6bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d4d6c14bdcc19a441db5b8fbf58423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d809ab3bfea3d354df0a5d63ded124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec262107a8d8757ffa8631b4ab6cdadb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864087b97b79e182b0660d454de1c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a033ba75cf02142035f7b1954abef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e353746aa3b52ff2d7d0bacd7d1e2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4d43b5a1eef243735d95934b4dbe79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaf9e971a460aa9d0788d6faeabc0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba46cbab067b34d50135e84a2307e7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d5e265acb27a3366bbe0849508f5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3541d08dc7b42e1f52632fc188e5d7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13384cd85c7eedf39d7f16c11aee1e2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5167b7b0de53e174746e537480e7bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe281a969d63ba51d081f3bff2321816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8739f4d5d51aa1a7e81db4fc2e6320117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f47e03b52ea01f4198f1c6084d279418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd425e0922687652352ebf62e95ecd2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210380614ac5a62c0e9c0158513ef8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1216e3c892ddeef5ff497fa9f24224621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0345aa0f88b9d319779b7b982dad522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef01110b7a2b40e80594f623dda84723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f0cfd18c051040c069cd0f4b41d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85d26feba1f579199c1056ae291fa625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccda0f78a94cb3e1c94abb30d9ff87b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbf1ddeeabfddb28689efa7ffa7b5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba82a4bb1636ee0d680ea9420bb55a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03159fc5f33f658c70259848f4094729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66e09c76b245fbbc14f1ae3b922c9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e92a7541d9873e46377ecff4cea6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf806620d96b0831a6b33547537e082c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc74e7bacc56581e43b3c8cc0197a0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13899ca354f6f192b3e894ddc995de5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b54d8eb07ccd36eabbd7a096f269cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d4254b1d9347b17e74258600e5bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733108ee5e862a827ea975dc9222603d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88015cd8dc1fe44cd022668fdc1525238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f272b48aa9b938d53433ceb330cef4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c05336e3d2f66fbca1ccbdf09db75d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc886cd27a6302b0b233125e9025f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd7c3995164882fc1a0f3595c2c8a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e10fbba28a8a7603afe50d8bd655c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93020379697dea304cf4eb2a1c35b39a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df0d80fd79c4d3a54e2b5ebe21410945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b59945100079ec49913a83d89d1be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acab14d1db5f028ad37beabd4f9cfe947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832791c6e4883586005a73c8fa36882548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb4f27a1f5865a365b7d3792b2325f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124abe2cca062da572bd07798b7064550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dac9c77f945f55de05d06dcfe7dd8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620adae57c1fc8849aa905320d4aee5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd67787c59748971136d5f586d9f7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004aba6d7b94148f4424e7e4e60ba7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de63ae52b2f9fc2e9d04dfdd20b86655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eecb3e4407aab6f7b2ed7eaffffe2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff022f0bdc599914d3bfe5e102568c8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6401ab29c2c4dafe42a71534a89ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ae5903820d1b0344a9510fe989a2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91475f84965aa6af260e00b1a9549c0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d285f6cc909d45f549fcd8ec7fabc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb96124596d860e50ede961aa085cc962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2c7ce2eab83c4cd233a40be234a5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae094541d18086a31f4c7be7fcaf9a7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc70b0422dc74cf572ba72ffbe6a8d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fcd641f363316069f2c487e1682f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f9941709949aafd6c50d6bb2e8b6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f205a7bb685a950f49f09cad8dc50868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9c5da26dd437fd46e6587c60cbc5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470cf0f842ff1ffc099c5186148451d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379e171cc2eddb1b461d26db1c48d1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce152cdb2c8f465e4178eff3c4f9b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ed804fafaf5bfb1a33db0c10eafee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a9e1e998fcf89f1ce153f3f23770574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ea77e17807aeec8f4a5246231582c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c247bdd09ac59ce9c9ddeddbaf0c6ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b756147aa2c43654549d265f724d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6594ba47cec158fe37da1cf9cacaed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1a49e7834dae88f3032267d4ca4d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d653db3c020fa9fb060661f64b205c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f400b2437530a6214fbf8deb233ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cae823e754bfd218515f69e78d285d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb9b2be29dec5d95e8ee8515daee6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c11707306514682c82079231fc87584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed23700f6e5468043ed6084abd010185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ee1ba317260684c0732687101d35986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d61b4fc2d704f00af9bffe8f9468587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be590723c501bb0a490690af97a2e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed98192d0c470eebd2841f696dc97689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34801035f5c6ea4733d851d0bed00190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963b2a491ea3ce17a0cc1639623b42f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0e9e6c060f0e2add7a01e2aedf2d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2d6fab87409537e941af4696dfa1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b95d24cbbdabe4154f73587698afb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbef23400488cd574c97029240e35195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db31e18c2107a47848b11d5d156704d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8faf8b8ced122c883bcaea4c5ad7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc78efaaa846951ddc9fd0b7bcad9f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de19c1c392ea55cb58f1f20f640459099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd13bb691d6a1fc2893b1e9acc91506100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db57d2f180dcb8d9709e61afa7f21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36618287bbed2d23ddd9c42d3acd25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc711da4a523771aa94b73c78624461103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf303519dba643ed85bf3b3f4435fca9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd8284ceab82cdcb6dfd7573a3dd07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8b71a69d454ef6d68093e3eba28c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f574b4ab18ff32af6cb3c91e63e6ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f499765ab19e240fda2f28abc9f1ea4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611863736ffdec03953c68d2f46786109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f837159c2568b6ccde0c8cc80ee716110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a3f9b0038347c5af9cf8598d5c5aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f26251bec193da43bfd0dd0ab6e96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cf4d6ced00d3f1125f17921bdd394113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b0e6e3959c134f7393847c43fbb72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84964c718a46f2e652b2a9ee216d20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fbcd5fd9dc2fd76595cd07437208f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf91c98fab84e70b7edf8893f9ed0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2e6a11d5de60970889cf1958bcea8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffc3b917fae8b620dcabed765c3b33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42093ae7e334be4b63101a672c515c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b0b62b78f09354dd934fc6e5a2123121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05ce78ab40bbe66d79b4f97fd24621122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb93f5e977274e42299ccfe08ff5e15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49043d13d3d751c77fe7489aede51178124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98552a979213f360d4924b3f046528125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051de4ee7980ef85601a8061bb215ba3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0822416e69758c32ff5fed0eb56c675127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592af46ca91cd71fbb4ab9b3e766597128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aff2e3e2d0982cb37a833b34981b9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffdac27f155ac5bd66ba1e419a000e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e5063e06386f47458d84e7b3f8150131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45679da4d134f1e73f99dfc5289179a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981eb4dfab1fad4d6ebbc1f37c8534c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a3d44a7202548e4ebd0ed5685349b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03660d13595bbabcb9f0aad48e308ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d548ce1d4cce9d44a50bef13736ed36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ab442d34581cc40ca983bfbe406b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d10f35e99091804d77c6190162c0c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544eff2c37d5dd0da30cee27862e023139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4e98ea9514d1c0a0b59a92d870835140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b085a0f44f64f5e62b54c953745dcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885a6531a446320fe95fbab566dde02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be0a8126a2dbc90f97ac8970849341143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cee44de6733319f16c9c0c851a719144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c52c6fc822f947aeb619b2fd99998145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a392ba04b8fe2fd0d21c8798839a515146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab14071cacefea30fcc4000931d65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba47d4c6f380eafbee55ab7f1dff9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b8ec8dd37d2222ba8e000c922a0bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22196dae6bfb268818131dbb2f381d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502afa5ff339d0cd0d6218cd6d941a7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c8c2ca17291d3c8fcbd2cb839857d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4ab311c8249e6ed32e7a609733331153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805a9eedc6f54e3dfce002d4e1df9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2f022eea1aa90b0c9fcab323e45ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7548e15448fa15e965249e12d614f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418bd259d766ea7aa3f5ba4331a3cbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1098500c3c1096af285c8096915d22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460101b284d46005ab5bce8fbeccdcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b375f6c801e7f9fbfe39ec9250fca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfffa505f1d14d826114dcf38d28d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709869746eb2db24ffdd2d4784cbb32d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a9153ebe2e0df2e2d873f3d5ccbe1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cf67b660d3e35c4529d47b5c74b59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f581bb1432b99d0a655cd5154151522165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aed1dc51617460e2390f476e491d3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91218fa3c32e4c49c54e2713e11782a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2987034a8e02291ecf55c6e1a5d1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5838475010720e77ab9a7fe1554e31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447369904fba4d493ba6d1235ac81b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ec806fda88fd31a2c1c8fdbc25f56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314330f89c550f4a723ac4569f2fd943172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096a197e3a281993bede0aa4c2efaca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfb27f0c8eefd6c7f6dbbeff6900b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194f2aee9a40769a54b2e677ed05107175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c80e7925aa002dee1bbe68eda6d1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c364501d8520e42ec60656899b871b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5ef9eff3a95c7851daace58e4021f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132964c41fb66848ea60f96f16d348179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bcc852278e3e4a7b36dbf2f084f39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915be9584d27a17b0e15f2a5834b76e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b68a25680700f5bbca4288ca3b46d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da0fce5e0e48e91115e88c3e98b4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31374abbfa14bfc3cdea0b247bc1ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edb54fbff5f7a449cd93a026e3a1d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538d9335d4dad3bc97dc2ccd16669bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606980994b58b5cab9d428853f721d71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd19786603d01ad8fc87741d90f026e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc1c071c64638d0f5ba033911d0b40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae8a76e6fb754ee466e9603d24d824190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caa53880e93c862a5ef1ec6e25fc0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f017cc097ec8280d9f068b468376f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3415796f72d7fc51f2ff93da5f9f426193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c393b0df80803633b74d04d8fc2a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29b8676c813e2e4f68b860aeb0b4c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815ea07857000fd7acc8bfe428e7080196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14784fbe129f58511fd70265bab49f1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6529fb910acc641dddca8db2fe1084198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894cfc2381328677a2ad50621818b9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a464debd3aeebef884f52c0e26272da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e458d7b33c90becc44270cfcd8508b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e03eff12747fda2a905eb8f7cdc94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a9a52163b86d0dcc2bc4a028508e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156a1d0eeceeaf92ad2fd8f0900bdba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fe0850d9c9474fce607b393f1366e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5198c36ad4572bea0595aa7bda5156206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5565b73b1a6766aa08844cc549c49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ec6b9db76be43d482dd7e151874cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761bb9a9413bf4b340031d86f224b11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f9ab9f2184dc4dde3b7e4a600d69f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cf94bb8089b4db57d0838913c5666211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205d889ed1cc371e1cebf006b97f61f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2362d6f045668b834eb1e5f08e1e75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0b14ddd6c80036b17d8a1ac58176e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc69a77266195f714d965a8e41a578215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bcf2c59a06f7c3e9a5bfb041c3bab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b798e57752ed401d74b4a565940d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24168643009e128e72c883c109acbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4fe8c2aa6766d24699b8d47a64736219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>