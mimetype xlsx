--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3aed1197de096e2ff268f94e2270e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a89485e2f90607a4f4a74e2189f9212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bafb986f0fde71161c1e966f532953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919ebf67d9d80e17e351f39516d98664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26f5b54afc0a1248cde7fd24947bfe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda961b9514561916ebe50fc0a1d0ab96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce019f10e2696e583e00e6d1deb3cbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1534e6feb2f94baec38b65ed0ac2ebf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018b978393c109f8133f8fb1b94cc5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32580d7eb18b26bd29f6176cc1dc1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012349e67b7c622c8632a62931e125311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931d5676f9870b60fc7ee3980adce5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18ccf3f264fde4ab77ac732000379213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2327dcbb247735f6e95d2fbb0bbff614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c431e742dfe485cbe2d0f22773f3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3988875ed5d9fba5b2eb7f2c136c0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26b4651e456be0bf1844ffff7b319017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0696798644042e12a9ca4ce017baf718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb89589f47d26cc55a95a61b473d9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783730b796f8a623b6c851e01e7e92020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42eae349b54e32c129536966c700af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e9a918c85cc642b9209cfe5f3809322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2e49a181aaeddfe92d6469e961c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cdd1f4f11a66b0fce7658d0812d6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb5971b9b23863f6f696f4e442918f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e68cf1c4fcfb64886fdf4a0d0381426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e18569d1207465ae685ac5b74096e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97725002d8ae67794a8fda23f293311028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae91960cad1227d856a57606b5a1a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e7571c7ab3a9cee438df8cb59201f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7549947a5475f95a909ac7b29a40da431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa42ae4d1da2d634a20b8f60cbe16732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f77d5472ef7e3c5a55909d58062da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5752673f1502a2067ff0430af1b25934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673fc79a1c93c0b115eab1d91fc8cf235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b2108ca61165b63dc91331f4830fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60208f9c5920a00638eac7d17af6b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516db8570933896daf631d975b1815fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136664d273a80120582d46311a0632a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e0dd32b21c2f117383da4eeb51a7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f3511a9271be82dcc4fdfa3c97ea441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f23d06e3d650fcadcbc84929c398842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8317ec4b12c514d1cc50b8118d7fa843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d27009df7e51623b32600233f0dfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c7d110d09abe6bea1175b1d775c2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c8e04c59af9b632dfceb6954d159846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e84953d82916269b7baff9efd789247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1062ab7dc8b6474512a011c6c7285b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa757418d5c6c8fc9de091fdef8d3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b02cb54600b6239ceaa8e85b05ec050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dc16b5baa4baa65a2bf169738b95a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac67ddef9a892d59a20a758ebd5d3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e91aaf5ef58e69b8c79d5950e3c1a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e3775e542497f6d6d466c1f38571d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc4378e0d2872026e2f3f7a74e4b8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e9503accae2c9539de163d90e59f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6883b9df8422107fc97d45b33763f6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311dd28e5092877f46c6869863469f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaf867cf96e4871c7119cdb59a705759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18a27aaa49b9e5b86574cd3409299d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468d661580b5b1a7f40262fe274283d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d561c7e4c9bb14d4103f22a26abeaab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e40f05741eb0d973139e97d0bd1ecc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d1780e4a7514b8f100e04b8df9b9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1b69cf2bac0d0ab4833abe1a1056f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d674510e9c7c89d3598c1b7ba2638e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ffc3b4e12d2bba9b87e52719b79b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5ef855559b0129af129aa170c3f7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c54d85b3c3ab850c27c4705d3cbf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fa0bd16ea4be98e4c35a42675d42b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009a82f353fd283bd4c8c3473d08be771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35c26aca357274ff3a7941cf73846b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e0f6c56e0bca402f50b911519eb6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29592ad1824e52eab48e9bf60bf6dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402634e7e9c3702340a64fd05ba29c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d4dc289d35cdcf06545f9a29acd9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e34df58d80efec82db72b22fcc37ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a693210e43834ab01ddc7a16122e99478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fbb97020836ee4802ea6d70a2b06a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f4ccea6957e24e9baeec8260954e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5915ba9dc99001d71d7c30a92269fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73a97c73b39fd738ba9e943188726182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4488a066c095c762233d6667a418ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6071d9a6445a533ae471590857d74a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf09411f50681bf18f1cab135535ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6e2a85f70cfda5919fa18fc37ffb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8c785ac45cd205d297466411433a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6b267ee85dd0b9798ae2f9bf306ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f175be5c87521ac4ae9aacd2de9dd8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b68cf23045c547fd8c8107389d446190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf3cebb7c65845f85c4957b6b8e4d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09787b57a53113233dd712771771d48992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f50a1427997655b216ad485ee4b1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614ff67be24cff7b93f7e312eb875fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b66c5d38c1b7efa7d55638b7df27c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b20ebe66c8f169ace28353d717ec0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab6ced48b49591d5bfc21de2e7a16797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a251a4c2d24ae8a1f9f57fe2979936a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14f499b2c53dd7caeac8e9e64ab65399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15418963a39a0b6dc77a6649043a01e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd707df278b502f6b1d9cf65bb7735c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84763dbd8950bdb9acd636920c9d3e7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365a1ae29fdebc1e2fd13345a11bcf9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b6cd19f9d354db809ff2378c8667a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703cc8202e2593c82f45b39430eba43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c464d151d25fa3f4c1df75a94c26933106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9d0969ae1a6ef2a1dd611938db55f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f14eae84f44dfa0f2edfa3002888f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa44ef053244a1a8e7890696a4359f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f270f9a9a2708f199eead45456d13a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffff08c70dac89523ed5123c97c89a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90b8363b8a7a9e92238af9f2d8c579112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bacf6ea928bd10c0755ea7b29c0b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad95c12689a376c076f12a41ac37cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c96238acd049e915c109ada51fc017115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634353d1cae8d08dfd2543d77ee2c287116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de5e2ee33eed323b8a7de8cc73884a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1578b05917f6b6f2ac546c95c48fc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71d08e0723c54d13b6cb8450eb8db0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4979f7a72117061d70533f5b9192efc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b98f925cd17978fb9de42402d9fc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a20383df391a664d5d01dddef3e0ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec4cb54a62adfba619092d19f8c6b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d40933f909aaace635152e22e039a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619a3a906dc428961aa52645e5a2b4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab10c6c65b0102d601955923292a5dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05d4cd2f19490e90739d75f3c6e8f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfa235eca69abfa4ed3bad79b938be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82410c4712177a5010860d626d1673ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bf5af1713b824df8726557457b4f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaaaca4838475f6beeb81aaec2a668131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215949ba7c953856d0e641b019581bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dacee704ff14e4400484c53887503f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85814b66e5e96e764a2b31f98588a1f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cc0dec171b4c02b85200d774edf9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3416dd10581e0779adb1e5700c6ee1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2594ff868a002dede1a7a639f192e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d963c0b3e9cc9c9ce6507299dd93bac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3322ed36f3a07f2ad71cbeb3bf283a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab2c7dda83b764250de45078e22f6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604749470cf4f4127ae1257f89d0da8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1761ec604463fe917243f06c4e6eb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3823d58b8d6661f0efefcbf25ca23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed85fe4f61e1ccfc0c23db022d3a3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03e4d6411dbb7dff76a4d332e00c26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4dcc31b813e81457fb5efeaad0ad1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215916bc8942eb4dfe0c9946bde0a201147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1119dfad2a06fee0866023d4485e8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c2a5497ce3b1c873781835e7cdb02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc25f6f51a58b985e9fbe1bd9b56d8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ca04a5f2ade2be25ba21444b4a066151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652fef207a6e65d25a8679d5c9d7bd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c2428ee08985b8ee84691c7c20d1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b2d3646194b28dbad5895751e9629154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246873f9a356f1d8e1310175a3e82e6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32a08532a5003044ffb726e40545db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a31017de6c3ba76d3635a59e62f80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc14017507e17cafc1cf6577050357158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8487d2ab02479c18d166077dc2d7844159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f09b715afcb2b549a39446efb4a903160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073b1c47370c3ae9300e07cd572ef1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955517f394c073bb7c8a6506ef3d163f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d4ce7199e4de6380c9363bbb49ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269c775bdd3b4e331ba5237de345952164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caf948ea0b0dc952926b4bbf55f0ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17a0704c79d6a1d6ab9756d5fc682d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bedf80f522108e5f2790ec4f42ddf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee1528f67cbb18d689393b80011640168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801ae608fff89446762804bf4c9e346169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015d8968b215e88326c6bfd6333219f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff6d165ec7475a28681eadb6ba7574171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f9466d5ade9c84b5f3d2b397baeeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dfc561f9cefd3a560216da6f77404173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbf53af506e8866473cfd06b83d145174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dacffb7783b46b0c2dac8fce4b2eca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c721846db4d48a45855bf92c55d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce88762ef5e2a5beb414956a5302e5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa619ff8a09f92c81806bb939bfda0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56cb360f54cf12e5dce5420988a3cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96844a5f8c76a14eee24c9009b0202e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5ed21b6cf66a1609d41031427debe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b959aedaec575c5fdf0fc6c3d9063e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db62cf20c8a1af49b89c7dd0cbf7a79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f2526552fa7094cfc82f8cc43b84f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150bd4b31f60bbe92b90be3404a86c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530f7c6842d3a69aca18e1d7a51d505186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa752798bca9c1e6682c693ef4f1b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b17d87f954b358650609d4d22f87e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f97bbc9122c431273f4965b4a4ef90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca9958c7b4488fd425236f84a37a5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2a5e1c05328ce211565b3410bc6d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c538a0e9970d6ba5519fb49c62abe96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f119ea60db156d56abc44a16ff5f50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3b9a8d7b19dd035b67553da8264b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca37f56ab0d9380bc2b15ff989a0b80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14421b52dadf6672655f37413df2bc9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3e77749cace7c3c7cd53ad6be2a9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0798050b83a7e60af5c2cba6251d75d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a637021fe02151639554ed0ce8b75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faff8220e268085726a28574fe2c73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0f91f8e0397858344509d2a847c7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83891e4b9e84006b17c66bcc7546ca69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4794e30c0fdf06fc8101d91533e39c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5eeea614a349dc45e591e8679d593204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ffcc3cc8aec1199278e8259d46290205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654916bc4e6790cc26bb8a86c95a918206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd69e94f640969e566f91e368f0c1cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c33e6242a0dd8fb2f0837fe1dfa4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca650edd29124993475ca2f26d2ad86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48de56295b60beeb7a86b62c85d9b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fb7976461de2e4a4b8aff35d532d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2540f0690dc2417d6587f9befe105c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9460136ca82bbd5240a2cdf78243cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717499e5a4b13a939d5bde2170caaf34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a89ebfc3a787aa746234b949a9908215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ca440cd495323bdf662c166d506b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce463c59cedecfcbc91dd602279ef6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64428b167413a090ac834ef683252d71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127f9debd82f116dc2fd337627b0281219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2553c795f9e84f0e30466e01b84133b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd122139d8cadb43f5b56ffab925a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03c875ecbd6f0257f8781bae74b08e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640db5711721c34e8dc6d85e279e74b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bc837e3512c409e26b61c62cdf32e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b394e35b7f737c3c7ff0325ead10426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ba1db1734bbffbc3db54a6ca2a6097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8becaae00f8ed3cce8f1cecd719d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976cb0282dfa23630bb15367cbf64f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16bb8fddf0da10b6f047e74de571c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e2b140490238255a297e46dfeedd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0078dae9753555f041984e40bb340d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf395efe1cb2f6df98c302d69f0c24d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eaa4d31ea1e80b2ec1af4000d537714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836db27a73138221b38042ae3be3b1bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562647acc43d43c2d4ea7976d55047816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211b45d57048ead59fbef7bba85242a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952c9f47c50a33d7270e1e98b355e5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc124da261c1b0b1595057a72d6798e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d016c99abc7aec998735cb7734fe5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946de69f56dc8680d1595b199d09198321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b22478ef9d40ed357d859a785708d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cde220c2b8dc8f230c80a792b5d0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f6eb1db8f27fb301e87bbd7338d0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ce4fb6afaa6da1e4035361a753f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b4308508440c34d6db957edbd480f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1d3ef704db9ff3798ef41bac708d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af8c2a35565f63d88b7083e84b5ad128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a03d10535958e9e4185565a4aa48029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363559b75479bb0af033ca8d5b5886df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0c9946db1a4f55f627d8dc7a143a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57776af78c77637a18ae31caf385e8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cadca435f3cd5ddaae73a44acaabb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888a68d439e9b178cced68db3a6dd0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521892df64b774acb2da2b4eb29025f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab9c0ba9a9b925ab5558f7169def3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61efa8228e0a7bcc04a7042468fa2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fcc8dee3d142f90cd82efe42272c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd5bd05ac51307134214a3ed0cc66539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e614cca4816d9f30789f07c4e4094540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db468a025453c3b4f40f4d602907fe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2850398836afbb7c620ddb91621b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3320c8e8d6e0a6d78cb2cbef0c21943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9c2600341b2aaa228f453c0bd079144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d3aeecda5f3302caa871bcbcd7a4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8cc5f1e28a5630258ff75c383b15846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84094dbce56857b278b407165b1438447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9afcbabad618051c425a1cdfe8f5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c8a6ce6c44d1635fc01a24c510d2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5742fde26325c04961bc2c42b56168750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dc9ddfbd00090bd7cf0283a65d49651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddcd2ccacb1a3078be7266e8fd1bca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ff7086175491132ae6a33e102c30953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930071b76475279fd40f8e76cfcbfd1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0247b7681675cb180cbaffc2ddeab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abc7815fed85208aa12aee2966109056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826f6f6141366256efbef8e14bda4bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd279e0029c5dd2b04c8106f1b5676458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22be181a3e35664901f8261230a5b4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219db92cb6a9eea4178fd87591a6dc5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ea97168dd2d23bdf5a6e0b46f85f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfb3d78e50b9dc3f018bd9e0c37b8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1464a850301ee32a1bfe3361de110cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c805489767cf7054e040ab49a04b12e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacc968f68e61f1594fbedfb3d2e2e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304da83948b847d7f7e8a36022e9d7c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f44184b850354c423b20f47d59722267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ec6cc0f9b145749c71384fe31d00f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67074bb41af77c195eaea6100b277269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e82df7c3e78df5d701cf9e765b7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b123b1160a44ef11fc2c03f349d4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea4985f341b6f76e9da9667adf37c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9a0866a635d6258085090085b8af273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f468f39cd2e0c980ec97efb30b8175d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15a4d2a6cfd762ae21834ed6a5987875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313173cf4db4c4cc28e49a9d9b1ade376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef88952e24be066c16c8dc3fed0d14a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ba2f671d18bea5c27a87408d8a69b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c3bc35dedc8ce2138111f8ce4455779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdbecb9237d58596675107cbb885fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef0689c1963fa6d98b6342442b1ff481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a740e80f420d716ec035f1e464aef482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4e8d6574195109fb26f4f113b267a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ee8162ddfeb853f2b47578fbaaea384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d3290dbc20767d86660e0f2002cdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9f5419b4677d7ca7d5d71660ba67986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba58c56d59d642ff487b4c8a107dbe487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e07d15f809ce373a49040b87104a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ece92a287c61e9e6ba42147d23a4ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeeae8ef8e375eff2b91c0ad47e85790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653934ad837178bcf62776fec085989991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff41df9fd075f194ba1a21c310d5df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989e5c6486694bd5744470f87e3224593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad24ceab59306908035960c01ba2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d584d70767b1183c8d6c2ba43abd6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c4f42cd0d163e19e00839ff60cfee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bfa0c3503cf31585e2ba0141a970697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2520d55ff0e0d8ec6ff145f25f6d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a96aab9ff843e5b4e500c7b51cb5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f088d0cb78ee695999b90521ba0d59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10b7df100aa56062fe6d18a6bbcd01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593f4969dae37b3d429cad6ba6634b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3a1fa249e1ea70e61226227724599103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325a6cb2d965ab84ede170ac279f93e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16d8a2092bea1c561970c681276d4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b6fbec10f9ba3fe999d6ad558bd69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc019d5111205493fe930050fb3f0df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b69801d03e48262610b970e59feb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed206f60dd0915e4aa045acb0d80e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b05e7827e1f5cf246493e219dd2a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040bb21bc88a57e879d9799af91eacd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bfa87ca0948f2e458be1d483f7e75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a036e61c34a31d308340b211a5fad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f70b1e4455cab598b4b2e3ed2d5fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4c30c838cc9e56798c0eb803d50d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313ee9f3ac4f5bddedeb578c17129fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4793e89b21923649aed0cfaafff790117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b59a948da1b364fb97e982ce18209118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a52a154fa5d4f83d96e075b965e63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b940d511f133569bd3d94b8e556390120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8ad99e07e8e030000e452683d36ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda1179f15f69020f752ca33da35e44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9dc80c6779f55d0df4ef63746d444123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ecd4a48ada4d4924ac155c12be1ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f03d6e1e9007fe4304466eb40403d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e581ea9e650a41932057794187f90b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaf725c4e5ef7ecfd5a7c1988e38c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f452eba9ec2d4dac6916afdd9d12579128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894937ddf43cf9cad51bf8b70bf9dd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb78bd09c652dde5abe4b1b825e445130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61063de43fce6d66df1092c6a8497504131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8f662cc41c4eddd7d592452fe3652132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3a6a061309c690880a728acd07781133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea9c777cb4865c2dfdafc8aeeda808134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416945896eec53136896fdc8583575b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbc29dd765547aaa4488d48fa0cc4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80425e5f862ceb2706c224c3c908fd05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ddee56e06689838fcb89956d2cf97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b6b2e3b18db1eddddea2de4d1b3ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880958a106de341d053aeb7367116e0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663e08d4c57c3bfe9f5b17b783ff49f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d2b4c30b598a38a538cc63dea1fbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ae6070e95a4488b4c1accc18caecc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e7dd27ec4319cfecdf226bf8da36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ee6e780cbb69e9a2e6a6a5baca222145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd216cf1837fb657ccc7366181b09fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4371dd0cf9e361613f34276317935b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c1800f3b10c1b375d1bbe5062523e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596acde383514f7cc79737706239718e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f2f610f5c6bfee2a69011dc306332150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3edf3ec598316731554e1176228db6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980ceb3882b391fc4dff18f7bb84748152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4911eacb4d5b7eca834304249b5562153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519b0b56682948ee0728b82577c4a3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d769daeeac41cf995da30c45b596f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837475f557a126a6353e943835514d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba6876209f3274d2c5c7bc6bb2baf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db8b0abe8e46eaa75bd4f413e7741e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c930fd78f7a299cf377d516f5edc49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c69ef6a2b908d828d455a255a214af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a3999b7cd14162f40d36cd8d6f29a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e15babdccc8b51960db8780ae3b49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066487b4640adf6c38375dff7a17ba6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ed10b2d950d4915f7b03a42065aeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64afb3a88f3b392745f83604cc0ea59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6e1e68473cf22b330935bdf5822bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147f1921049e78b4154f5bfa1ba15c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114199f79d7079b7143f66bb8b5a7af2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7bc4a161cbae5d1eaa9d9c658e61b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5c7f316e35386072d5d684183c1cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9883c40fa7e7cbded78d4c2e18c3472171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa595217154115fa16b863d86be28d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cead5bbf2204d8965f5e4f31136427173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98421bb7c897479c1fef1293449a548174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38017dc32b001877ba858efc252b20fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac54ce8119e05e71edc6de3add6f7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b51e371666dd1cb43149fa70670306177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e124f897d0a2b7ad7baa4d8a5dfdcee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60ff7f2ea3947a347456dd416787f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88875796e82198b588d4292fcc98a6f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30585bc6adaa3965145c6c442c690381181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b63f7305726b72dfbb501dbe99e7a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f84b2aff4b1603eddd84760c1bff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efb5b23131e4fd73540c34df5715f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d453044ab4999a515f3652bb2367f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf091e66d306086c4c0c5141a2cc43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa9ee57e7b9b3cf388e2e83c2393fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f5ecd1826ffeeb124799459c8e052188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3c57f1cab6e70060a8e8f64d3cd4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad3c739c778b668281bc2861481f1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ecb35aeb24283db32c9621e526b39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec89a97ca40f4cd5b353547364a87a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696cf6658747f025a130745cf1c704a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c63833f150b4e8a6a902b62f911fcf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be8f4adef80c3625ff257045231386195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd55fe64a42f825db532887d5a07cec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca67c881bef1b81a2b2ee120309919197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9374b7fb1072696d2dc1922aa09ea1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68179ea713a37c03208732734aa4b3c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce899f78c63e5bcff08e834ea9ba0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecc863ca43457842895178c99b46c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623e3911ad0ba640f02d346f80c5dc0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70f85ce24e0355861755b33ad93bc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aba146ff420e7039b5a196da76b64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb08004409daa3e55bb68f9f638349205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df8ee50fd3df714f2f8c9661c29e85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93959c88a1ea8241fa78704457dc201a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b729e38ca3f2086c94b154ca9a30365208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467fd2e431fe980cfde55ba975dff53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02967eb74282ceab2f2b841090b480b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3458213146e9961b93a658b72dca17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a539cdf7a20252774049549a11e8c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c328b44f55976e75c7e08b65e0afc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917ee3188db1ed573a39b528f654bc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fba650282e30056eb7388167a872e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656a18ff074051217c43e20dccc3fdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45ddc60d33b5d0daca1c99f8a47ef8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29f2208b7d4803dc08f854eeee597b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3aa8c5c65645e641df7fe646d4976219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>