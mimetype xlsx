--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92062fa90da3a7088d52cdbf52ded511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e852cc7c67c9f0104b68143282c481f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e14174d99c802c243b5cf7e17d6293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366097cec05769719849e0b028ce8b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95af9e98ec2854b7d3a7063f92da23a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fe03b09ebbeaf43ae31c88e9894896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe9048243b753ab47e9f88084e7947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c450b21c03b250e1f6faed8d419af388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd136810e204f4855b0d168220601e9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f33785e11fdc994327807e17e28ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f39beb85f8e7d1e1fb0d90ce7daf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288ef28ebadacdd5c51f0ce05bf888b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3114d65b5bccf3b13778dd3533bca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f41b657bea8a39e4e969555c3cba9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2da2b00e6be658bc393c646ed2034115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d307efff890cbc411129d14629cdc1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6f8ec88df542df3f985cccbb87a4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975d9b63c3506e9de69db7e41c3706218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bea15e1e5b295793181ea59b25d9a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc6d02624ce2e6a677e50c4f23252f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2c80616daa4922ee2f52333eaccb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e954aaaa596b312177a844c6a27db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b2254d3e4bf6d0024579e84f1a7ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c9a1ccf55786eff7135598f6108bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e22906cd2f80b8a4724c2fffad4f3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180646406312addae2b531e5d4db108126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2fcd08c2ebf4cfe8bee1570dbe92827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd7702ba91c0c14b811657ad09bcde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fac456909d0242210312e3019cffc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa621d9bdf9a61479044f42be708bffa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a8962a9ad34d62e285887681d82e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edbf03321fa20940445e228fe7e11632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d332aeeb0a9d40aecc68f58ec390d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33bede13db06abdb1bf0ca9b18e68534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4be82bd0e5a1d80741d4c2e04bf1cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb677329bad26a5cdccefc627789c8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78a7e423b15d488fa422fa73fe92ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f48f0f58d6e74b1ebeedde8443f6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a73a48f78d0dc7091653c7fbfaf8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e0082edd1fd35d66e320a534c53bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ab0eac2884f1c5119ff215e20260641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779d1db99453af414bab3bd7062821442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c21622b63348921344dc0eebb5a7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de7c41a059922d312aed1d201fdf6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5718734f3180d550f664c7217798ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601693eb1a875be600f1f4a1fce677746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bce0740fb95eb8d00b5897a0ed771a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9022b0eed8fa940d0e58007cf5661248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c72b3698f1046898036070f83b8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec549dcdaf756ce7908bf75d1f95dfde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f902b2e78ea97471ca475e32520e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2ebb83e220b62d4f41cc8105965b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e818f800f04f38728495b6a8960df053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1bb5d9ff467067f052206fd8151ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644b6703b699b005e84d9bcbfc19ea555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae9b9970f415c5c9d506c5f171fc9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9885e41b2d08f83c1ae9ca7bafb5bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2c6cb7894a954786f36f92240013258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e488a893e430b4cb1e23ce62418de759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d49397cdaf29dcdd7925b42c9766ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6f80bf531261bbc2203bb8e8959e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199dfd7ff306fe2b4506e7e24301ce562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe69705931f1b3845a66b5a76d5fe163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc20ba7edcb24865b3c77bd75b786164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65028715bedef2acf8966472ea243c2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea607046db0fbc63f0ead30044c4a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d8e74140a0f4b4e55c50f112ef52867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9756578fcf53252dcdeb7a6b2048d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44c5d5842e3f7ea9613435467816d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52baa6fbd65900a9335a39d4335204470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15db3bee662f3a35512ee4c15f9528571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55771ff7da438d54497f2131b748a7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68244bbb04dc14f01c87c0dc08efddc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bea548252faee6f99cd875db4b39e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97caddbe6ff91bd3dc5e10ba98fcd1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627f66d32ca6422d972c2cf4584afb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa27b7e09a730d605d59a4000e4f34377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0a0833c2cf7853bffde795dc2b62a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dafb9eba9b0dec029014f5d6ba29579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88455550be1237e2ad193d3c3e2f022c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded49e669fc67465f200cd092985c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36508b6fa616ac6bc0610139090acd9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182409ce97b41331d3b47acda3fd688e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b34b7da1853ca6179db4a3d073b5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dc7e9df9869b231b1c790fe1b9e0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62450de35a511418dbd203a0a9be1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4135e2b34fb41c7053a3893c08c47787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff4d384f4bc19306fd47d8a517065388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc7af6bf5fe7c0929986342810a84c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303081e152bba42a0996b125ba1cd8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd43f87136d411f665c7bf1aebc6c0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc278691940eae236049c66714ccd7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89decd2cb368c7d4e603a600544794d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b19f0b4c24e311b126ddd729fdaa0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088f35fb332ff336f18a28b062248b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6eae9991c51b82db6672e3359eacc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232e9c441fa80cd4a0db9e55f51b44197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270097e6fc40cbd9d4b0b353f1412e2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949b22fe16ae7ea9d459117271513eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b1f784b9f584fc047858b04994e23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf497a35e8ac71a6192c15d053db43c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35432f01bf7d599aa8912c8615440d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e898acfd2d925dc690cc163a0072023103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2448a5cbc8a8a86a784cc512bb6ffb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71b607b7b441ec39e5ff7996adaea6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceeb88a8e691618734521c74152bf1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2671fb38bf43aea01952a96f55bb14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f794edd3784835bbb7a31e07e2d42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55def70cd002382627698429460033df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253987e29ba0b6a7cbcb46404ee3b209110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518e9c6aac968a586dcb8a8d242872a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b45f0ae0a4b6982854cb5767de42c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd54760c11729783c51f831b863ce9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6a6b0d376d0b2a12f023769f257d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae04e139d9733ab1c74643c0e29819115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec292cec155d9c8db902639316af54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01e351138383577e2f006c29242f14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ebef7d4c86c2f7a05804f273e2c55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67c3fb6ba57a2493f820628aaa4cd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611639f4a3e09fbec76f05f7caf2443120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ace51db7307fc835d96317e4e2bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251fc6e77d551e384c0c815b0816756122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8db5df42a0e651fcbfc4d31f2159d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56106d78ceb86c877ebbe19c98be3691124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b59ee86ed66cb79d402cf00456f077125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b802d9cfc5628f641caedc856eeffa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54786e43c0bb6f44e8555ceba636d099127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728b1ea4e79a5f3499b40a3fbc25a4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c2f432ccdaa44f73c3fa5fbd64e1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e059663691f6dbb6e6054f1067311130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ac190ac778e5c124495b2507ffaf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774995676165d00944dc8cff3fede748132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1811ae6356ebffbf3d34dc2d21ba086133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f9ccc7e66c57e261c16f4b82bf148134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603eba772e823bd759fb7c15f33a0572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378d17ec66683d342f7d710c33a21fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd0bb14c0a98b8f310a8640374ec7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801db96f923cafa77bee02f39c4e9c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e27bfb51c9a34178daa2ee9933ff70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e10add4516a42ef7ec32c23d9ce44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a6a4e0ddbde5dc2e2b7942df1be42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa820b2ae00e274c002a4380821b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7b235a4aef40729cddf45d3545450143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a627882c777ab0a785e21d84b2a0a00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd44fc424beb75620bc5be74a34017145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee6c1cbe51221ffbfc15a1da64ae4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae15dfea125a80dde3f8eb7e91ea39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6186810abf14a66e2fe9fe2308073148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40f77668996ff294c418e8c54e7cae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88c0cfd93680bc676846aa478ce17c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1b827d03e51343d17f5cc85e7adb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2ddb292340ef7f309f872034f0053152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e242102bbbbfd5d08b5601faebb9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4c3e2531fdeaa412e4a3c79ab5017154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cd2c0aa9b5d74b62d15fb75d55af8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0849b6d97dbefccbb2c2a2854813b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59f3f821c5cbf4bcb8f4306b05df03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d008398142c941162252b5b89230dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32c530abb3a19f6d2660a84e66e5c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f80ddbebcbb4329f81a31c7625d99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b99abf1be94559028bbac617b82173161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b07f260839055b42e0a045ed029cc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8246caf2242f399b824b5c1b361dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d4e8697488a7ca8c5d6a0b87ebed7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c148830b94e829e037386b323f67ccb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a760b4985c4b2eaccbde19f91d4649a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff889da736e23e75049ff83e46eaac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f14cb31a65def5df2ef806f3f0b23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8dc8ee7ad0c8d446300f706314b83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdced32f4b27026f42b2bc9b00dbc49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d02475f55155a1ec4e5effea39107171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87ac5b220c15442f863879f334f94f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffccf9e63b78f4eba12b5143414805173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe77b2bc5cfb30b1e00c8edf2377e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b0fb9d134e2b5d2500fb5d1b09bcc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6e1ee59a5c1ed0dfdf7fbc7b082c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a30057f87b2eeecffeafd972ec1bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592c6ce4674878a23658c94bc69a866178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3a5292160b88eb75cc05e8425d6b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c4da031ad7bea7a59a2d421b6e0c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb179c72486f4843ff1acc1ed059ed7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe40b85d41c9d26c088333f0562e6b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76379c696fe3f81fa2357969a0047fdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bde5ff1fd9fc967a654379411c2f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5646bfcbd4eb5cb0d11bb93bff87d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58b3b9be261d135b6b1b79d450b632186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd3d18f2b8101103e376b190ee8c80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c79b8277b1f783fe2da57171d57ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f8876bfd36c24e823b7a77c86c321189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63066c8c21049d76e42157178a25e2ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7880e6033963ca16a4091dcf01330df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dbeb392a44978521a1e06a243e212192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d5e3b949b51b92baf7ab66701911193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab36e7f923cd46b307c2bdf0bc7db29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d512d8ec588ee87d2410b7383f681195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f0d32792513f65df7e61e2bfa43fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4553cb9cf68faf9644e0b60f31c094197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cf4039778a28790f9ab875c036fdf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df558721c847c6f354ccd11bd3822043199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373862395278271b6960af2f614111e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c720415160b4f8d6ef93ec91fc8f37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c5b868c9171c43a5c7e7965023e55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719763791fecc94b4250a30d71a9614203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d695138a4b07f5884556a8d28b1c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0c6986c5503c446be394b85b8ac03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318910f759c6242d4b4821d36447afa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e5fd8abdd93209bddf77d02b2f3c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c48d70f965e7f21d39aebdcf847e62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12634642f99a56e3d75c4dccf655c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff26473f13434a027105d79a70ea1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750989743738b837a405b8c9e32fd17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb169d86bbdc40f3bd35d45264b07e1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb510f007b5953171bcfe9fa9dfb667213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89489ffecb6dd6ff81f4f5757bb3ae42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c05fe631becc7c54acbcd22bbb6b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bf74b4785ed48c8e9fa42faf5c2dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31e763df4edb5e37e68476349629b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b38e132d9218d91cf9fd0a6d500dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348c7393698c260de6517a731a1a045219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b14f7dd93f43b6accdfd8d2fd2ba4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc028670998a5c4110223a6bdcd0eb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a07259be053f9d0eac0e355675e603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebbf940bbc3aaa0a8d85c8584628734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b529be1e6da390501246c278070685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5588a056161781ad2da0d7a6bd882f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3f2c95167852d6f6a09f429b3ef877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e603c7bea69bd4031f08ca3b3af7248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572190c4b3cf0f1d0451edcdafbc5ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d57e8ad11eb4a0dc6e80f5dff0387210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc405868247020ac31d62c27d4c87da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462331911b1be5624c3c657285dea31c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aa8d68d5eb73573e5649f4623bffd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e318303452694f592f22879903c9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9fad18db0911067c96075e8a60db215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca666a7aed815a65ca560b16c536e8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd112502eb05a6583463c1b99f20c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44e0d0a707d4de8a062dcf905f85b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74cf1d549df0fec57c0e64b237e45919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cda53359ca378fe9d8482cca51cffc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab68c8146b01f54984f7927a6806ea321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593436ff59b819e90b87cc48e345fd9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f6ec75963bbbad8fd7a1be42eb53e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6073abdc7a3e20f27fd2a1120819324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2eadf12cdde2921542a956dfbf2d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e5b90ada72b5510f7cf45d85ac1e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029210a3c566074d264f7b76fe3d6d8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cf0e474b4d2588e251e89497fc2d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0d1a0c9ab83f758cd794c9594003929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05090d2e06d1c3c730f3edc72d18743d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbff29d0961e45962a05997a1513aae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a65499760680417952e428c88e40a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed44999ebacb66cebdac0c54767cbd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ee0ce829400090f204716b5be0f3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdc66683d0e65a61869a23f6015a5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b9aa178ef79441838afe36d814d1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7a26be0b7f3387f1a8c3addf142c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827b208fc3c2916b182dad95efb411038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3349c37d34685d2be5900c826046df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5af00a7316ffa542b1c1eb213daed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a0835b2d12dfab45160112f44294b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0addcf229716830a0bb9f6f139f4fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2f5349372fa542903b4191559c4eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ba43d8afc9da1b97bfa2e6f9ef8a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa536d8f2d76fafdc23fe3b8e278f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f098587e9c3fd5f68e0b167d6214346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c809c614ddd887a6f1989bf4f03b83547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eaa3cb678619a57f90f212683ce6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0cd1f66f4faedd1bdf7c1347bd63349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6d8dadb96d71b1c670db55eda577850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaa581f2a66b908e22cbb46368e2b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf43c5333d0dbe2b839ef7eb2e9b30e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230acf3f17400df6d27d4cc37e7adad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f377a0cd02d258f086a93bee65c1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687052a5215319e21612fa6458ef8d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddae7b10000295aa78be7a6681799f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded2d1d33888e450d1575caefa3834457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0cf40850a61d8d7ffec0d9fb250a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72626c72c27a8a77126f3c90b4b6fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab06d283f0a94ccf350ae91fd3257cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb7a067f1eeafec438c319644b110b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de512745689f285b29ffba6cee49e72962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da650e366f1f0a9d91a32cc4d93eec5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d54e172b1e50eb4ea42be69d321f0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5a70fd1e825dffe11437b6c41956965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bec5ab401ae4017ea4c1e174f0d6e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988576379036f5c9b48ef2f519968c0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e1c712f0893c79b7ea22b38d424eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996651af94d108fdc23a7ef46969fd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eaffd7397419c4864853f8797b35470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbef39e9d2490d3381e40162c9a48671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61512d6501aaee95dd146f641a4904b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73720278326c0db3cd05a3d4fb513f3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb47f8b1e969efa32f2d4e47330cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782412b83f9b9cbb9dff0c2a548d751775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a330a809689f4d4dd56d54775d61c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fcfe3cc2f028c544b9293e1e8a53a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a6540a10668d3aff89608319fcab178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d711a8d4dcc3c0526486df9eb88b6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846d09cab24a544a534e1b2924b0d2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b4ba4b0d46b1652bdd7ee0c8c526981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e5c54ba1ec5c24d89214214bb78b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905c9e5a0602b23b70924defa7b42683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b943f5dcad460210f74e75d21039284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385883b2aff9098de70f2e933f8082885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c5eb1a046257c102462fabb1f032c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada07e6b8eec72af3944ea854584b6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f0df70b45bb637789c1739d0ab66288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259893996a6c37bbc91fe161345dc8aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aa3b1557cefe2759724d911b40d6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f529c06cf042590eb79943e519321e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae757bc37cc8deb30c2fbc642a78f6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe05fe248d5b5d024c53b9ceffb21d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda33b6b503277be9428e21f56c3d6cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b221bd8232bd69f6d542defea4ee0ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf739747d0882e42f7aca40783fad896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c3b4b25821da214abb458cc7f61197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ac6cd8ee359789bd8a6e795187fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c1495d12922d56967dac2f6f5ba299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55d325b516d1c387a843a5df81c6f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab95c10aae44c5dc80d29a2fe14ce15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b28894f6595692225c53b44607ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97001968e71847634c090de63255fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464702300a0a5f933f23f9abd6b598a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a86ba1cd36ff4442b2bf2319ab988b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389194b73e9115f7ae0911a9cdcf87dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de608877332e309f697d76a680e68b25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a973d0cf86b67c04e49ea1a96c504108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e06bec1c130c261b1f95e8a8818795109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5418092c03344fb94893a4efd99de9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663336a7bcc8b0086a020f9229ddb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87426d26ce090f146d73d497a4aea1cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0ab72a5c34ff80ff9fbf636f0606b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73550d8e26283cd8c295ba1e54bda43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e30bc6584c910571131f79356494a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afe1ab75eaf392d00ee8e67c2a101b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc2d3df46b8f21542d51f47ef3b61c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8394059935efe494b40dcda9821998118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc25db47cc2d5f40e4c3877e5f0c64d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3adce6bca816e6f6bf46f0ce0874e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418087828aeec6c101fa58ff330eb177121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b70eae7ed32390066a80e97c9b291122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1fe01df03ac05505061158ee24bb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f16702c811fc9ed58d9361eb628a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008174e4c6e3b91ddc7dcf4ab89b0fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbe406a883deb0cfdbd49344a33d24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b450584b756311920033c76ffc0c95d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2831b3daf64d5b9ce7f97c55c71922128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53268eb6ec3d1900e0581988bd6a49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477a8784934e55ae1dcc5216f753080130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d46e226dfc147c133263aa3eb3320131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fc0acde7ba29bfd9d2a52249bf66a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357853ea21d915b664c2ef2982478b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49610600baa232cd8d3aa67f75cecdfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e965fad5b4bb8f691ba2d9be89c836135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e0f35df50474bb8ae7cdc88eb6b78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df024d5cc7af22e0073c4bf214c0287137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e661723baaf9f2e322ee065de7401138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4b372b83ec4a3ecfd270d771ddf61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0429cfbf81d0caae25fe93eb3d7909140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1a0b77a37520700b9f48d1c756cc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b42580994d80ea70c941a96c5d7d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157cfb9cef42097339257ae2791e8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50447e0f2bb305e9ffd436aea69fb9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b48b8e6583d42d88c9fd7597154b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60adfc43ce39840924bebd36796eeaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd5b850f57dd1771e2674a29faf2f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc85d030d217e9501bacf04d88a0a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f611d282300d5b6b96c939d6edd17b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acbf9cc70e5cf58b06b841fcaa029a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0034d4ed6b951d4b9dfcfa5b74277151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935efa41e4fde6314c7b9c8afef1c4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c3bfa57f645e7a35039457ee61783153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545f364460cba8e408c56b6ca211031154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f69747cdce65143bb7cb5cedaa49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703993c3c3154de4af95fa5ed93f44b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5c37b61a662df6beff5cb751ce31b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb44a47d80be9f82fb772fcd58b081158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119f04c8f391eaaa5c7034092fe2a45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562396998482ebd7d9a7d0d94eefdae2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d68f5f8ef4a4cbf0e8e66720067f28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60755594a9372cb84dc099bab3e3164162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4536ccc290dcb46d4a085debac1b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a121a5165c6e00cdf7169ddfda7756164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181602eeb157e5e48295a2e251e500e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519da5ba76ee750410ed4f072f15044166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacd61ca9867d902fe1316b3b23686c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e4ccaf7e0f8f68015ed0650c43deb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ba7e2057cf432189e8739e6bd99b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd86730cf925db7445fdfa124be3105170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d8ea88d45b87af4601ea06e4ae09f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a7e6e5a7bd6fb470b55c141b28ad9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ae0dfd3a55394010a307f83456db1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1aaeb0a75edbb311966546fcd6b8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66173d58785bf41bb157c35683b8ded2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16d0dbeb46b3fac0bc94d3c4f3ed2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8593c0cb79018730c1b53e3442cf46f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ff22dbda48385ef025af2d575135c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f72a3b57e1a93eab937d144a058a35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eef6b5cecd59849cd46c68f662d95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356867c6f3fa71dcbbaf79c0dd0f1db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91300d52137e06f5a40557a29918d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e478daaa97c57fc4d5e8448f2a33bec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0429becba5c13830b59831a0d887df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9917396d5bd19833cd849985be4cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3bcac8c70097150bb06bb4d170e54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b978005756f0b10824af04d44c8942d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d2eed0c5730574eb443055e4afbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a29c09c6da8627f3cfa3c02819faab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41231e0380746633ac34912233e3501190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0b729d60fc4b06f1f58114a0ae183191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1b44f971374243abe178089de1d10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29931fd197b842f780899b114f80e30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d2de2d73829ab03cc0b9430a3af2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93729ad5d30e68bdb58752d301b753195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8567d57e75a32b60043ccd2de8b3b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2982f40f7f8c9efd7e951ac2977f64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61204ae6ac079c6b83d8ad52d25173198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d09273248a820c468ba5fd7af0470199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fc6ff7d5468a62a99713e36ed1631200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628df63ab582413077842f331ddced6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44f38f93332be1d116639f3523db69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b2104210067bfb695053a5dac2a3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e7d6cf50ab5085ba6070eef44218a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a85ae72e461f709673f1326a45902205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca583008b9d19a96518ff48831010fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f66208ec621cc4850c33c00cb50997207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf39a9658fa60bad549997a66e5899208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177d18c0c82bc26ae080cadcb282b4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e98cf258e0c38791c4069dd2c49cf5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b962e3f6d8e1da7ff2b1984973bdf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ffe7235bed0a309a2e6b24b8addec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ed326103349321d134cbe3b7eb67c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8130dda93c19bf2dd07bf283e0e58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613d76fbc36a546b15ab905e815e759215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c280f7f3dcc21b7feddb545cb653216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce78b1b7e3fc0a800693a5a624259a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e46cc17d7ba9a5334253cf41e9fe7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcaf8151b0089a8db6e5b12fb4626a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>