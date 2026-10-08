--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51db912d8e28e506481031b7a67dc4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e213dd751b77ab0ca8fddf13f821b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddaafe248aa7e93939623bbd7624353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574ce7199ad0e16929c51191987f8184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ee440af1bc6aea88ef837806ca8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bfd5e00f8e46ed24d799a845bfcc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543af8512f36f044a0b9ddb3008ce0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8050cab3bfcc3bcd3de3e2e92ec0718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b82e77b0c967a6a76f1817c00acc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003836bd425e492654a23b346a3ef1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80096be3c91d2669604cf946e4459af511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917ca5126af6ead2ba99ec88532a11012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce638941d127278fea42bbc6c2ff7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fbbddd8bfc6bcf093ace2e6df4bc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aa1fb10bb516cd5814e10245873f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e80ab76182914525edc912fa1cc5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c7368290a98fea45ea87cf79c858717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0051ae2ede2f306f5fd62397f741918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e10bea7801a394d486a3193540abe919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd783b2c3fc3962d874ab9bdb06dfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47117692047031b47f859311c32af321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6ceb2df923d3d0565ca87064fe43e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458df1b9383c330688855295ac67e3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aafdb4c7de4370a6c35a4bde24827324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9eae26bbbcd4f2977ddcde7d9b7e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dde14f2b50ad944e6690561e7712426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635128db35275e868f416ba54f9b58c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0235fe87604e4b6da51ebfccba5a0a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a2a5e5ff0993e89ea511a13c587b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89d468ff3df6981bc777c6b82027d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49395eafb5515ca5be176a32f42a745331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d38778c361edf1c2526797c9f5f95b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658b93f41b16ab41ca72ad9a6a6a14e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43e97588652f5d8fc48ba0bf1cb9e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac8ad01dfb365c444b1d4a13b4fa935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b177f2172d1c2391304d98aa3f0221136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e5caaf41d2e6dbbd1db5a173a2a1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a212c610a49f87d504d207723ba377638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3cc4ea0648242d5a5a85f1f14efd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898ced8e04c45dcfd9f974e06de6dc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d5d1e6022410f4d7a740cfc7814ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271081db561c33a309ea52f88e03c0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4dc39159c19456efb994fed931c8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e120bb3c8d7180c269293776f93506744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e3689b2b1d78316a77555c8bb517e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a40efa9e8cd68917737a389fcf621246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b47cdff436b890ea21cafa0f925c7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62e896c362059b610f2ba4209f8f0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308158dff7c133829f7fac4f79aa0c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52a4fdf375f53767905f7d4cc65fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03481bcf969324194f0b6657c5e33a7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b4e3bc677c2c150e2e10e30805f5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d0e2263cbcf71a8b6204212e6aa4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52639360c29f157305ae78acbf3e3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858277a0ae4b997e387138ce606623255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0abb24843a18abf214458cf7003e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68833de2aded9acf2667929327b20057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2ec91b44d2d38a20f43fa238d993158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79009987c3a8fe88a19bda7fa6c2c34b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cea9a99b58f47eaf1fadf9fb49149a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3da05f4d91a2bfd40a63f4c340386861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dacb220258fd1574315548c872075162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa61eb1c5a6fa9d21ff9b86883efa2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c7ae3947d6d47feb9625f77ddadb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab351d19864817eb572e1dabd2dcc70265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf120f362fd6e8021c46fd7ef226f3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c64ff9d9371c680c63cf552586c82e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889951596888badafc2342facbcff8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016a005aea398231eb713169691d07969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cf4e325d9730824a6b120a33a366270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fdf59bd351a79f5ccca5f1bb7277e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d8b804e3c57fdbae8460d00f66d6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e9f079ba6f332c2ea18a6efa5b13373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdff84e2c48ccd0140117bc6886489074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bfe3decb42f1efdd434b1ccfe8cf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f45a74d17b7e85b81d648ca533987576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656781683edf9d615ac44e75d5773b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2b43aedd3022cbff627672f5c253578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae05a8fdb5bb6f6442f1aa90c6ccf2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cba98a879b2087459af8a10c7bdad680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcc2cb243d2462a8ba98a07ae0a4ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1436143a437a12c029c999704462de082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c1888bf9d5e23f2140c5ae4d015d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73950c3589e803ae4b667cf75e6693e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d32f87833522b1a409a3fc7d6b556385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3a5f5d9480fe7487ee5b9c14769c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75449cd664ccd5e6fd884d1671423a8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049a33107094726afafecf7e800ebfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07421b821ce11547bf08accf74144e9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8fd0c3f7e3d01a0aa6f1fbb4f4fb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d45ea29901e3eb2ef3596f7bba25e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e902383cd8d0bca3bb82c84fde16992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d0d3b99e846e671386802596b1f9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ced30b36fbdcfa559e0a8d90ad3d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afda6bff89ea4bfa064c88b090ee2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d9989fd3a6eb246ee32fcff66aa9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2949aa7d17f43d531d1e870899c2a2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1becc23c8dabb65aeb4be1b6827e1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c699b8a4fbaf98be64ec8cca5ea7b9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b02417828b178e92e0b24ed1b93f7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563826be4814a31df079391a34ff468101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a3f7f082f6b6943c5b96eb10f23d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe613ae859da0ccc83f397ec482a64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e268a8060b52592f8df4828602933104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7126aba60548079063d638b8a2bb57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad43b146597665c0cdc64612353727c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb9b62c275f21ba799e8378e4af8f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5dbea93959d529bd88470a3f406a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5313bc417a225013535538d76fa74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad3d4152cd34d072705cc026508b12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020abe9652cc874be5564593cf46c43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eb735c50530dd14aebef9021cc33a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722a3244db5368e62043f9c4a7a18b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6807e40aaaa669ad99675b751cc353114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c33ff9fec26e5cbf19cab524c527115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4274075df6d03e8c7ad2ee4c54717116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6b1a01b70b40a099476bbe629893e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327894574c6c039e17e844d71c91454118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6bb0d0a165b0ad283442e16f67aac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd705ba2db74d10139a878ad344fa7ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fd2f4ce5d0bd2b323824c510c1df1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4979157bffe38e46e5a6b8c420d097122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe698759c84f71e869d483425a76b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e48b25c0430c0b4dc165c6168f7ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d459818275594f6165ef6a894c6eb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cecc8cee9fb9d335c5cb893a73d06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b5df60b012a3fbf4db075718bcc47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7b369af73ca27849c4fcf15248dfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac8577232fb43b3d07167d2eab47bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d490db7ea24fd6f156986a0b1add6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ac262a6068ceee35afdb15500809131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213d896a23839a6341abb7c3b5894e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc7a8aa9db660d19299e4f50b8af6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cf65b931f4a40673643a67eed696c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d127eafd9bc89c9c0e0f5c87e56a09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbc6a18bdbf631fbb35f181d7503bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec5c0eec1321a28883a3b95bbc498e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4400c44d587447c4199de994c52c76c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a17239f9e51167dfc03151b1cc9a6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2fdef1a6e3fb8050f3392e0da73b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817fdba2461c37bd341f0846b905e7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de55435cc6b2f675178be520ad033d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ab8d2da806b66041d5d00ccf7fcad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86701936739e4744df7d78c91d8fba2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c22360af0c5b39a9d17bea77cd0948145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80261f26ae6a8670c320ef8e4e72707a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a696cf80ee0bbebd78f54d874624c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7fce16b50930b8b31a2ed1005d76d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e27b6acbca38b290a469329ebc63b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf4b3ab46118af049f66c63cfd9198150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefce05ea8a2ae8c7390d80f0658825d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95f757ad4aca20de3059ed0696732a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48489b0ee44653c398f0f966eb6f8cbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd07d4934beb152d7a528effa312b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ccadd4210d302b43f70c0dc11f055155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aa3bda7cbbb230d35dea16c20d386156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdea246867efbd241c733868e2d8ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c3a44ffc0da4290d8362f3c5a9db8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec862c9ab4b98c449d05aabfa36cc54b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb7f794115d0f1288c814f8f371c55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95770c61ebaf1d40c970506857eba78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a430944a75237676f9209de4a1be873162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858ef2c595203858f88ac672c04ec77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61703a6c7823f2649f61240cbb56bb00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b37a6cebcab864bba4d7a02714b9b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c855175375cc4165a60c90e33432b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d193b0afe78fa7e5171cd29e470410167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a4109cdaa1698944dd88d234827ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dde244da9fe6f86d659ea1945ed32e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8070dda357839e086f08cd4121311a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194404cd0efee5285247f131e7012ab3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53d349f268a4d10831821444f8e553172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f71d495718888df1cc1783344530c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274edbc814b32ef098e4286d27543de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63517b5a0c938387b27c32f633558e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccaf43bc0b3a0cf0f767d6c970e7d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47a8571481ec26572a8a0f99d1fce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d66d45e510c68415a3eeffe1a97ea1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782269a18558f02df06b5df20887b45e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff884ad57de20718be8f223b905bed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b8f1a39f555ec4d045d154275fced181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e760f624051a8bc7024a722e37f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc474f84a9f47524e5e6487bb9e14ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b519b9e8da0cd449c40412920105e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4644110f16900f5e67b98ed1de475185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229ef1a7a566ae9701af959b720cb43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e715d062c970f0876a0ac415b1df738187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f6e20a83567bfc3da580620bb4da0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e248cf4c7898ade8419f5964f504f98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566d00e83460fe8d7a269c717da7f13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec52ba78f3efc7972c7af0f399a25d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320aaf73f69709660d8fbcbe18600b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a132fee4acbb760f03435c8a738c70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf60ddeb174e3d546c90e6c5b8a323194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7667ed3670d0bd1cbbb8ae0da60369a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f6677e6f88fbc41ad127e8848f457196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be82f404c2b5018a4d12ae1868f9d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81e55f2cd456a2c77e52afd4fb9411198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a629ba74843985e952c2a23d3d64db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973be5f19b64738de21b7dd55931e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e4ebb36b1b55e089969ec12cdf3eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca04a290696a4a8603fd99fa8ffe1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580b8aee5069fdab9c6cb3b41c04c77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49bf352abff8cebe48741858ed85a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc579fe4a18f97dc2c25a147ebf5b2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d05e2a7bbbdb0ab4cee46824fe525206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532461761dcfbb6f8fa3beea786d080207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d94cddc3c8118e9a928afd78d45a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208ed9b04ca81d078c0d39edb1536a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9fc0a1d348741397ec5ae0d4a00f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2407327a3c611cff825d31be6153b8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b58af34b24ec880cd75a683615aec1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7e591d69fab9162f47125e536dbbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ac527a204bb8fdf3cb20914b804fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc8a43f2cd934d8240f8c32c317e4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd91870277af298fc322538421555216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77219de297e3f05f48a8e649959d10f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2e0cd7d46a73db0679566b4524b83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e7f2484f07944370518deb86e3be8219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec345d02416dc7c609c45781bb6c741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1463b2d69076af5221be5981e39f9a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a025a9e20a86716a52d87ee60895de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5445707fbc7a589a5ce6c7014b2074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9e63f27055ae69e3ab0da3afeb1605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbcb46116c81d764fd2642f03276096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64a945fd5aa93633aecefdc66a8dfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabeadaead3bca712bfc37a03be14fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b53008ccda472e4e2d6fdc51ab7b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d13bb2a65e1167b8f09c09379caf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b4b6422dcf8106c00836c446aaec311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceec33c85874d4470b632d26dbc25712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ca0da3213a22a0142bff23d9cc74e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32983e57315644d281168a840648016a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d48cbf6beabc10236e9fad5561c8e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332fcfb913cddbd0fb2cf5c1283590216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351de395c4ebf91da53395137e33079c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d3772230f8fc793ad7180b46280fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3169924e71133d2832b9894ca4451219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e05f59140f9450b0251150af239b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ce043086220436424c6b900111ca921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cad88f9778a80c80d58d5ba6879ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e642698f4a9362243ce89d7d5271ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b03709af975e40094ed8bfc5b78bdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902ecfc6b0cb366a13d4e0bf8f2ab5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caf7ae3a85ccf52b055afdaff727ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f38de965bd511aa10e8af4ead67be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0015349726109884e96f23302c929328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc689d2f40b8f36f05e4ae7375c4b23329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5e5b581e537cf7c23b3b3456c00c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c5850f2b20d1b84c26b0dbf06219d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410824aaac297691186dc39a1dd1ab1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb42a00ef0b44bde40efcd9325350233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5781ca50df2c2e47893c1f826eff634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df0be0300b23b01bf693e84e623c9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5de37b981dabc3dc763a375fb611f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f752d119a9dc58680849e0a96d58e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f7ec503228215a60a89aad3d5f46538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28cfcaaa7f4c1d73891bce763b35239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bb44cae3e4c1eff019d9d5ac9002340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d9a2807a4bc60eed52148097e012641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8fa615a6251298a3bb2baa5cb227742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed9367519b3ef01549765c797b228343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868db400073e0aa149e68e7501ca90944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae8ef87e0a4f910141748f7904604e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b67d83e54ab518a984f5274bebc4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d94585e7d290e4fba006bd92f635047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e2c80969c340ce7792359281be1fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb30f87c790de74dfee93ab430db2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc099350121dff3312bd57904be6b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac458651df9a673a3011cd849035440551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ea66facb14ce91db7127f80ff33c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be51a21306bfb96fac2bf0ec3f1b0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3e0486b4e818262f975e2c62ba68154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352fc07e83c2a2fbad94bdccdc68f8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4431eb42b4039539d32b04321248cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335143d80ad82230a74a397a74a5aa657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64072bfc9ccade4600a3c2c7d41f66658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91a1ddf6c27c9e8c3c5a744a5cb66a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7ec6333ddec8db28cc0bd0866811960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb4029a3fd27030c9cf233b7ff978661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4f3146510490ded4b5ac9ae4e480c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ea1316912d163a00694f86b75bf0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be678746eb411f044e5f1d7bba1a9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832710b77184b5cf774f850715464f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac274e7e921e139116538e1cab3534d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd05589dc77ad30ba95618e1492d8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8816512e4d723ee6aea65776c3546d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b695f7950fc4ebdb3f27c2cdf04469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783872bc4e514dc82c8db83bcb0660a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaa0ebacb1b1ca82de2e5f1f6aafae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769206bc8dd35e90c8236009b59fcd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41131da256758f3b26d94debe87c871273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d238cd79a87e3e6d230383f3fef96ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd0a759576ab6001603a98d86b766e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e53d502b4dd52f3777442d9dc8e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a4811ab8db06ef85be0a1c3b236cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58c942d7d03af40ba87c7d8cda4a6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f8aac08bbeddbaad99d7f9d8d883a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c293fc4d6786820cf0ff3aa50ae9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700c2f7c3e6242eefb69e994f2f10b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36819f5883dc5b9f8ba661f17bdb5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1d06784a2ed4ccadebfa62b0f79383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65d39cd350065c9bc14ac59bab34784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e240689323e02582ef342d5f8ab8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd4ea15a8ad77262a60af5bb6ed93486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6404fd12502560f70a52100594a2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7834c942f86422e3e56aa1901597d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f88c3afc219b7688b222e8d98bafe389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc3861ab65fd69c980327d67834e7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ae6d3437011644275689dfa9b05b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09932209a24934e191e68f5fad4bbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f9cdce4960ebd2b1a6a5069e84c1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a3a5246c21740c0802336b4de62a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bbd6f80172133116e5c5c2298cf3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999434c0a90f6fb2c4cd05fd985b1d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db67d414038dd5d7cbde30feb0edd5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53d45bc4cac85e3d60aeca116ab73098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6dc5823a0411ccbe9c56c9b3ab50399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae962a41fb5785e23ada87ad2590c52e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15da5a972d23d6aa51346a1b2414583101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd24a7de7ce1278fb1bf16223dbb9e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6e061c173b8b4858fe04e0eb3efea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30749d67b58247e78960d3725eaefb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a75cd1d7d480933153df9cbc8622e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b30828f7fc898ea81f431fa1907ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e760e5a10bbc5b811717765653ce80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed026270dc364a1271b65898ef16524108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310f67fc4620d2c1e60c5a944aea290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfcab73dea8e9994a847d282d4680d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c0512e906d2b4138f3822b1c2baca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75db18e994eb4a629eff9d0e53af0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07620b975df94d6fb630d953b8c8bf81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c27175978fe310a0cb7e40828d704114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a9f267f535f753aa0663e272c2de4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0ef295a8d3feb343b1778d381191d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fd8b6de5bbd78b8621396a9af68e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd355b341336631def57e06a400c5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf824e8a06d140ffb2ba8ff056c0c59c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb946c43e7c5972ad37779e0263a724a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f5923596832232d26f42611e31b2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fa5434fa04b59de3de7f61d032c1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fababceaf0551f05954f29a2b188eec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec9d9ffc8df7dd46495429ff904547124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa7b9755fe6b427110e4470d2a5a14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17791212d043d178614a68a98ecc876b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c133e5493269cd1d7dd0c107b6b87f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9494e576704314c3d9d8a6d920cf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606d954e25cc1b1b3871816a4bda7fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49e7466538578715d4540adb6a7a9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b241352589fd22181c45b9313c687131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56e0d09ef1e24ce679275a1c4c6950132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfcda3e42b1953788131dd9edbe4f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb370ba6fe9f8905c53864cabf8f4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc264f0de15305fbcd0c09042eba6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb983447cf279884bf2e310798cda1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915fa5907b5dadd71a39fc60a330b65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde760eac04ad2c9ca2a422267c05219138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724476b0cc87a707e180f5f17d9faf8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50741f0b2be6537ddeaee25b3da7aa0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787900a2b05379ae33c64e6ccb1d504141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320a24cd9ac9efe94c85a0bb04b2e8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ee186d5d3f1da5118de878176e05d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb6ac63dd49ec4ee7fb4ecdbdf31a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d4b67f7df7179b101b22bfaf81e49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00370d261596e344b04d76b274c49722146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7175a582eb3c785acc07e72bd2727147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf1d550b237c8a1a1ba5f74a2850ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed6904e82a7b2230a4f28f2f692c3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741507c11c91f59a25414c6ded513689150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba6f2690c5e19f6d01e088b0e8e3fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8063b7414c2d2bc8df5cf64a446c53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466f494f9294f208da3a6bc8340cc44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b71855ff44c5c839e6f26ebd037d3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ef47e88643507aa1afe706569938155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c751380c3afa7925dfe4131be19bc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e94fa37dab3db1969af1f9c828c8b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805af9b48b23d96610092a6c526f4c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274721f1d33eae39717a6141fb4d71e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f1a6ba3a8a14c080e43354744cae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3174920dc8071867b575640851775161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d35a914a8c9192237664674a7a2ff4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c08ca3912720420844e90ca1c6b1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad695635ffa77efe29e29a6f195a96e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda5a92f42102be9bc9f6ad265f60af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9545b6e1d8019a2245b783309b90506166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9e24d3c82d6ef3c55c32dae48a90c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312697025aadaf6f5e48d452e1f0266168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dd48c7c9e9c8f0d5c609b2f400994169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b96bf2309271336b7dedcf1b141af7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f661d2f1d541fda86612dfb024358171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a30f0ec091ed9f343b34f5cbfbf7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a2aa441a87d167ba60307bdef817b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99535e2327717f717d765b31220c690174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91cb4b540132cd138c2fc56cdf5b37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407794d8d33471761d8280f8a8a657f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619d13b31d4010abb886b66adcffd7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abbcaf9c55dd5a6b750cb4a31d159c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4bdd5a6382f85bd0774917231eb9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3411d6d59f604874146b902656650c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bef8a481a7265ee696a7b7995fd41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bc335d835af6ce722a948d2c67bc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ec0c1a8411c838ee6b9e2b497d17f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3bef3cf1ede08cbba013ace3261b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed342346659ecfdac68c130644b4b6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605867d1c1e045af1e8763bef4e21f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e755534e7e3eefe7fe467fb685f24eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3745642ab35e33f629b50cbd652618188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1653a242480d74de43e13945ad861bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadac2a8f07b101a1a8668df994cef4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75832de3046d9079d7506125a3a759191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06369e856ac588683e512b765359ac8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff6a84cd2ee4b33b73d0df5ab84d2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0825d849ca160ec2afeec34fbebc7f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6fd8715865575e2cc6dd7223c0d24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde7abdba076692b11ecceb6d1bdd85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42956db2c14715ccbde2c1bd990c831b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ea336ec78677136fcf2f40ac766f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd742511f473430b784bec03a273abf2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14bf99d007b2760614420544254504200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faf91dd3f32abcf5dc1621a0767c84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c33f071e8b010e4c3c456dfc0da23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c966b1e82a26c4e9980bb215fa412203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffff077a57939338918c46b43afb70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231a5b1e56456607ae2ff8558adecf9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56e801709749744c2d1bc30200942a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda0607db0bd3e00f4035a3e151886a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13c8b9a1bed011a9947e8595bbc961208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f764bd3a50eaa194a98da5e28ece23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7cdf75f5fe70326f944d108eaf343210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaf96242e81dac6a64c20771c9ac05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c26e3aee0c8f4bdb2e33338fbaf3e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a27ad5990bd21831c713b999d875ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00f606283cdefc7f1df3ff2013692d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfa4a21ad3a469dcb77a9afa077dc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea354a291a36ae38afba8aca774fe6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d0a2785eec51aeb63254969204bc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f1e76f0b2fbeddcab606fe9fe659e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e71b1c0a80862fa1891f8882ab85f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>