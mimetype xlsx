--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace29f287788ed96f9a42e19fed99911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2959f02e2701d09a00ad3be745fec42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d34b1973cce4be269b6d1a3ed6c35b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50c9b9ed3015a90c3abbf5321ab40b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdbf6c5f2da5c88182d1d490dadc7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d12bbbf1481eb5de8eb98a234d3896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df37423472833e92010db7b572f48557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194c199f99467564a53b7d6af8b1ecf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f302b457d09fc779601ce0bf16c239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946d23191d9bfefeaebf2addf84c28310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817520c8ab992aa3a3233af64eadcb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7032ab5dd9c30edabf011540a6215bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ecd300342fa8d5078cb327705869713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351248034ea468df4fdd319608f32b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5944b06b1f8808c72819d680f8050315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30f655833f09d0a193f6a55341e84916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3338e5aa3fca7c940b5a28ddfdb3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e764263b6cc65557dd88bf507904118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70914f30a11ee66e77b4aadc52ffe2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c62ffd8eea35637fc590baf966c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fdfd4e24a2910231813167b434e2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfd47a049742dd5d7b3f550019f86d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663574895435f668938dce5c6dfa53bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf52d6bbe7018ca54d1933748aeca624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d47ec7f4462d4ddf48bff53489881225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b661c8459aa34c803006a0a88abdc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011522f9658da1621106604b799ba65727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9994b859b2d2c5130ac5807db1a026f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8a0e9ee18faa149c6f559e7d983e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1efd7308fc55e576046f6e3f68b9a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d7612a49e9e854ae345881d1ec9e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ee428cc91c6d303d7aa158e49a1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7099de81980a27fe6d5ebdcfc4c0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11c6825dea4a66d85adf2ce35d968e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c1b761b45fd176fcdb9272c317b6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f93bfa1a10dc28ccb3923636c81fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa8b9ce83751100b261a7c7acc620f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabd8d5b3681c04a1704a863ebaff0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dff411f0a908a650d9d3c996913f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a79461dc71a81848653c73d112d7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c73ce7908b874ce020b118e073bc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9024a487377b9027d397a6b516bbbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131064d02f5e7d2f992c412b801cf1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2eae5ae45612c4c04c341a3ba694e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8877d51f54e42f692d0528b858fe045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7d23a1ac3f846c863c248837f641046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dcf7187208b5e87ad21d7f5b237a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf639b7bda05493555e5b8a39e6b6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d27550a17984337512e763203289d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79b42a190e515638df91bbf51148a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf71e9777a27d0ddf91f2e2bb95e62451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df831f8011bf1ba19fe39728e4113052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bf9451d7d16e3e6ff8ce851c0593e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df934d1c68fdebced78fb3d3daddec7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904685804feb93f31eb5b2552c0273755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4ce8d3e86ce667f70b27d5d4f857b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425afeed1df26e8a28054d18d21f8f3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160c67ecdc18a4e54b3f5bed05b4e6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044599b68c9d21345703a673a30214359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56657edfb2484105a821c073798e59e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5ae56b1025a4794942970a1240e5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03bfa90d7fab5c5f4360da3a9f2aa662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f99ca4031fd10886f37e8ab32cdd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110fc527dcb86555ff608aae5a5eb5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e464778c5c908b017bfcb8f48ac765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c9b37b584ee623ef8ee57d14bc0dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7a073562b684d65f0d11f085f3dfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad11ace3a2a011075bd21a02120d54068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87d5dcde672e8ba73a445c5a66e2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138c60da9693a1f229bdb02b13d21e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543d2c5aa5c11a03993bc9f0d39897971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536b09fdcc07dd402ee343d471af3eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5d7d7a8deb418bbcf8b71668669ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfee0e2a43fff05295f700eb16874e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550ec584547384b11db34be35f0278075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afff0ada42abf0070501b91c07403d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86e58d246097b237b1ca2281f3b62777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96562aa64f21ea517813a3c96924f00f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916432494a1829d68a899ee25aeb98ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e31e9fc77541f6a1de1662d3fba5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d8e09fb6f127cbddf070e30b1643f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db592f9d61543064cb3c0777cb2db1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db67494a4559bc36162833a9d9b0cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70a8f583104eb4e9d7623ea211710d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc114c4708b40d6e92a7e8714504bd8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78696901ec279504b3e37c607e7746d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046c43b9746d24588f609bf0877486e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29512433d76436b78395f1ec4c0d82d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee993be03ca2cf400846a57d898d8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692c3243393c2f94c9c1924ad9f63c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c6e87b354e48afa68e031cbe9ef4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e628e8c2cdc78f5ca55305180477c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db4f0547b912c8d5f5e1ed452a060a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ddccc302e70a53b3707404edaefde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45094195291e1c5295d8c4d4a8849bbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc20664f091d5c905a4ec232fc5f5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6254fa6a8f9424c6a9e70f339013f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51a580eb6218e28207e6d5bf0aaa2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41186e0c413920a82e7791dcfd66bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a351480c35af9889e7ea439bdb4b67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6910595929a0dca545f586801f411101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f1f5fe80875395cb99268757f3cdb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95909b91ba458df20be8044360b677e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1725a5622cee1751ba1fb5e2394baf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6435e3f0da9901ba0aa7ff255a419105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2f141353010d8714f137bb3db70da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b93e6b994107a011afd0453dfbe9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d7f0615c3ce435a2a2a18a2fc31e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf33d7606cfbb685af361e1b726e40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b3b1072a50ef9cd77ba7c89d1f6c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37bfc22b0b89cab523024a85a04cef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756e28a0b88141f35b532898f02b2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928829f5d5c088218243b8181926484113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da28f74fff0f76da408458b1b6d4f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d6afe5f5fda4a085f5d2aecef474f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd625b4fe2dc080c49933b0b9a7de8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53c4b762110db6b45204db690bac10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2b5d5aa5059664f0968a9ae062f29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847706868a9e39192714193dcd4aa79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfd805f6d6791e81fca5fb3ad072d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c4c088fd9211584fb6f42fe5d7fa9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef942f0a9a02830c3ff9bd470126cc2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b0f5feaf9a167a434614e022d437f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80883787e4379f7d7015d01ffd2973124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75878e3ee2115d2e8738226a6da96a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2181c670e317982e7c48f11bb19fcbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547bd5f08e3e7fcd3ab4f850daec413127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be90d099a23e3df50b91b49890e2ab6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d68dbcfe5dde00ab5b3dab39ee93db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e559c78dd2f6d6847b765af5e48c81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40fd2b250b9a387e7b02e4fc316e8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93495486e4647fd1fee49a757e2bb4df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e67f1b6e0f5f3f44b42263b313093133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd08f6eb2cb556aceeb782a07d6e28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5513f9b1c5c309083b520282a50234135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea81e0a48e4360213a78c1f40f299c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695969a74b53aef2a0272e94171e989e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4af9478d271148e7d3b81e4aec71d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a120fc21e894ad927d333e899f2d52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d96679e0e9ffa57d8e78d0446e69fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e684638140da93ccc4a3e21bb3745141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8c7ccac8ef52499a00f52d34a4642142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e15512cb3e711535ce9d1e6c37d13d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762288d145cedf6aae3a7269eedbc96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533465edaf4c43382ebba41a1dc33a0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27047c17f241074cbc41f8ef8338c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982052160077adc179a806d5b59031a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b60c7bede96d1276c5a033b425f2a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470f5343d154f2720c29fc2f47e212b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6af9db76e8d510d0a7731197057eab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78333e51b799638fb3be4d4a416c0204151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda8635faa6e19999af2eec35a9f29e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e66945bddcad58bee32e30e9772e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66b4c64ca3d6c2eaede39a8c425d73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6e920837e5569606247f5ea0ee934155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0d5b17c9e18c6f33ca44e19a4c9d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ab681c44e7e219af099522c743b5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b76b94d8d07c60b2ebeb89ee83d8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cfd038b0d9094fa12dde9b66e5c53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94fc9530221dd0c486158a2762077d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8579bac230d60f6615fc3a2d0af2b48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59192ec0af480dc2cf4e1220748d7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec46be647d312698bec6bc8fe779cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff91629469f3c90843b1f7dab658f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329081b244e157027ea4bb04429d3a1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83850a87d3a3efc7d591d49e6a0e0ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b278637e33651d7003653bbf237fc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc911b607036bf7b435a56cccbe540d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4560985721d74f9a0855b27a79dfcb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0406587757941c52ba12ef4a26e7601170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079e5bc52e49618f1054fb0f22cf24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a1e3b9c9f6a5c137f05472887c1ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4c84b7385181414b49ebb238f7e56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad00d2108cc2d72e85f873867b7587174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39538128a386d8abf4f94b6171ef6e31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd45044ea5ed14f6b964d0de7e9b88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdaff6b824576f517a2c3ffcf013e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f7ae2283c761c5b0943e75515f357178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa449106b3d3426c297a27d712a11b86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3427c003992072df72ed5e8675935180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb7d9c02c049d7d3c95c1c6353fa1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fcfdd726520a6cd55989893793fa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea83ff976a7b38e26fb6d8f7a10f049183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a284e2710c4dd48cf81a8a1eb9920e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ffd4f8524193aab3cbc919279b833185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f3603bf30c4b0d9e3afce19dfbdac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fe97a8c6df38c3dd4594ed84dffc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff13af26efc60cbccf096cf059afa65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b37b0aa2ea8d823442537af891e4fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63792428a283cc5983778ec79d5372190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34da49ac91b4dda22349bda218910ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878da3d7991bbd7d6d8e779079aa2eef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421e8192372d7cb56ed7563ef3f8e86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8f788e7ef4f2350b8958b6ab5af68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179114a859c7e5784226eeec64a00522195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0916cf847a60faeb7cc7c1d1e25300196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07fb7e9d21b677ded3e42b4c4cdda9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42b1e9d121b0a38232bb02a014807f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06847f406ce1827bf9e0297ade7f5df8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd9d730fcc9ae9dc820832bd48f1e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e6b9547a9df2d9b74081b3d3c6bbd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad70aef6d8e955dc86138d05b3180bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc638d6ff4aa9e4ed1adbd62dfad9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e8df6a563d30bbe97de0cf71b8f64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dffc682e02fa354a096b3240a2d23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd82bdded552f6206feb1978b2c9ae5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111d5d9159aa1351fc22b1ad4889916207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4322f723030a92e6031a22096b686208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e0db4fec5c8165342e32224b5071c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04ea433a5948bc40621f6ce3322dc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd9960f20cd28a6db92d9151a299ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016f9fd78adde12f557244b17f9aca5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17379c326701b12594f8fe7138acf8d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe849275d88047496a92d0b165171a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6083e24a3cc22e18fc532a4ccfafe4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05356f8947e16c2f39b57d7889979c03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a829e604dd08ccf7822d0f0614676217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5b958d4c86048c809f36faed80d02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e3abf46a4147c64774b40767189a8219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553f259a94dff4ef7b9501c32ea0ae51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfbda32e14c5fcbc69d8f4149bb96f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7a1650d9be16ea4377be03e0f73483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b068c1ef81e6f1d7806a15561170f044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cf09d66376e8f4d4f4c863d36625b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f1b1f70332f46f670407b4bdab1bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e01c4d4d74c9deed4b6a094b046aa47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe1e3b356a9551327e3726782210278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf7e251bf77d0f5a09118fc9c97f8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be863f8973e712443d4628805aa1f5c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d55b5d0b60d73ac055e5ac835bc9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763be2320bc6a92bbe9c66494b9f32812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db10db8816dbe29184678544bad4dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb51a6dc7e5ca48f07000ad4f1068914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa45c2b33639ef45afcfffa00904ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed915e550b320595c2440810ff3ad216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2077fbac436ac3afe618adfdde72b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e573c07d37e158e4afb6ef3f0da9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5151598bbdb3b8dce4b5c977ced45c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762e5f6bf2cd896ca7a333d9577700820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406b4da42f3848187d2dc28775a30ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784398d65d77a914792562eff92e6c0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b219c9c9dbb941dcd9be7016da250523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd02fa10232bd5500f73599bfa3ab224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005ec2a0f197bbc2fa13d363b0f633225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662f43a8be6ee2e2ecf9c421da375b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61cec67972da108f6f77708193a9db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b8747a496ef9984726b3ee3d0592828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d98af5b6413dc12ba31478ab9973e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6bc0c3ce72760acea8dce1a5590d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c52901a723a70d2dd812874e362efa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9184c7bdbf78ec7af952e409275a00f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e694b65b85b1cf98f66417da14a46733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf2f87b1e34f59a57ac2da3535e46434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f4057a3bcdfff50bbdecb286bd71d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4317deb4774d555d91c21688c4e9f1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d34fd126c31796c2c50ee7cbe4737c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cd0ae981e1a1b8198c1bc650b708938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e14c16264ac0bca81960ba617bbbef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b416dd201515bf96c0a21b0b15234140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d46b534fb47383c0cf12f3d0f2c96f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae84b11a7ef587220b772ded64294042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196586973eda7427ee631167c6142543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ddd9cc626988010132e06b26e1f1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9d3a98f58e2b6fef40ba1177c589845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215345701a478571b914771b143d05f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe633254fa6b33b97e2b3f47214530a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad941cf87deb4638ad08d13aa3ffc2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073339612979b2c73b1dcba17af9868049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261190e351eef4a81bd12512d7317f8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79126698c9642e35f2e020987203bd5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc7df1dec504c351d08c759097008452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5a807ed0b72b186aa9fef350c8f3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4aa6036bffce9fa6ed049fc5b477254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932976acc1b92e92ded4d6232cd4feb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074b7d5c02690dad5cd750c4922290756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7a541f5bf9c78b6f8eda35782e21857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786634fb99b523f75ea8f465efe92b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30033787b4396469ca2f9cae198c81f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caef408f955abb8d1622ce26a04fc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da2679f9531f7e280740751aee11c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41875e7ceccf8c7a73629879fef38dbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7e9d65c312cb2f47ecec168c05c2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f93eee8c5f8d08d941b8c873ee9a6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956529a1da98c14ffeb88fedd6b5bc5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8488db52f59f89470b8f0047fe52d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa1daadbf034a21f89356c28b9a6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd928a083e5e6fdb94068b6c67fa1aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e477af0175894c5b704a85424aa99d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc46ab6f3abda6af865ae158a17db2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafb21a380930014cb77b59592004da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d43be0051b5f07d6c1ac3ae26e9b4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51335a1528b18c88bd7218a9dc46397473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b691f7856f8fa83fc9a3b4554ed10fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8ee35281e9a0bd3f3ba56c2e5590e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8e5a77b338bf54b772d201009528e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56e2dc639063f221c3ae0186ccfe0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c086a66018c9fd9d7f8816f132ea278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7d33b18d94eae6e3f6c191055cd7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e551edb6ce50162d123b5d81bf0bf180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7387880537437cfa927d6ca328110281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355fd3e8569526728ff3e6aab14a65b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598d0856b4f0523c4ab956d53370c1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ef0b2cd966c56c8ddba784622d13e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84f982a797b72366503bcde1fc697385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79057eabdfbfd4965d78cb7a4117d39d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f249d452c49536014c73581408cab087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74d9afbdfcd5e3e4aae574a1328b9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6d454c86f58eb68662132d87f66af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b3117d76ed709c297380d6d8e548b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b908604cfae241361b20a309f75ea291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240bcbbce3ff482a89c0df233e7b36792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1f7e7a417b45495a6db7c4227c6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fcdf8c304b93d2bc8e68cf38147f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f7ccff0050412835711b408da92e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d24c914a285ad6512de9391530dea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3bb3bac5b9ab312c3fed89fa2c84a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165af68467ddf76a27b159ba63586b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a9e1871aa1f14253a7a752d92bdc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbf2c87e2dd1b3799bb286082f310c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda417499b230cb574572b1594a0c48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1800bdd4ac06160f6086dc453ad19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147516aed4f056f7a0d5d71a3347e1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406fb5bc3741f5b4c720fc35eb26149104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dd5450fd3ca439d6290c9b6f3b737105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fba255a46a18feea79735e533dc72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9661edd3bc33fe6c7e80a5b7df10718107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a302fda7fd502e34528675be3c2dc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f39a5e87fb2ba0ae5726d09a07ae7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cecc874e4f4a0957c05114a2e7d51f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf990bfb4f277d8548b231b450e4394111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531871ae8dd90d95acce5c02f66665f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae2e6481fd368634db311ef389f6ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385b0d8b150e371608b6b653c525efd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64194b56e9add3bf85ea349d0fc68b1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7f4bf12875e6590353b5ffb2e28e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb058a36f02e6fbae32159b10305a83d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc81c840ecb717d06cc4cc2c17897e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf536c98ee55a35a4a54f2d9c8ee8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f3eb66bc3e66b95f532d804ff274e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584463d0095f7101350c32e8c241d44a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273900fcdf5e9e3df89da7bcf37cc1cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0acec00d9b0929688c0a634bae3e96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51911b76bf7e2772f09f5cbb192ca61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add138cb229a6d7be0a3d41604f039ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f47492f3ba3e8f449d039efae145f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc9988233804bb46e6e3ce48797b0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089042ca8e53ec9a3169f30755c226e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a39da3428dfb1efeacf962f42f3f2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c75b362a815b715089dc304be3c64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f6eb9940efab72e9dad2c45f97261131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b34b08aec22153b0f52fede68e5f2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa26062cd27b2581cd179d8f13e36ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d18cf5f1992c9b6a1af3421c655d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ae54e1f63bf34ebd846c8a43d1e77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d202859237eb3573e74b304bb42e9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a0761b04d3a11b57f11ae0a46d57d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed86c10e2d346aacd450425c0e9780138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870f5de73cf25a7e77f9e16da9cd9e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be0807ce159dabcd9103d623a1f2f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97baaad55c7b0b0515ae49e063de6bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae79fa38978032bf9bcaf65e9710cd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09356353d0971c21778d8773b63942143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c82cd1286826c728458cef3a12ca9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490c8efd6b72d938e04ff8af2f95d22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d866529552a2e533a2c96cf46f06f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6229b95fcad099254c3490d3f94ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22b657c91ba9994f4ba111f51cfb17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769a06b895b76fccaa26cbb15b1b96c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659cdbf212a017b78d241e9cc1b9c33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8ab9d757945af8ad7da2f6ebecbf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125ae0e7960bda401caea6aaebc9c26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09942975e2850e8d14313757ee07f39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c319562404904aa5b03636096c62f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ded7c91dd867496451d888e6b76bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ac5dc7111b993b31a26b86b9b5cb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958734b697ea44eafd6ebfaf6c9b4d44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cd595d8eb9ca6ad88af2c221855f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7330bef377c47940eb7b80e369258c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376684213de5147c58b788cda00d8f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6072fd3a908085cfcb9a732c49955e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e83dda30bd1ba0c538c3d9219f18bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b70645464f8036712587f90ba80cc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a6b11141205db73308e97e234a986164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c605c46afae8c2224c35a3c46fe723d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f3b89a4baf4368be4c7ef87678bfc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90368ccd3408c3dde71f5ac9e4086167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5248dfa3a33af274ac995b4a370dea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61790a5f1e627dab4f9046b30a370e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb662bd98ad5999e26d05a75328d0b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55a026823039113bee736ac6aa7df5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ea7e2827cb6ed5afb7e6e4d8ebc65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e5f6b5e6f8111a27ec6abfad0c1d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439da797f5a71eb50f428b65e91977a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe95f6c3c6460fa3dab18124fb30aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d943998d7443863fc4a9dca259eeef8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42872fd51b7faa81c225b9bee682ad08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574227467f89caac15fe7bca80d7958178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f780b6f46db9171761857a3b769b4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9988d57b57844df8749076e53f56fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f6e346e7f323196002465b50c95c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f4fe0bb0bc440bf98bbef669a2af9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef5cbc6039f21eef416b52145670e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fb1b2e84c1de641ba2340d4577b7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6b33c946564b9326347b12514707d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d72ba05f85dde8c79c1650dbdf9942186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2764e9305be8330f6a46f99f9712c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642845f2be789cf75dafa4688547bcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b303498aeb3dedee35732e804986748189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5aa87c4afaec4f227bccd254a3860190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482912ab1b7eacdf966973f6fd728e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea66cbdd3e15e92ad4bdfc5dd1b7a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a397eb7d8cee33c7446166fa8227a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72446171a640bd6173cc9263fa6cbb95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1004815752b3ebdcfe94701e564543a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b714d630acef86a53729154e87062196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5251de4ab52e7c603a90466150040197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f74ccf8fc46f1349e7bf178de259198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91260d3221933c1f986a464153ae72fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326574aa7e5bddf370201fd988dfadf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb8dbfe1fd778a7cd6a5e5cd09b427201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730d08822e7e9211fa776315664d1b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da0324662051a24763708400dcf9f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948924c757e76acb33a7672dbe775d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dab9b342818d0fa02017dfca328542205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac414872a591adf9acde9140b26dfcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91fd964cb4e71b718310dbe5fb982a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec75c3227fd1b6aa6460b1e0db04f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e245da281fe3054f49f7116bfb4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684558b743fd3c49e7ed9bde9d239f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37838d3cfab6bbf007929542fbc7fcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d728ea4f57125ee581d227752d7ce9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fba95b71c426c9ec72067fe266d97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ad7a2815d72aba0f8fd515738baef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585baee5eb9d3886e29e5adae95ca03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c326ecd4671de97dbf4c2854839a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bc2197a9b7bb40a4c968e2d6302f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb44df9627c4debbad7a8c5e177be8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15d690d66e3cc8a09cb75379201f71219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>