--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cf45aca09aa37cc3d46c22a7da4051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74282782a776dd6999c6f9c9b94ec5ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c6c097149f3046b1258352c718d373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ebfd3fcef8a47b7f1dbccbc86a3454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c045c335d787f2e4637bddb986bfe585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c7a2bde942ce9379e82dda7705d2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e40f111f439e50b4b74eca56f86ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a194f303f0f18fd87a921a460b5498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a693ca6e59f386a6438de810020c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24989ffd4596079bf346276e91c5d2c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57899cdda73da141f10e114fbe695ecf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a9ef035e1af7c15a6337d5dab6e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb921293997475472a97d8577ae28a8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a94f80f3b07080105185a48875636d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9504ff64b1a0eb7ff449f261e2cca4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72da110c2a488ad5d3ddca06e0b7e1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba87b3c27ca4a596b890080204359e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982b8855bd864c4d0d383c5adc1f68018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ab290e6802429518ca86af06c848019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2d6581ee6fc1b5a04fb7d37651b0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81999d49de48d2e2e08a475682908e0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692ca00b79cd74257193aedbdb89a5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d1d0f00521c2634bfa02810edd5ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083d0817537c8d7651bd3270866c06824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276f061729e9e3ef0d3501255a6926225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ca16358cefc8705656c5a499e982126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bc0547825e178fb1891dd52a64dbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783d210985beef233bc751817828ada28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8b8dbab648da0fa95bf07d384217229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311e9d9e4986df54ad38cbcb5f7ea8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f252f356c1717847e400f726e6e4e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc3311ba18482cd50d58ec9d891c0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf86a5bca06a9009e4a454cbab807b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7a7dc71ba52f3457618ea37cfc8a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693abd92bacce7173a39cdf4265df88735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f05dca75ff771448d880111c36e69f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062cf7f5d865450e231c39d3d480e1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aab7185a31b14e548bbb4d633c040f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c668cca6bd5f1d4c22087f2611dc40b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d0f36f80e77394b5f7bc7e3e874b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc56002dd39e85975b7a98bd656f49c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba41c36406d1841a6d3fe584e0a17b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ad3c8f1dc10a740dd76f0d45dcdeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa70d5c4e9a9909c66895142b22aa044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63de16365c72bcb8522b6ba89aacb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757dcbb0c217b5c6492f0c4d28988e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d27b7d36dc0dd9371a4e65ee544f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9930bdb22bafa43b4f6b2c05c79ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f0d03f30d6a8133ac82a2fa6245dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94296facf05ddf3c0374f7a226bda2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730df9274f9734a99f79dc9255d405d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca75ac4e026de62fa6abec562a66dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fcd0a603ccde6a022292fae23108553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b28667676fd5a0c25300ee5ba165f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123ea1dbf2bf44a151b17ba38d34dbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c17a75ccf0c22cace8e8103746a3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a33daba4752ffc422692d03e31c0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2ecdc97f8913c66c73c3e9d83709958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5a7ad89a8afdeb0d574bc9402e94259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a43408acb21058860b872351e0a9ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11a6fdf01f82ca85f1fe2b514707a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3cae5fbb69c321563fc206e33d1a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106ebc11d2702d6809711430a4e9e5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060797f312ff3675c1a12b3eb84a4d1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2eac7e02a0830b7aaa7220e571b2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b1357ae2bdd0c8d96babbf61c133366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff4cee228a00be381358c0b748b6f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bddbef05a455b115c0ccafb61eea9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf8cc8d903e298beae65a1c97ba3bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512d057cdab9b5e53c2e30fc1d206f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f327f287389295bc92c0ede250b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b200c6d0eca73ccf9f3fc480b2fc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c860ec8a942695586facc7de4028573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d381f98d348c7ddf1200969ea9ea4f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a222ac084e2f5d005c24232b89b0f6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34cf444d7f2a9a06027d3108a98e9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2ec41842a822b51321ae90d0d3f9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45babc990a245670c88abae6c3b805d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a221aa00df22dc9406bb7a767b8d1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a58e0b055ea8c04c5c1e50bbd102a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cc3f65082ad9c88b263bafe026a8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378568f4c5871bc926e4584e69e480f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2104635f6a5c9d4821f0ebd25775d5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58da24ff6fe256f0f0a52ba2eb0a84d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08145b543dd53a59c02452e9907192585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56063ad9140d81aca73e79ee5afe714886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac505cf9746ba7952e4b5d24b93f0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66391c7cef6a55f9322938eda66b729888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eab51d1e2802b8c76a52780fec10ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebd1bfe49d0f6a27cb40f7dfd40eb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ca162219a4da76ef838473a8c1cfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0205fc65f7bff2a4c9bd1fffabeb2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e73b5776dd6906e12cd4b480754ffd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d03b098e59d59482774b1405b894f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d59c40bd1d18ed5170139c04253aae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf7f900bcf9f7f8cebce61b858763c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e69c74288012882e4294fc560dd1c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01584f09e6bdc12943a6dec7cbb9020098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a475f41aa2d8f85285f67c354675899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977715ec074068cd5dfd52092b350fdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32116293935a6fd6ba8079954d52f546101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1340f08b5f9faee6c5818483e3bf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645896e86e221c5ccc765a829bb19bce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e5e6d607599e8de34813f23a90ec4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac4d400248b2e7f7ab055a43d4d8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74158ceed8c0cf5199479f521acf2ca9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351912f8760ee2819462fc43d7df47f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91785ebf9578dc55d376f35056b7213108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a837fda62ef19cc47258874d7f0d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c8fcf5d5850ac9e953678bd40cd23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fefecd4e26b4a9fb5fcd0163b16d69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e662f12b74a14eefca259cf1e673b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c1a363934457f13dac1087f54acb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2ad738aa7c53e6e6e3689ae2dbe0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ac7929fdbad24441a204b895c37c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4bc234fdf77fae15b293f3f625a0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bafbcc30b24e6a3076f85e7c2ce353117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4d03fa112ca2dc31b739950ecca3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332991ae6cb4a2348f7b4c0e8f019c12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39168bf8b87ac390366e2066a91c748120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a58b1a95de3e44d687e232fe3cc9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac7912f4613633a900794c94274f56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d36269b61b1d4a5c627c6bda7d4caf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac68bc8b11e9544f12aa1dbba50789124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2d36bf2a1e3210f731ef32679b163125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433ec779d15e7a944024043fdae13a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a0937adc7969d10a008a7706c3d6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcd07b6c90f3a63d59182c84c380e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6243f9232949b07448bc2e1a4aa72f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af711107f8a26ece59855cb852c8274130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16de3a320f8ae5cbc0ba68854406556131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffba1860948aef11001dca0cf407b3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83032643c31ba6f50f71b212a2f665e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985f5e9313344bbe74040a2c369192e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ca4494ac71181b813b65b9be77aa7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b6221eec4609405c09676f0e53429136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf110ac55d2cd379f60add161b4626137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75559e705e893b949008fe08c8cbce7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc51932bcdfe195ab4270e271ff37a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbf6e5ae968b32baa2e00225cbbeaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397380609adcafb9e843f9a8bc5e25db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b7ade0b0e2ef9f2c7092a8cf5cf90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dab5f5c8bae4e77af234da5841143143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb9c78a5bb608c8acf6d51adb36564144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb1dae6fc76a6c1693f20b2a80953145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ec66b492d5a12348630ccfa8b8c6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d4ca168d3785f16e7fcf9c23e4526147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05851f6403486cde9ac66bf4b68b9555148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a2df16cb40602ad394ac5861c4c8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29b004b0d1225fbd4e77420a45f70b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a865f3ef0d0155aab71bad7b8ef82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eed4a0829dc10515f78c073ba776b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60889cd53fdc437eaf1ca1d6082819e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17a9d10ee316c4f2a0defc38c08750154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7996e99815bce172ebe136c44150d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a78e9a198ed7b1aca155629d8ea3d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f59ea015311931c770185798967651157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00632e4092fd75d15fe03fa183cd3d20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42890cf008bf1373f6df0a015492dbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16690387d1ed8326fcfcb812b5be5004160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459897af07fb296bec97cf7fccad75a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb7107079036d33dbce7a798a33ac6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9a486b20f0cf06ed78ef6c8872adf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3596c98459b87de50772f1b7f48d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf73db3c5bf3b971a1ae905ef0e141165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91391043d38a3d466a70f811abf6401c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9f0dd306e04188180164ab64d7f2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf4db909de2b9a16f56df98efc32bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ebbce2e915918e16e550aa45e940a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0346fdebc522251d86427249668d68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93173bec4a1ab1c35722a8ce025a710c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05b24bd0c4a3d07965f2eaaf7fdc11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007daeb07241caccf485cfe7129c5be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0a61672a4f8e82bddec7a868ab0a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19073d33350bd2dbdaa803ea54e6b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf4233119f08794fee92e9e33478f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a4c61a7b303b144954b10b8dc75f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e735ccf77ebc868c6d64d7f85831158178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68a1c42ebec8dd6f3061dfb781295d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d6fef0fabee7acae68e652ee99613180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bedefdcb080110f4f47d2f09474b22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6cd214ef8155e4c437f076d527e3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873016277b6dbed53c89ed79f55feabb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a7489e330c752443fb7f65e91bc26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413c5cae54f0e067c68aefa7932373e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a75acedc7883a4eab9aa8500cf2b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c72535181768f20bdc6e07217d4e3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf84b6251549a35def811d6c2b8aa9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06202124ef4c6f1c92deaf5977d025c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfa49ebc7e65d60194eca26e2c621b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5fe80c76bf98fa2660bd9c558efd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc48f82348e8e970bef787cab267eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39a9976a1ca5b81bebb596b8296eb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed646470c3fec1317378cb92f63595194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c398ec1bb13c079d94988d82042d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707d0cf62403c54f940dee6a50cd686196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eccbfa03ba75f279dcfa32ab72ea3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce48cdad94478d3037c08747e0ece2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466c0e0def9c3bfd3813dd7bbac6457199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874d8eecc1e15db3505d8336e2d92e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c9017b38302b185a7abca3a750a15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226e691d8c42e64d37b6ccf8bfe7139202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86992272266fbb4d6f9bc6204d2f16cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f719f86d2eb3b51b8669b6c6a4698204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d626bb66cb045c8ade928e9e5efefe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392a55b5d0868e2112f38d4721188bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574465fc72ca4252de89eac3b46751e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71abb620b737ba8049918aa3580400208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca650fc0cb759a407268bda5a15c630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130120a175acb5f5d76751d546b8fa72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc4412614e32d8769671f0a83fc60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2207fe14c50af146be3c029a7a9f405212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf82ab192d44577ef91c4d0bdf6fb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d56c305c08217a1ef0bfbed44040214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a360f94ae34766cdb2b6bd42f9081215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7a12401ceed32424c197663e35440216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830152247786a45f942044d2d4e66b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14047849897bc5511927a0e3f043cb70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0686256d325c4f7bc9b2328e125c76219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa961fa9ed6d6f4b2726c63cb6ee711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f75870f48cfc5fb9fd4516e6a38c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9186efafaf4a48bd585cf9040ebe7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483a5b3869cb9a6a2562c358d0972b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969efcbb63c0f9af9654a0ce781dc9535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0bca9fef3675d1812a2c62e7dd5366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fec7a15dfea75fca090d547646bbc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2f02fb1717802e264a1f63b1283828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47a3cdf3ef8272880afb28fa8a61d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e384e6f406db571f318e4c7045f48010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239083d5e070e0f9f616cb72cea47c5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50847c3fbdbfa63a0c9046fa6056686112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ecdf91256f760494c599a5b3fe9d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be806f81671afc01499cfe578433a60a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b73d700b1d8530c4d0c330b5d7018f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131e917217bee3fdae585ebb145ce7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca821a8532656b35085dbe9a5d1e3a3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16302d016ec1f804751a44894fab442c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e928b558836b5f136c1010873a5f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b8a53b8dd9c6811dd770a27ac7b9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c23c1486ad13c872e276e4a7386df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a830e9e514d2c82d271eee8e5ab53022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab279e26c2fba27a63c90fb218192423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7ee801489f241a74362158e44270e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5998adaccc38437bf8a612da3ecfed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf3a78d6fc86bc0c6966f110b3fb5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8202ab7a99235a3fe33611c74e973dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf88ecdd5c594b0975e6b821ed507d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e24ea707598f9394546dd2277b4dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6d02c6e9dd94ee30e2b167622d3f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ed4b2cf08f1b1f26158900026b1ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654747cb007e0c0c489108322e54dc2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cd47d15891a570cbdb1cfd2918f9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042054a1e38ff7bd2b2967a59c7afed234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed66a78a90c27623d4c04a834db101b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d736c5fc158cca94999655bf80dd87236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebc054048a1c87078b2b4c461b8baa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4886777edc0ba4455054a854c01b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ceca8cb209aab2bb8be1256f4940039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e19d39ea02f860a9991087245ccc8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1413dd50f5e6b7602ee4c9412555b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28303fb1d2dd2b180b905370bf514eae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec0e5fc4cd8a370e4a4263065238f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e2b6f6137106a79d3bf4a4f5e16b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0090800296890248fdcf422011c08a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2985d9b76ce9935589497de756abd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f16bac7cc4ff39f40ab6c1318277847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d2868cdb540ed07d138f0a687cb2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d8a06968545709f277976948daeb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c94ed01ce17867b9d9f8379143c15650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3697acba470dbddc359971ca3675e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e98e6dc4d052b92ceec0539127d8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52dbebe3edfd64ef1a4edda35a7f3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5dc162699d44cbbd85739d503cd2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eb11dbe513f628ed752b71794550855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08315960946a33de1f28953b76c10c5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad44f27557aeb7c12300d622227f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803871381d0e3f594a9562ca2a5f4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b37a5a6d12b6781637b242694e34659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77870ad76955f73150dc37a2632a51f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff67a6e4fde2c39a0c27135d24dbd1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759a685bd5155f0db80a59df04327a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7996823f8d118e8e618b783df3a0bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b833aa677c84ca84c09930d5924b5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1771bc477c37f6b678080f3c95a7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ea483cec4b12f0e58bef56bb7118566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888b68fc907c337ca096c732ed1077867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235434d6f6ff820364b6d861f9cd8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf765909b6815f441b2b0a5669f015069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1b7b989f3702aa3d9036f2571fd8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54ab546a8ec572f98e766014250d0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c0b0bb170793021bb2d4e1f7a8a5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b6f60ef90a6836d3b8fe1f4ebb6a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0386368cd96274864ded49a26b82a6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53141257cfef294d0366c14f14605b8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92f29ddbbd76c85048fde211472e6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b841aeddc79de9f83e3b6474163ffe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984274ab544d886a68b0ed85ba356f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa1e3dbb51de40e46cd38b695068de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606183c1f9a3f04d58a7c51a0d23dbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a724df26fd8b51166d1d0ff0168cac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bc6795ebfdf82c45d4442e131c70a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10491cf201825662495cc74a48cf6cbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c099a6e90a9841107226dc45ef7eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd74b54e8dad92e906c5c50db2abef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01276c8ef1dab7e44c740ac9b0bc0ec686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e05e5a0ce8a319b263cd18bb6561a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f9c9f997a3b5805dbceef2930d69f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e06697728e8d6d0d202ce16640a0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c15fc5246d913da3f9264508e55e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3950e379f1e93c9781c1fb44afdf3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb4490003786eb9410c830cabd52f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33382ae1f67b215a24dad8700a227a5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adead3daead1381c45ff9d9855aec38b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e411d61f47f208b6f0ac1bda236806a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1495379040472ff7a7e091606816bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a42fb6614e69b537fe868e7a9f88297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5b4c97045fa4e704501ffb3a5592798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedabe802f410815f7688cbf35b9166799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9808ae7155588d5bc7fdeec3792f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff266523b874010c8ac98eefed72fa49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050a9d24450103d9516f3d15198d8a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05c5ad39169aade49cde146d05673d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a443a5bd6bd6f3398bd53a2bb1bc28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b9c1fd062aa29246344ec3e687b1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b9a6a9dc70b77ac13354ab5617239106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aa7418f141376c42106954c71c0b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0aeeb97f88d4347e36cfb272695ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f667c48c89e9e994c1bae9d03874d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6c276a413b28f615341ed0985bde7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aaabc7a397e21615090e5e9df4fef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d677954044be29ea1bb2cb7a5c7c35d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176aa954eb3970e43405ff3cf9eef46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd9324133da4bb736cd8c2dccf19af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24766aa5582f811fd89e9c4c8ba6da3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29704aa886cb972ad2ceef25b31fbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d657da57af9a8c4dd0f1b4e4c670095117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dc3b4f20eb9aefd4a493078c50010118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48536bad30a694b4f18a4d448f492c4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d21bd2c6e92e382853da47db1c67d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57c05e76cce04f3eaad7207382c9ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad980f67219feab17866bf2071fd35f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89f2d411cefbfe103263068c386737123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aa6321b3e251a2935e18beef92393124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211670f8cb84063bf3f3696f49a6d8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065d52007ff97c2bfa43a9bbd74a1f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c60b6da54097d1ef48371d67d5c98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618a794fd3dfa52e4ca5cafe67a43c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b246ee376bc67c7400f0f94713bfb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850355b29eec8ec43e7e541bf9cd4ac1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed59adc3b9208f86141b5bb6e12322d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762557a251deac65327a8b238d5b4ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f83e797bbd1a38f9466bb3088b53fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfedb368f4d49004c5e9a72f5edb9d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093195d2221138e885ce4a2562a0cdea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100afd665ed9c3563e8cdca77dc52ac2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433feba157b1832389e5a84bf5d0b52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd4c76df3e0386812debabf3890fb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299bf31f3ce4aaf05f463c3324e1a21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99d6b1f41a46e67700d1de294897cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996622c7479aac517d6b7664737d05a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0f737fd6eb1bf8dfc39942dadb2c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa63741cdd98587b6b77a35065b51a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae3b70961c4a28e7861764ffec5ac3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb984d863ed8a2ed51b135f1b746f5d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435562e0df6f810ea1e68972f7069bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb025c4aaeb42b3489cc939bce277d76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b28f1e1268b706b906fc25566b49a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48490681a96f14dd9f9a806882db23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe45a5eb52564e6c96e459c72b11a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed898b0d353ee404740b2f7d6e9ed96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4401e56d9dd4879d18411c3aa6913152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa5b1c74c9b420952ffddafa35d2c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b2061292258092d73d81a43b65136154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ce34ab28fe3239951d4d747d26ab8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32682ccfb1bdbed7f248bd220be7c149156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91209df7fff7aaa1fb921e7bf1fbc0a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ab11bffcc01273a59b22f18fbcd15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a5247907d7e6d055b912f84c9dacf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f56ed6a77c0789832d4cab79c82cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940747d4f15d523be1a2aa884ea7f31e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb318d0da6ec2751006b445d144593162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e076b8ab7dcffc7e31a87c5c502a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d9d6dcedf24d932a40aa2dce31bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede0784800b938a432e6344aa1f961165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cbba8fa228ea787698dfb6eb76781166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e021629ca4bd300a334a608ff051d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a9f9dcb0006e14e0e2124a64b8d43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29a0f4168bb10c392332e081e491e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f0125e7acfa6cab46e5d0fc7ddb57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1e5dde5f858002e479125b6f95bd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da050ec09b598373b1e82ffe6d4a4e62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adafe2f6717fd0f48011e1355837911173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdf5d0202a30bdd3f0dc16c9371a76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9622d944288d014047139b6896fa66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b1d6982264c6315c163f37bf99f54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c837640d3651ee109320affecdb0e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc4f133559d538b545190dcd16d914178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22605b6edc3ca710127b7b4d46166e3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d181f9798f8c52ee0e7de2022a773180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e35903fe52936ec68db495a33e13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1378066ddaed84c35869fb44ade3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb780475a0d2375a342f8ac1147dbd3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf96d5ff5756798a553de4c11e342ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a97b5f434a4dd27813a50d5fcdc682185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3c972c1d068f6013a7285c2834e08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3cff1bf12695804c81b3f4fc1caaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c4b161994391dd9dc07aa99ea6f33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eb6cae8c0a9c6da158082ad4a4032189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad348793904524c67a7342c251c91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc855dabfde5e9d95596cca92a6eec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fb66a469cfb8132cdc6ae31508225192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eddc1913b97f3837b1616d2f7b974193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940b8d76d0a63905e0b2210e6be922b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9f9a84d1336a6efd85ae823945a93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9f5ca587ba2ef943607639ba1a706196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b19aa029de6396c715f12f0fee3d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a77ed5f8064ede12429c0b8eb47b95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781f200de1fc944a2382e7a0433271b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dbf904c451c0247b34ba7dc1b4fdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98057417b6e3dcd2ecbc2b99c03f663a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316772b0eb65641836b514200a37748202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82015986af5d4aa0706df37e5975033203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983be4e18553d6fabe3d735f4ebcfd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d0b69e2d042a757ca87aa38261366205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737799918925a889a8834cfcf560dd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5dd5f85f6656ae8756d4194bda0ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaba95f566c94c413ab75a1790546f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4f5420ef2be777e957a5d72b3b32e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b05bf02fec32ccfe28a1d7d51664e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525f3efbe63a0b1587f4e5c5b77e5cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301bf21ee3e62000fd24c6865e3edbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7cf24cd86b0aa6b580d3880352728213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d358bbda41e501c4d0b24bfd82673ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d507134b5e4487e768ec6c288567b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f17d984d85aac6f06be375ca13b3b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0b2609dc9fce3a73d886a6d60427e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba452376892dc6e1ca4395a4cb3de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaccd22b585fc88cb9b5003e4706ed4219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>